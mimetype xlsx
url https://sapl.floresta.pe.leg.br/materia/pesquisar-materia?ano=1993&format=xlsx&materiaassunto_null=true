--- v0 (2026-01-31)
+++ v1 (2026-05-08)
@@ -51,222 +51,222 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO BASE DOS FUNCIONÁRIOS DESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO DE VENCIMENTOS AOS FUNCIONÁRIOS ATIVOS E INATIVOS DESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS HIPÓTESES DE CONTRATAÇÃO POR NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, DISCIPLINA CONTRATAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AQUISIÇÃO DE PRÉDIO URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DENOMINADA "PÓ DE GIZ" PARA OS PROFESSORES REGENTES DE CLASSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE DIFÍCIL ACESSO PARA OS PROFESSORES REGENTES DE CLASSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS FUNCIONÁRIOS DESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO NOS VENCIMENTOS DOS FUNCIONÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS FUNCIONÁRIOS DA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,67 +573,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2337/2337_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/1993/2337/2337_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>