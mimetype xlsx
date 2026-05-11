--- v0 (2025-12-06)
+++ v1 (2026-05-11)
@@ -51,3128 +51,3128 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ART. 68 - DO REGIMENTO INTERNO - CAPÍTULO II - DAS REUNIÕES ORDINÁRIAS - REDUZINDO RECESSO DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM TERRENO  NA ZONA RURAL, PARA A CONSTRUÇÃO DO COMPLEXO AGROINDUSTRIAL DA COOPERCAPRI.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A VERBA DE REPRESENTAÇÃO DO PRESIDENTE DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "JOÃO GOMES BARBOSA" DE ARBORIZAÇÃO , AJARDINAMENTO E DEFESA DO MEIO-AMBIENTE E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO, LICENÇA DE 180 (CENTO E OITENTA) DIAS PARA SERVIDORAS DOS PODERES EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA OS DOADORES DE SANGUE DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTA, NA REDE MUNICIPAL DE ENSINO, O PISO NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUCIONALIZAÇÃO DO SISTEMA DE CONTROLE INTERNO - SCI DO PODER LEGISLATIVO DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA-ENTRADA PARA PROFESSORES EM ESTABELECIMENTOS QUE PROPORCIONEM CULTURA, LAZER E ENTRETENIMENTO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DA JUVENTUDE NO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISCALIZAÇÃO NO MUNICÍPIO PELO SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO, NOS TERMOS DO ART. 31 DA CONSTITUIÇÃO FEDERAL BRASILEIRA.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA PÚBLICA DA CÂMARA MUNICIPAL DE VEREADORES DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA PÚBLICA MUNICIPAL DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PROGRAMA DE ADOÇÃO DE PRAÇAS, ÁREAS VERDES E PRÓPRIOS MUNICIPAIS DE ESPORTE, EDUCAÇÃO, CULTURA E DE LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE, PARA OS PAGAMENTOS DEVIDOS PELA FAZENDA MUNICIPAL, SUAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, O VALOR DOS DÉBITOS OU OBRIGAÇÕES DE PEQUENOS VALORES CONSIGNADOS EM PRECATÓRIO JUDICIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO MUNICIPAL A SEMPRE QUE ENVIAR À CÂMARA DE VEREADORES PROJETO DE LEI SOLICITANDO ABERTURA DE CRÉDITOS ADICIONAIS, SEJAM ENCAMINHADOS JUNTO AO PROJETO OS BALANCETES DAS DESPESAS. FICA OBRIGADO TAMBÉM O ENVIO DO MESMO BALANCETE ATÉ O FINAL DOS MESES DE JUNHO E DEZEMBRO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS COMERCIAIS, HOTÉIS, MOTÉIS, BARES, LANCHONETES, RESTAURANTES, CASAS DE SHOWS NOTURNAS E SIMILARES, NO ÂMBITO DO MUNICÍPIO DE FLORESTA, A ANEXAR AVISO EM LOCAL VISÍVEL SOBRE OS CRIMES PRATICADOS CONTRA CRIANÇAS E ADOLESCENTES E SUAS PENAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AOS SECRETÁRIOS DE RECURSOS HÍDRICOS, SECRETÁRIO DA AGRICULTURA E REFORMA AGRÁRIA E AO PRESIDENTE DO IPA, NO SENTIDO DE SER PERFURADO E INSTALADO UM POÇO TUBULAR NO POVOADO DE VARJOTA, NAS TERRAS DO SR. PEDRO DE LICA. CABENDO A PREFEITURA ADQUIRIR UM TERMO DE DOAÇÃO DA ÁREA PARA CONSTRUÇÃO DE BEBEDOURO PÚBLICO E LEVAR PARA CADA RESIDÊNCIA UMA PENA DO PRECIOSO LÍQUIDO ÁGUA, INCLUSIVE PARA A ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS SEJA FORMULADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE URBANIZAR EFETIVA E OBJETIVAMENTE OS BAIRROS DA ERMIDA, BOMBA, DNER, CAETANOS I E II, PORTAS DE ENTRADA DE NOSSA CIDADE, NOSSO PRIMEIRO CARTÃO DE VISITA, CALÇANDO, PELO MENOS AS RUAS E CONSTRUINDO PRAÇAS COM QUADRAS POLIVALENTES DE ESPORTES, AJARDINANDO-AS, ARBORIZANDO-AS E DISCIPLINANDO COM MEIO-FIO O CRESCIMENTO DE TODO O BAIRRO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR PROPOSTA, JUNTO À SECRETARIA DE EDUCAÇÃO LOCAL, QUE CONTEMPLE OS SERVIDORES DE EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE NOSSO MUNICÍPIO COM COMPUTADORES (NOTEBOOK).</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM ATENDIDAS AS SEGUINTES REIVINDICAÇÕES DOS MORADORES DA FAZENDA MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A CONSTRUÇÃO DE UMA CRECHE E DE POSTO DE SAÚDE, NA FAZENDA ANGICO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE SER REPASSADO PARTE DO RECURSO DO ICMS - ECOLÓGICO AOS PROPRIETÁRIOS DE RPPN - RESERVA PARTICULAR DO PATRIMÔNIO NATURAL DE FLORESTA.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSEGUIR RECURSOS COM OS GOVERNOS FEDERAL E ESTADUAL PARA CONSTRUÇÃO DE CASAS DE ALVENARIA COM BANHEIRO, NA PERIFERIA DE NOSSA CIDADE E NA ZONA RURAL DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE O DECRETO N° 5.296/04, REFERENTE À ACESSIBILIDADE DAS PESSOAS COM DEFICIÊNCIAS, SEJA COLOCADO EM PRÁTICA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA, ATRAVÉS DA AMUPE - ASSOCIAÇÃO MUNICIPALISTA DE PERNAMBUCO - PRESIDENTE - ILM° SR. ANCHIETA PATRIOTA, NO SENTIDO DE QUE VIABILIZE A CRIAÇÃO DE UM PLANO DE SAÚDE...</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. DEPUTADO FEDERAL, CARLOS WILSON E AO DEPUTADO ESTADUAL - CLODOALDO MAGALHÃES, NO SENTIDO DE PROVIDENCIAR, COM URGÊNCIA, JUNTO AO DEPARTAMENTO NACIONAL DE OBRAS CONTRA A SECA - DNOCS OU A COMISSÃO DE DESENVOLVIMENTO DO VALE DO SÃO FRANCISCO - CODEVASF, A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À BARRA DO JUÁ, ENTRE O ASSENTAMENTO SERRA NEGRA E O AÇUDE BARRA DO JUÁ COM EXTENSÃO DE 12(DOZE) KM.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À CHEFE DO EXECUTIVO MUNICIPAL, EXMª SRª PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR UM PROJETO DE LEI OBJETIVANDO A IMPLANTAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO AO DIRETOR GERAL DO DER-PE, ILMO° SR. DR. EUGÊNIO MORAES, VEEMENTE APELO NO SENTIDO DE REALIZAR MANUTENÇÃO NAS LOMBADAS FÍSICAS LOCALIZADAS AO LONGO DA AV. MANOEL ALVES DE CARVALHO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR, COM URGÊNCIA, A RETIRADA DO CANTEIRO CONSTRUÍDO NESTA ÚLTIMA GESTÃO, QUE INICIA EM FRENTE A OFICINA MECÂNICA DE PAULO E TERMINA APÓS O CRAS - MARGEANDO A AV. MANOEL ALVES DE CARVALHO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A RETIRADA DE UM "AREIAL" LOCALIZADO NAS IMEDIAÇÕES DA FAZENDA TIMBURUNA, E QUE SEJA CONSTRUÍDA ESTRADA VICINAL QUE DÊ ACESSO AO RESTANTE DO MUNICÍPIO DE FLORESTA, PARTINDO DA REFERIDA FAZENDA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A CONSTRUÇÃO DE QUADRA DE ESPORTES NO BAIRRO DA ERMIDA E DNER.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1571/ind-15-2009.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1571/ind-15-2009.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A IMPLANTAÇÃO DO PROGRAMA ACADEMIA DAS CIDADES, EM FLORESTA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE AS ESCOLAS DA ZONA RURAL DE NOSSO MUNICÍPIO SEJAM EQUIPADAS COM APARELHOS CELULARES.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA DO MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REAVALIAR O DESTINO DOS RESÍDUOS SÓLIDOS DO NOSSO MUNICÍPIO E QUE SEJA INSTALADO UM ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA ENVIADO OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO, EDUARDO CAMPOS, BEM COMO AO SR. PRESIDENTE DA FUNDARPE, SOLICITANDO INFORMAÇÕES SOBRE O PRÉDIO DO ANTIGO 3° BATALHÃO DA FORÇA PÚBLICA DO ESTADO, EM RUÍNAS, LOCALIZADO EM NOSSA CIDADE, CUJAS OBRAS INICIAIS DE SUSTENTAÇÃO, VISANDO A SUA RECUPERAÇÃO TIVERAM INÍCIO HÁ MAIS DE 4 (QUATRO ANOS), FORAM SUSTENTADAS E, DESDE ENTÃO, ABANDONADAS, AS OBRAS E O PRÉDIO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. SEBASTIÃO OLIVEIRA, M.D. SECRETÁRIO DE TRANSPORTES, BEM COMO AO DER-PE, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE PLACAS SINALIZADORAS NO TREVO LOCALIZADO NA CONFLUÊNCIA DA PE-390 - QUE LIGA FLORESTA A SERRA TALHADA E PE-360 - QUE LIGA FLORESTA A IBIMIRIM.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SE ESTABELEÇA GESTÕES COM O EXÉRCITO BRASILEIRO A FIM DE QUE FLORESTA SE TRANSFORME EM MUNICÍPIO TRIBUTÁRIO DAS FORÇAS ARMADAS E NACIONAIS E, EM UM PRIMEIRO MOMENTO DESSE PROCESSO, SEJA INSTALADO EM NOSSA CIDADE UMA UNIDADE DO TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE BENEFICIAR OS PROFESSORES DA REDE DE ENSINO MUNICIPAL, DESTINANDO, UMA VEZ POR ANO, UMA COTA DE R$ 200,00(DUZENTOS REAIS) PARA A COMPRA DE LIVROS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE COLOCAR PLACAS DE INDICAÇÃO NAS RUAS E PRAÇAS DE NOSSA CIDADE, EM ESPECIAL NOS BAIRROS DO DNER, CAETANO II, COHAB E SANTA ROSA, QUE ESTÃO CONSTANTEMENTE SE EXPANDINDO.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A RECUPERAÇÃO DE UM ATERRO LOCALIZADO NA ESTRADA QUE DÁ ACESSO À BORDA DO LAGO DE ITAPARICA, ESPECIFICAMENTE, À PLATAFORMA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A POSSIBILIDADE DE INSTALAR UMA CRECHE NO POVOADO CONHECIDO COMO PLATAFORMA.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, A FIM DE QUE SE DÊ ATENÇÃO ESPECIAL ÀS CASAS QUE FORAM ENTREGUES PELO MUNICÍPIO NO ANO PASSADO, POIS, ALÉM DE NÃO ESTAREM SENDO FISCALIZADAS QUANTO AO CUMPRIMENTO DO TERMO DE CESSÃO DE USO GRATUITO, TEM AINDA O CASO ESPECÍFICO DAS CASAS QUE FICAM PRÓXIMAS AO PARQUE DE EXPOSIÇÕES...</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATOSFEITAS AS EXIGÊNCIAS QUE SE RECOMENDAM, SEJA FEITO POR ESTA CASA LEGISLATIVA UM APELO À EXMA. SRA. JUÍZA DE DIREITO DA COMARCA DE FLORESTA, DRA. ANA PAULA BORGES COUTINHO, NO SENTIDO DE QUE RENOVE, POR PORTARIA OU POR QUALQUER DOS MEIOS EFICIENTES, A DETERMINAÇÃO LIBERATÓRIA DO USO DE CAPACETE PELOS MOTO-TAXISTAS E PELOS SEUS TRANSPORTADOS NAS RUAS DO PERÍMETRO URBANO DE NOSSA CIDADE, À EXCEÇÃO DOS QUE TRAFEGAM PELAS RODOVIAS (BR, PE E AVENIDA DE ACESSO).</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE VIABILIZE, JUNTO AO(S) ÓRGÃO(S) COMPETENTE(S), NOVAS CONTRATAÇÕES DE AGENTES DE SAÚDE PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DESTE MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A AQUISIÇÃO DE 02 AMBULÂNCIAS COM RECURSOS DE UTI - MÓVEL, PARA O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE:</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO SR. ADALBERTO PINHEIRO DE ARAÚJO, M.D. DIRETOR DO CEFET - FLORESTA, NO SENTIDO DE VIABILIZAR A LIMPEZA DA ÁREA QUE FOI DOADA PELO MUNICÍPIO A ESTE ENTE, POR ESTAR SE TORNANDO UM LOCAL DE ESCONDERIJO PARA PESSOAS DE MÁ ÍNDOLE, CAUSANDO MEDO A TODOS QUE ALI TÊM QUE PASSAR DIARIAMENTE.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A REFORMA DA PRAÇA LOCALIZADA NA AVENIDA AUDOMAR FERRAZ, COM CONSTRUÇÃO DE QUIOSQUES PARA SEREM OCUPADOS PELOS ATUAIS COMERCIANTES DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DAR CUMPRIMENTO AO DECRETO N° 14, DE 03.08.1989 QUE REGULAMENTA A APREENSÃO DE ANIMAIS CRIADOS À SOLTA NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, BEM COMO AO EXMO. SR. GOVERNADOR DO ESTADO, EDUARDO CAMPOS, NO SENTIDO DE SE IMPLANTAR EM NOSSO MUNICÍPIO, MAIS PRECISAMENTE NA BORDA DO LAGO DE SÃO FRANCISCO, PROJETOS DE PISCICULTURA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AOS SECRETÁRIOS DE RECURSOS HÍDRICOS, SECRETÁRIO DA AGRICULTURA E REFORMA AGRÁRIA E ARTICULAÇÃO POLÍTICA DO GOVERNO E AO DIRETOR PRESIDENTE DO IPA, NO SENTIDO DE SER PERFURADO E INSTALADO UM POÇO TUBULAR NA GLEBA DE TERRA CARAÍBAS DE MANOEL CÍCERO DOS SANTOS OU BENEDITO LOPES, DA FAZENDA PEDRAS. APELO TAMBÉM PARA QUE SEJA CONSTRUÍDO UM BEBEDOURO PÚBLICO NAQUELA LOCALIDADE, FAZENDO A ENCANAÇÃO DE ÁGUA PARA TODAS AS CASAS E AINDA QUE SEJA CONSTRUÍDA UMA LAVANDERIA.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REALIZAR OBRA DE DUPLICAÇÃO DA AV. MANOEL ALVES DE CARVALHO, DESDE A ENTRADA DA CIDADE, COM AJARDINAMENTO E ILUMINAÇÃO MODERNA.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE SE ELABORAR PREVIAMENTE UM CRONOGRAMA MENSAL PARA A UNIDADE MÓVEL SE DESLOCAR PARA TODAS AS REGIÕES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FEITO UM VEEMENTE APELO AO EXMO. SR. GOVERNADOR DO ESTADO, DR. EDUARDO CAMPOS, NO SENTIDO DE QUE PROPORCIONE CONDIÇÕES DE TRAFEGABILIDADE ÁGIL E SEGURA COM O ASFALTAMENTO DA RODOVIA PE-423, QUE INTERLIGA AS CIDADES DE FLORESTA/CARNAUBEIRA DA PENHA/MIRANDIBA.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FEITO UM VIEMENTE APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA MANIÇOBA NO SENTIDO DE QUE REIVINDIQUE AO GOVERNADOR DO ESTADO O ASFALTAMENTO DA PE-423, QUE LIGA AS CIDADES DE FLORESTA/CARNAUBEIRA DA PENHA E MIRANDIBA, ENGROSSANDO O CORO DOS QUE PROTESTAM, HÁ LONGO TEMPO, POR MELHORES CONDIÇÕES DE TRAFEGABILIDADE, MAIS ÁGIL E MAIS SEGURA ENTRE AS SEDES DOS TRÊS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA SRA. PREFEITA, A PROFESSORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A AQUISIÇÃO DAS SEGUINTES MÁQUINAS E EQUIPAMENTOS PARA O NOSSO MUNICÍPIO:</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO ILMO° SR. FERNANDO CAVALCANTI RIBEIRO - SECRETÁRIO DE ADMINISTRAÇÃO DO MUNICÍPIO DE FLORESTA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS CABÍVEIS QUANTO À INSTALAÇÃO E PADRONIZAÇÃO DOS PONTOS DE MOTO-TÁXI EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR CONVÊNIO PARA RECUPERAÇÃO DO CAMPO DE POUSO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO DESSA CASA LEGISLATIVA, SEJA FEITO UM APELO À EXMA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE DETERMINE A MONTAGEM DE UM ESQUEMA DE SEGURANÇA, COM VIGILÂNCIA 24 HORAS POR DIA NO CEMITÉRIO SÃO MIGUEL DE NOSSA CIDADE, COM O OBJETIVO DE INIBIR A AÇÃO DOS LADRÕES E VÂNDALOS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE, JUNTO AO GOVERNO DO ESTADO DE PERNAMBUCO...</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO EXMO. SR. SECRETÁRIO DE DEFESA SOCIAL DE PERNAMBUCO - DR. SERVILHO SILVA DE PAIVA, AO COMANDO DE POLÍCIA MILITAR E À NOSSA PREFEITA, NO SENTIDO DE QUE SEJA INSTALADO UM "TRAILLER" EFETIVO DA POLÍCIA MILITAR, EM FRENTE À ESCOLA JOAQUIM SALVADOR DE SOUZA FERRAZ, LOCALIZADA NO ASSENTAMENTO SERRA NEGRA, À MARGEM DA PE-360, FLORESTA-IBIMIRIM.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - EDUARDO CAMPOS, EM SOLIDARIEDADE AO OFÍCIO N° 072/2009 - GP, DATADO DE 12.03.09, DA EXMA PREFEITA DE NOSSO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE BUSCAR A REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES ATRAVÉS DO SENAI E SENAC PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS REGIMENTAIS, QUE SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DESTINAR UMA ÁREA ESPECÍFICA PARA A "FEIRA DO BODE" EM NOSSO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA VIABILIZAR A CONSTRUÇÃO DE PASSAGENS MOLHADAS AO LONGO DA ESTRADA QUE LIGA NAZARÉ À PEDRA FERRADA.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE A VERBA DESTINADA AO ASFALTAMENTO DAS VIAS PÚBLICAS DE FLORESTA, SEJA APLICADA NAS ARTÉRIAS ABAIXO DISCRIMINADAS:</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR CONSTRUÇÃO DE CRECHE ESCOLA E QUADRA DE ESPORTES NO BAIRRO SANTA ROSA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM INSTALADOS NOS COMPUTADORES DOS PSFS DOS BAIRROS DE FLORESTA, PROGRAMAS QUE POSSIBILITEM O CADASTRO DOS PACIENTES DE CADA POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE ACIONE A SECRETARIA MUNICIPAL COMPETENTE, SEJA A DE AGRICULTURA, SEJA A DE OBRAS E SERVIÇOS PÚBLICOS, OU AS DUAS AGINDO CONCOMITANTEMENTE EM PROL DA COMUNIDADE, PARA QUE RETOME O PROCESSO DE ARBORIZAÇÃO, AJARDINAMENTO...</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS PATROCINADAS PELO REGIMENTO INTERNO, SEJA FEITO UM APELO À EXMA. PREFEITA DO MUNICÍPIO, SENHORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE ALOQUE VERBA MENSAL NO IMPORTE DE R$ 1.000,00 (HUM MIL REAIS) PARA SUBVENCIONAR A SOCIEDADE CIVIL "A VIDA É UMA ARTE".</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE VIABILIZAR A LIMPEZA DA ÁREA QUE FOI DOADA PELO MUNICÍPIO AO CEFET (HOJE IFET), POR ESTAR SE TORNANDO UM LOCAL DE ESCONDERIJO PARA PESSOAS DE MÁ ÍNDOLE, CAUSANDO MEDO A TODOS QUE ALI TEM QUE PASSAR DIARIAMENTE.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVANDO AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA QUADRA DE ESPORTE NO BAIRRO DA COHAB.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVANDO AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR PISTA DE COOPER E BRINQUEDOS NO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVANDO AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE SER CONSTRUÍDO UMA PASSAGEM MOLHADA NO RIACHO DO TAPUIO.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVANDO AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSEGUIR ALEVINOS DE TILÁPIA, ATRAVÉS DO DR. ÂNGELO FERREIRA, SECRETÁRIO DE AGRICULTURA DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE VIABILIZAR CALÇAMENTO/ASFALTAMENTO DO ACESSO AO IFET - INSTITUTO FEDERAL DE EDUCAÇÃO TECNOLÓGICA (ANTIGO CEFET), DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM APELO À CHEFE DO EXECUTIVO MUNICIPAL, PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE URGENCIE A REGULAMENTAÇÃO PARA O FUNCIONAMENTO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL, DE ACORDO COM A RECOMENDAÇÃO DO PARÁGRAFO 3° DO ART. 141 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE URGENCIE O CALÇAMENTO DA RUA BELÉM DO SÃO FRANCISCO, LOCALIZADA NO BAIRRO CAETANO I, BEM COMO A CONSTRUÇÃO DA PASSAGEM MOLHADA SOBRE O RIACHO DO CAETANO (EM DIREÇÃO AO POSTO TREVO).</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA CONSTRUÍDO UM POSTO DE SAÚDE NO BAIRRO DNER.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE CONSTRUIR QUATRO ABRIGOS PARA PASSAGEIROS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE CONCLUIR OS CANTEIROS QUE NECESSITAM DE ACABAMENTO NAS RUAS CEL. JOSÉ GONÇALVES TORRES (01), RUA GETÚLIO MENEZES (02), RUA PEREIRA MACIEL (03) E RUA MANOEL NOVAES (01- EM FRENTE À IGREJA ASSEMBLEIA DE DEUS), ALTO DA ERMIDA (02) E RUA MAJOR JOSÉ RODRIGUES DE MORAES (01) - DIVIDIDO EM VÁRIOS JARDINS.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE VIABILIZAR O ASFALTAMENTO DAS RUAS PE. CLÁUDIO NOVAES (UM LADO E OUTRO DA PRAÇA), AV. CAP. ANTÔNIO DAVID GOMES DE NOVAES, RUA JOSÉ TIBURTINO NOVAES E PARTE DA RUA ALCINA TORRES, ATÉ A RUA CLÁUDIO NOVAES, PERFAZENDO A CLÍNICA SANTA ISABEL.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA QUADRA DE ESPORTES NA VILA DE NAZARÉ.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA QUADRA DE ESPORTES, UMA CRECHE, UM POSTO DE SAÚDE E VIABILIZAR A CONCLUSÃO DO POÇO ARTESIANO, COM INSTALAÇÃO DE ÁGUA ENCANADA NO ASSENTAMENTO CACIMBA NOVA.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO APÓS PREENCHIDAS AS FORMALIDADES REGIMENTAIS SEJA ENDEREÇADO APELO À SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ACIONAR A SCAVE E CODEVASF, PARA SER FEITO O SANEAMENTO E ESGOTO DO BAIRRO DA ERMIDA, POIS FIZERAM O CALÇAMENTO DA RUA PRINCIPAL, DEIXANDO AS FOSSAS EXPOSTAS EXALANDO MAU-CHEIRO PARA OS SEUS MORADORES E NAS OUTRAS RUAS FIZERAM ESCAVAÇÃO E NADA FOI CONCRETIZADO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE PERNAMBUCO - DER/PE, SENHOR EUGÊNIO MANOEL DO NASCIMENTO MORAIS E AO SECRETÁRIO DE TRANSPORTES, SENHOR SEBASTIÃO OLIVEIRA, NO SENTIDO DE QUE SEJAM TROCADAS AS PLACAS DO INÍCIO E FIM DA PE-360, INCLUINDO NA MESMA O NOME OFICIAL DA CITADA RODOVIA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO NACIONAL DE INFRA-ESTRUTURA DE TRANSPORTES - DNIT, SENHOR MARCOS CÉSAR CRISPIM LIMA, NO SENTIDO DE QUE SEJA PROVIDENCIADA A TROCA DA PLACA LOCALIZADA NA BR-316 - PRÓXIMO AO TREVO DE ACESSO À CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REINSTALAR UM POSTE DE ILUMINAÇÃO PÚBLICA E REPOR AS LÂMPADAS QUEBRADAS NOS TRÊS POSTES EXISTENTES NA PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO À PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE FISCALIZE O DESTINO DAS MADEIRAS QUE SERÃO SUPRIMIDAS COM AS OBRAS DO EIXO LESTE DO PROJETO DE TRANSPOSIÇÃO DAS ÁGUAS DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA, JUNTO À SCAVE, EMPRESA PRESTADORA DE SERVIÇOS DE SANEAMENTO EM NOSSA CIDADE, TOME PROVIDÊNCIAS QUANTO AO ACÚMULO DE ESGOTOS, LOCALIZADOS NO RIO PAJEÚ, MAIS PRECISAMENTE NOS FUNDOS DA RUA GETÚLIO MENEZES.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À CHEFE DO EXECUTIVO MUNICIPAL, EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, QUANTO À CONSTRUÇÃO DE UMA ESTUFA COMUNITÁRIA PARA PRODUÇÃO DE MUDAS.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A CONSTRUÇÃO DE UMA CRECHE E A AMPLIAÇÃO DA ESCOLA LOCALIZADA NA FAZENDA PONTA DA SERRA.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE PROVIDENCIE O PREENCHIMENTO COM CASCALHO NO TRECHO DA ESTRADA QUE LIGA O ASSENTAMENTO CACIMBA NOVA - NAS PROXIMIDADES DA FAZENDA DO SR. PEDRO AFONSO - ATÉ A ESTRADA DA VÁRZEA DO ICÓ.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS QUE SEJA FEITO APELO A PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE AGRICULTURA MUNICIPAL, MURILO ALEXANDRE DE ALMEIDA, NO SENTIDO DE QUE SEJA AMPLIADO O PROGRAMA DE VERMIFUGAÇÃO DO REBANHO CAPRINO E OVINO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO A PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE SEJAM ADOTADAS AS PROVIDENCIAS NECESSÁRIAS PARA A ELABORAÇÃO DE ESTUDOS E PROJETO BÁSICO PARA A IMPLANTAÇÃO DOS SISTEMAS DE ABASTECIMENTO D'ÁGUA DAS COMUNIDADES DE MALHADA DE PEDRA/ANGICO, AIRI E ROÇA VELHA.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FEITO APELO A PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E A SUA EQUIPE, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A ELABORAÇÃO DE ESTUDOS E PROJETO BÁSICO PARA A IMPLANTAÇÃO DO PERÍMETRO DE IRRIGAÇÃO SERRA NEGRA, UTILIZANDO A INFRA-ESTRUTURA DO CANAL EIXO LESTE DO PROJETO DE TRANSPOSIÇÃO DO RIO SÃO FRANCISCO, PERMITINDO, QUANDO DE SUA IMPLANTAÇÃO IRRIGAR CERCA DE 15.000 HECTARES, COM EXPRESSIVOS GANHOS PARA A ECONOMIA DAS BACIAS DO PAJEÚ, MOXOTÓ E DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE PROVIDENCIE O CONSERTO DAS ESTRADAS QUE DÃO ACESSO À ZONA RURAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE, JUNTO À SECRETARIA DE AGRICULTURA LOCAL, VIABILIZE A AQUISIÇÃO DE TRATORES PARA PRESTAR SERVIÇOS AOS AGRICULTORES DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO E INSTALAÇÃO DE UMA ESCOLA NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE SEMÁFOROS NAS CONFLUÊNCIAS DAS PRINCIPAIS RUAS E AVENIDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UM DISTRITO INDUSTRIAL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO SR. MINISTRO DOS TRANSPORTES, ALFREDO PEREIRA DO NASCIMENTO, NO SENTIDO DE VIABILIZAR A AMPLIAÇÃO DA PONTE SOBRE O RIO PAJEÚ, NA BR 316, NA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE PEIXES EM TANQUES DE REDE, OBJETIVANDO ATENDER A MAIS DE 500 FAMÍLIAS DO MUNICÍPIO DE FLORESTA, GERANDO FONTE DE RENDA AO HOMEM DO CAMPO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A INSTALAÇÃO UM TELEFONE PÚBLICO EM FRENTE AO MATADOURO PÚBLICO DE FLORESTA.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER O SANEAMENTO E CALÇAMENTO DE VÁRIAS RUAS: DO BAIRRO DA COHAB, CAETANO II E DNER.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO IMPLANTAR UM POSTO DE SAÚDE NO BAIRRO DO ESCONDIDINHO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. JOÃO BOSCO DE ALMEIDA, M.D. SECRETÁRIO DE RECURSOS HÍDRICOS, NO SENTIDO DE O MESMO AUTORIZAR O INSTITUTO DE PESQUISA AGROPECUÁRIA (IPA) PERFURAR E INSTALAR UM (1) POÇO TUBULAR NA COMUNIDADE "ICÓ", DE PROPRIEDADE DO SR. MANOEL NOVAES FILHO (MANINHO).</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS RECOMENDADAS PELO REGIMENTO INTERNO, SEJA FEITO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA FERRAZ NOVAES, UM APELO NO SENTIDO DE QUE, ATRAVÉS DA SECRETARIA COMPETENTE, FAÇA CONSTRUIR UMA PASSAGEM MOLHADA, SOBRE O LEITO DO RIACHO DO NAVIO, NA FAZENDA VÁRZEA COMPRIDA, BECO DA PROPRIEDADE DE JOSÉ BIRICO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO APELO AO SECRETÁRIO DE TRANSPORTES DE PERNAMBUCO, DR. SEBASTIÃO OLIVEIRA E AO DIRETOR EXECUTIVO DO DER-PE, SR. LUCIANO DE MELLO MOTTA, NO SENTIDO DE QUE SEJA PROVIDENCIADA OBRA DE RECAPEAMENTO DA PE-360 (RODOVIA DEPUTADO AUDOMAR FERRAZ), QUE LIGA AS CIDADES DE IBIMIRIM A FLORESTA.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO APELO À PREFEITA DESTE MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EM CONJUNTO COM O SECRETÁRIO MUNICIPAL DE OBRAS, SR. ANTÔNIO ADELMO NUNES, NO SENTIDO DE PLEITEAR JUNTO AO SUPERINTENDENTE DA CODEVASF - DR. LUIZ FROTA, PARA QUE SEJAM INCLUÍDAS OBRAS DE SANEAMENTO E REVITALIZAÇÃO DO RIO SÃO FRANCISCO, RECURSOS ADITIVOS IMPLANTANDO OBRA DE MACRO DRENAGEM URBANA COM CONTENÇÃO DE ENCHENTES E MONITORAMENTO DOS CURSOS DE ÁGUA EXISTENTES NO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À PREFEITA DESTE MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REVITALIZAR AS MATAS CILIARES DOS RIOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À PREFEITA DESTE MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE IMPLANTAR A COLETA DAS EMBALAGENS DE AGROTÓXICOS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À PREFEITA DESTE MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE IMPLANTAR COLETA SELETIVA DO LIXO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE IMPLANTAR HORTAS COMUNITÁRIAS NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVANDO AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM COLOCADAS GRADES PROTETORAS NOS JARDINS DA PRAÇA DA AV. DEP. AUDOMAR FERRAZ.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES DE PRAXE, SEJA FORMULADO POR ESTA CASA DO POVO FLORESTANO UM VEEMENTE APELO AO IBAMA-PE, NA PESSOA DO SEU SUPERINTENDENTE DR. JOÃO ARNALDO, NO SENTIDO DE QUE PROVIDENCIE COM A MAIOR BREVIDADE POSSÍVEL A RECONSTRUÇÃO DA CERCA (O TRAVESSÃO) QUE DELIMITA E PROTEGE A RESERVA BIOLÓGICA DA SERRA NEGRA, LOCALIZADA ENTRE OS MUNICÍPIOS DE FLORESTA E INAJÁ, BEM COMO FAÇA NOMEAR FUNCIONÁRIOS PARA OS SERVIÇOS DE FISCALIZAÇÃO DA RESERVA.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE FAÇA AFIXAR PLACAS INDICATIVAS AO LONGO DAS BRS E PES, BEM COMO NAS ESTRADAS EXISTENTES EM NOSSO MUNICÍPIO, ESPECIFICAMENTE NOS LOCAIS QUE DÃO ACESSO A CADA DISTRITO OU FAZENDA, FAZENDO CONSTAR A DENOMINAÇÃO DO LUGAR E A DISTÂNCIA DAQUELA PROPRIEDADE EM QUILÔMETROS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE VIABILIZE A INSTALAÇÃO DE UM PORTAL DE ENTRADA EM NOSSA CIDADE, COM A SEGUINTE INSCRIÇÃO: BEM-VINDO A FLORESTA, TERRA DO BODE.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE ABRIGOS PARA PASSAGEIROS AO LONGO DAS BR'S QUE INTERLIGAM O NOSSO MUNICÍPIO AOS DEMAIS, BEM COMO NOS PONTOS QUE INTERLIGAM ÀS COMUNIDADES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO ILMO. SR. SECRETÁRIO DE AGRICULTURA - MURILO ALEXANDRE DE ALMEIDA, NO SENTIDO DE QUE SEJA CRIADO UM DEPARTAMENTO DE PARQUES E JARDINS E, ATRAVÉS DESSE DEPARTAMENTO ELABORE-SE UM PROJETO PARA A CONSTANTE ARBORIZAÇÃO DAS RUAS DE NOSSA CIDADE, AJARDINAMENTO DE NOSSAS PRAÇAS, CRIAÇÃO DE BOSQUES EM ÁREAS PÚBLICAS, COM ÁRVORES FRONDOSAS DE NOSSA FLORA, DISTRIBUIÇÃO DE MUDAS DE ÁRVORES FRUTÍFERAS COMO MANGUEIRAS, OITIS E OUTRAS.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE, POSTERIORMENTE À REALIZAÇÃO DOS SERVIÇOS DE REDE DE ESGOTO (SANEAMENTO) NO BAIRRO SANTA ROSA, SEJA FEITA OPERAÇÃO TAPA-BURACOS E CALÇAMENTO NAS RUAS QUE AINDA NÃO FORAM CONTEMPLADAS COM ESSAS OBRAS.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ADQUIRIR UMA PROPRIEDADE PRÓXIMA A NOSSA CIDADE, VISANDO MELHOR FORMAÇÃO DOS ALUNOS DO IF - SERTÃO PERNAMBUCANO - CAMPUS FLORESTA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER O MAPEAMENTO DOS PONTOS TURÍSTICOS DE FLORESTA, COMO TAMBÉM, A SUA DIVULGAÇÃO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE INCENTIVAR A AGRICULTURA FAMILIAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE RESGATAR A MEMÓRIA DOS HERÓIS DE FLORESTA QUE COMBATERAM O REI DO CANGAÇO, O TEMIDO LAMPIÃO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS AS NORMAS REGIMENTAIS, QUE SEJA ENVIADO UM APELO AO GOVERNADOR DO ESTADO, DR. EDUARDO CAMPOS, AO SECRETÁRIO DE SAÚDE DO ESTADO DE PERNAMBUCO - JOÃO SOARES LIRA NETO E AO LABORATÓRIO FARMACÊUTICO DE PERNAMBUCO S/A - LAFEPE, NA PESSOA DO SEU PRESIDENTE - DR. LUCIANO VASQUEZ, NO SENTIDO DE INSTALAR, EM NOSSA CIDADE, UMA UNIDADE DE SUA REDE DE FARMÁCIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO ÀS DIRETORAS DE ESCOLAS PÚBLICAS - MUNICIPAIS E ESTADUAIS E ESCOLAS DA REDE PRIVADA DE ENSINO PARA SE MOBILIZAREM NO SENTIDO DE, EM PARCERIA COM O COMDICA CONVIDAR OS GRUPOS DE A.A DE FLORESTA PARA REALIZAR PALESTRAS NOS RESPECTIVOS ESTABELECIMENTOS DE ENSINO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR PARA QUE SEJAM INSTALADAS PEQUENAS FARMÁCIAS NAS COMUNIDADES RURAIS, CONTENDO MATERIAIS DE PRIMEIROS SOCORROS E REMÉDIOS BÁSICOS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REFAZER A REDE DE ESGOTO E CALÇAMENTO DA RUA MARIA MENEZES.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM PÁTIO DE EVENTOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, DE ACORDO COM O PODER JUDICIÁRIO DE FLORESTA, FAZER A DEMOLIÇÃO E LIMPEZA DO LOCAL ONDE SE ENCONTRA UM ANTIGO ESTABELECIMENTO PERTENCENTE A JUSTIÇA FEDERAL, À RUA JOSÉ TIBURTINO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, DE CONSTRUIR UM PÁTIO DE EVENTOS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE RECUPERAR AS ESTRADAS NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA ENVIADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AOS SECRETÁRIOS DE RECURSOS HÍDRICOS, SECRETÁRIO DA AGRICULTURA E REFORMA AGRÁRIA E  AO PRESIDENTE DO IPA, NO SENTIDO DE SER PERFURADO E INSTALADO UM POÇO TUBULAR NA FAZENDA SANTA PAULA - PROPRIEDADES DOS SRS. LUIZ AGOSTINHO E NECO FRAZÃO; UM POÇO NA FAZENDA POÇÃO - DO SR. ARNALDO LEAL E UM POÇO NA COMUNIDADE TRÊS UMBUZEIROS - PROPRIEDADES DOS SRS. ANTÔNIO DE FÁBIO E RENATO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AO SECRETÁRIO DE RECURSOS HÍDRICOS DE PERNAMBUCO, SECRETÁRIO DA AGRICULTURA E REFORMA AGRÁRIA E AO PRESIDENTE DO IPA, NO SENTIDO DE SER PERFURADO E INSTALADO UM POÇO TUBULAR NA FAZENDA PEDRAS - MARGEM DIREITA DO RIO PAJEÚ.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AO SECRETÁRIO DE RECURSOS HÍDRICOS DE PERNAMBUCO, SECRETÁRIO DA AGRICULTURA E REFORMA AGRÁRIA E AO PRESIDENTE DO IPA, NO SENTIDO DE SEREM PERFURADOS E INSTALADO POÇOS TUBULARES NAS SEGUINTES PROPRIEDADES:</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR MELHORAMENTOS NO PÁTIO DA ERMIDA, IGREJA CONSIDERADA PONTO TURÍSTICO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROPORCIONAR TODA ASSISTÊNCIA NECESSÁRIA AO ADOLESCENTE FLORESTANO MARCIANO MENEZES DA SILVA, HÁ QUASE UM ANO SOBREVIVENTE DA RAIVA HUMANA - DOENÇA TRANSMITIDA PELO MORCEGO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PRESIDENTE DA REPÚBLICA, LUIZ INÁCIO LULA DA SILVA, NO SENTIDO DE EDITAR, POR QUAISQUER DOS MEIOS LEGAIS, RECOMENDAÇÕES AO BANCO DO NORDESTE DO BRASIL S/A, OBJETIVANDO BUSCAR SOLUÇÕES PLAUSÍVEIS PARA AMENIZAR A SITUAÇÃO DOS PEQUENOS E MÉDIOS AGROPECUARISTAS DE NOSSA REGIÃO, INADIMPLENTES, POSTO QUE TODOS SE ENCONTRAM EM DIFICULDADES FINANCEIRAS, ECONÔMICAS E EM ESTADO DE QUASE DESESPERO, SEJA PELO ATRASO NOS PAGAMENTOS, SEJA PORQUE ALGUNS JÁ RESPONDEM A PROCESSOS DE EXECUÇÃO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FORTALECER A CADEIA PRODUTIVA DA CADEIA DO MELÃO NO NOSSO MUNICÍPIO, OBJETIVANDO GERAR EMPREGOS E RENDAS.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ENCAMINHAR APELO AOS SECRETÁRIOS DE RECURSOS HÍDRICOS DO ESTADO DE PERNAMBUCO - DR. JOÃO BOSCO DE ALMEIDA E DE AGRICULTURA E REFORMA AGRÁRIA - DR. ÂNGELO FERREIRA, PARA QUE SEJA PERFURADO UM POÇO TUBULAR NA FAZENDA AÇUDE - 4° DISTRITO - A SER INCLUÍDA NO PLANO DE EXECUÇÃO DO IPA-2010.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS NORMAS LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE - CEL. OSÓRIO FERRAZ GOMINHO, NO SENTIDO DE PROGRAMAR O DESLOCAMENTO DO ÔNIBUS ODONTOLÓGICO PARA O ASSENTAMENTO ANGICO - 01(UM) DIA - PARA ATENDER AOS ASSENTADOS DA REFERIDA FAZENDA E ASSENTADOS DA FAZENDA UMBUZEIRO E 02(DOIS) DIAS - PARA LOGO APÓS O ANGICO, NA RESIDÊNCIA DO SR. MANOEL CÍCERO DOS SANTOS, PARA ATENDER OS MORADORES DA MALHADA VERMELHA, UM LADO E O OUTRO DO RIO PAJEÚ E COMUNIDADES DOS ANIS E EXU. JÁ QUE É DIFÍCIL O ACESSO PELO LADO DO EXU, ANIS E ASSENTAMENTO ASA BRANCA.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE AMPLIAR O CEMITÉRIO DO TAPUIO.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. SEBASTIÃO OLIVEIRA, M.D. SECRETÁRIO DE TRANSPORTES, BEM COMO AO DER-PE, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE SONORIZDORES, BEM COMO PLACAS SINALIZADORAS NAS PROXIMIDADES DO TREVO LOCALIZADO NA CONFLUÊNCIA DA PE-390 - FLORESTA/ SERRA TALHADA E PE-360 - FLORESTA A IBIMIRIM.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADA UMA MOÇÃO DE APLAUSOS AO EXMO. SR. DEPUTADO FEDERAL, INOCÊNCIO OLIVEIRA - PR-PE, POR TER SIDO ELEITO 2° SECRETÁRIO DA CÂMARA DOS DEPUTADOS PARA O PRÓXIMO BIÊNIO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM VOTO DE REPÚDIO AO PROPÓSITO DO GOVERNADOR EDUARDO CAMPOS E DO SEU SECRETÁRIO ESTADUAL DE RECURSOS HÍDRICOS - JOÃO BOSCO DE ALMEIDA, DE INSTALAREM UMA USINA NUCLEAR PRÓXIMA AO RIO SÃO FRANCISCO, PRECISAMENTE ENTRE OS LAGOS DE ITAPARICA E SOBRADINHO (DE ACORDO COM REPORTAGEM DO JORNAL DIÁRIO DE PERNAMBUCO, EM 15/02/2009).</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS RECOMENDADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FORMULADA MOÇÃO DE APLAUSO AO GRUPO COMPARE COM SEDE EM NOSSA CIDADE, PELO TRANSCURSO DOS SEUS 15 ANOS DE ATUAÇÃO EFICIENTE E PRÓSPERA NO COMÉRCIO, NA INDÚSTRIA, NA DISTRIBUIÇÃO DE PRODUTOS E MERCADORIAS EM TODA A REGIÃO SERTANEJA.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS RECOMENDADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FORMULADA MOÇÃO DE APLAUSO AO ILUSTRE FILHO DE FLORESTA, DR. GUSTAVO FERRAZ GOMINHO, RESPEITADO DELEGADO FEDERAL, PELA SUA INDICAÇÃO AO CARGO DE SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSOS AO SR. ALOÍSIO FERRAZ PELO ARTIGO "FLORESTA E O PROJETO SÃO FRANCISCO", (CÓPIA ANEXA), DE SUA AUTORIA, PUBLICADO NO DIA DEZESSETE DE MARÇO DE DOIS MIL E NOVE, NA PÁGINA CIDADANIA, DO JORNAL FOLHA DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS À PARATY ATACADO E DISTRIBUIDORA LTDA DO GRUPO COMPARE E, POR EXTENSÃO, AO SR. HERALDO MENEZES DE SÁ, SEU DIRETOR PRESIDENTE, EM FACE DA CONQUISTA, PELO 3° ANO CONSECUTIVO, DO TÍTULO DE "O MELHOR ATACADISTA DISTRIBUIDOR DO ESTADO DE PERNAMBUCO", PRÊMIO CONFERIDO PELA ABAD - ASSOCIAÇÃO BRASILEIRA DE ATACADISTAS E DISTRIBUIDORES, CUJA CERIMÔNIA DE ENTREGA DO PRÊMIO ACONTECEU NO AUDITÓRIO GUARARAPES DO CENTRO DE CONVENÇÕES DE PERNAMBUCO, NO DIA 13 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO NOSSO REGIMENTO INTERNO, SEJA FEITO POR ESTA CASA UM VOTO DE PROTESTO E REPÚDIO PELA APROVAÇÃO NO SENADO FEDERAL DA PROPOSTA DE EMENDA CONSTITUCIONAL - PEC N° 47, REDUZINDO O DUODÉCIMO REPASSADO AO PODER LEGISLATIVO PELA PROPOSTA EM DISCUSSÃO NA CÂMARA DOS DEPUTADOS, PARA O AUMENTO DO NÚMERO DE VEREADORES AINDA NA LEGISLATURA EM CURSO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE APLAUSO AOS ESTUDANTES FLORESTANOS, PELO SEU DIA - 11 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADA UMA MOÇÃO DE APLAUSOS ÀS SENHORAS MARIA NILDA FERRAZ NOVAES, PSICÓLOGA, E ELISÂNGELA FERRAZ, ASSISTENTE SOCIAL, PELO BRILHANTISMO COM QUE SE DESTACARAM NA SELEÇÃO PROMOVIDA PELO ESTADO PARA A ESCOLHA DE PROFISSIONAIS QUE ATUARÃO NO PROGRAMA MÃE CORUJA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS RECOMENDAÇÕES REGIMENTAIS, SEJA FORMULADO POR ESTA CASA LEGISLATIVA MUNICIPAL, MOÇÃO DE SOLIDARIEDADE À FAMÍLIA FERRAZ NAS PESSOAS DE DONA DÁRIS TAVARES BARRETO FERRAZ, SEU FILHO ANDRÉ LUIZ, SENHORA ANA ELIZABETH FERRAZ E SEUS FILHOS, SENHORA NEIDE MARIA DA ROSA FERRAZ, SENHORA FERNANDA FERRAZ VASCONCELOS E, TAMBÉM À GRANDE COMUNIDADE DE AMIGOS QUE AINDA HOJE SENTEM FALTA E SOFREM A SAUDADE DO INESQUECÍVEL AFONSO AUGUSTO FERRAZ QUE, EXATAMENTE NA DATA DE HOJE, HÁ UM ANO, ESTAVA SE DESPEDINDO DA FAMÍLIA - ESPOSA, FILHO, IRMÃ, SOBRINHOS, PRIMOS E DA COMUNIDADE DE AMIGOS, - ATENDENDO AO CHAMAMENTO DO CRIADOR, PARA FAZER MORADA NA POUSADA ETERNA DA PAZ. JÁ HAVIA CUMPRIDO ENTRE OS HOMENS, AQUI NA TERRA, A SUA MISSÃO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO À UESF - UNIÃO DOS ESTUDANTES SECUNDARISTAS DE FLORESTA, PELA SUA CRIAÇÃO E REALIZAÇÃO DO 1° CONGRESSO MUNICIPAL DE ESTUDANTES, NO DIA 10 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO SR. HÉRCULES MARTINS DE SÁ, PELA SUA CAPACIDADE DE EMPREENDEDORISMO E GERAÇÃO DE EMPREGO AO POVO FLORESTANO, ATRAVÉS DA INAUGURAÇÃO DO COMPARE SUPERMERCADO II.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES DITADAS PELO NOSSO REGIMENTO, SEJA FORMULADO VOTO DE REPÚDIO À CELPE - COMPANHIA DE ELETRIFICAÇÃO DE PERNAMBUCO, PELA FORMA ATABALHOADA E DESASTROSA COM QUE PROCEDEU A PODA DOS CENTENÁRIOS TAMARINDOS DE NOSSA CIDADE, INOBSERVANDO O CENTRO DE GRAVIDADE E PONTO DE EQUILÍBRIO DE CADA UMA DAS ÁRVORES HISTÓRICAS QUE ENFEITAM A NOSSA TERRA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO À JOVEM FLORESTANA TATIANE CRUZ DE SOUZA HONÓRIO, PELO SEU EXCELENTE DESEMPENHO AO POSAR RECENTEMENTE PARA FOTOS DA REVISTA NOVA - EDITORIA ABRIL, NO CONCURSO "BANHO DE NOVA", PARCERIA COM A LINHA DE CABELOS CLEAR.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO JOVEM RAFAEL MARTINS DE SÁ, PELA INAUGURAÇÃO DA "CASA RURAL CAMPO ALEGRE", NO DIA 13 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO À ESCOLA DEP. AFONSO FERRAZ, POR SER CONTEMPLADA, PELO 3° ANO CONSECUTIVO, COM O PRÊMIO GESTÃO ESCOLAR, PELA SECRETARIA DE EDUCAÇÃO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO À DIREÇÃO DA ESCOLA DEP. AFONSO FERRAZ, PELA INDICAÇÃO E DENOMINAÇÃO DO AUDITÓRIO CARLOS ANTÔNIO DE SOUZA FERRAZ.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS RECOMENDADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA, MAIS UMA VEZ, FORMULADA MOÇÃO DE APLAUSOS AO ILUSTRE FILHO DESSAS TERRAS PAJEUZEIRAS, O DR. GUSTAVO FERRAZ GOMINHO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO SR. EDMILSON VASCONCELOS PEREIRA - GERENTE DA AGÊNCIA DO BANCO DO NORDESTE DO BRASIL DE FLORESTA E FUNCIONÁRIOS, PELOS RELEVANTES SERVIÇOS PRESTADOS À TERRA DOS TAMARINDOS, MERECENDO DESTAQUE NA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO SÓCIO-ECONÔMICO DO MUNICÍPIO DE FLORESTA, E, CONSEQUENTEMENTE NO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE CAPACETES (MOTOQUEIROS) EM ESTABELECIMENTOS COMERCIAIS E REPARTIÇÕES PÚBLICAS NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA PREFEITURA MUNICIPAL DE FLORESTA E INICIATIVA PRIVADA DE INCENTIVO AO ESPORTE.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ERIGIR BUSTO EM PRÉDIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS DE JUVENTUDE (CMPPJ), SEUS OBJETIVOS, ATRIBUIÇÕES, COMPOSIÇÃO E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE COMBATE ÀS DROGAS ILÍCITAS COM CAMPANHAS DE PUBLICIDADE EDUCATIVAS NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE DENOMINAÇÃO A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO NA CATEGORIA GRANDE HOMENAGEM AO 1° TENENTE DA POLÍCIA MILITAR, JACKSON SOARES DA SILVA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO MÚSICO JOSIVAL NOGUEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. CLEBER AUGUSTO FRAZÃO.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. CARLOS FIGUEIRA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. RAIMUNDO FIRMINO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO CAP. BRUNO SOUZA MACHADO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE FLORESTA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO ODILON FERRAZ FILHO, PELO SEU FALECIMENTO, OCORRIDO NO DIA 07 DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA POR ESTA CASA FORMULADO VOTO DE PESAR À FAMÍLIA "NOGUEIRA" EM RAZÃO DO FALECIMENTO DE JOSÉ DE SÁ NOGUEIRA - JOSÉ VENÂNCIO - FALECIDO NO DIA 24.11.2008, NA CIDADE DO RECIFE, ONDE FOI SEPULTADO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE AUGUSTINHO DE SOUZA FILHO (MANINHO), PELO SEU FALECIMENTO, OCORRIDO NO DIA 24 DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À MESA DIRETORA DESTA CASA, NO SENTIDO DE QUE AS REUNIÕES ORDINÁRIAS SEJAM REALIZADAS À NOITE, NO HORÁRIO DE 19:30 HORAS, NOS DIAS DE TERÇAS E/OU QUINTAS-FEIRAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. MARIA AMANDA DE CARVALHO, PELO SEU FALECIMENTO, OCORRIDO NO DIA 27.12.2008, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA ENVIADO UM APELO PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA, AO EXMO. SR. DR. JUIZ DE DIREITO NO EXERCÍCIO CUMULATIVO DA COMARCA DE FLORESTA E PRESIDENTE DO FÓRUM LOCAL, BEM COMO À EXMA. SRA. PREFEITA MUNICIPAL DE FLORESTA, NO SENTIDO DE QUE, UNIDOS, URGENCIEM PROVIDÊNCIAS CAPAZES DE MINIMIZAR OS ENORMES PROBLEMAS CAUSADOS AOS MORADORES DA RUA JOSÉ TIBURTINO NOVAES, PELAS RUÍNAS DO PRÉDIO QUE UM DIA SERVIU DE MORADIA PARA O JUIZ DA COMARCA E QUE SE TRANSFORMOU, PELO ABANDONO DOS ENTES PÚBLICOS, EM VALHACOUTO DE DESOCUPADOS, LATRINA COMUNITÁRIA DE VAGABUNDOS, URINOL DE TRANSEUNTES, REFÚGIO DE MARGINAIS, DENTRE OUTRAS COISAS MAIS.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS RECOMENDADAS PELO REGIMENTO, SEJA FEITA UMA SOLICITAÇÃO À EXMA. SRA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA, NO SENTIDO DE QUE ESCLAREÇA À CÂMARA E A TODA COMUNIDADE FLORESTANA, ATRAVÉS DOS MEIOS DE COMUNICAÇÃO EXISTENTES NO MUNICÍPIO, COMO, ONDE E QUANDO SE PROCESSARÁ A REPOSIÇÃO DAS AULAS DO ANO LETIVO DE 2009, DE TAL FORMA QUE AO FINAL DO ANO SEJA CUMPRIDA A EXIGÊNCIA LEGAL DE 200 DIAS LETIVOS, SEM PREJUÍZO PARA O ALUNADO E SEM CONSEQUÊNCIAS DANOSAS PARA O PROCESSO DE APRENDIZAGEM.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS E LEGAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE SOUZA SOARES, PELO FALECIMENTO DE DONA EDITE FIRMINA DE SOUZA, FALECIDA NO DIA 05 DO MÊS FLUENTE NA CIDADE DO RECIFE E SEPULTADA EM NOSSA CIDADE NO CEMITÉRIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE CONGRATULAÇÕES A TODAS AS MULHERES FLORESTANAS E A SUA REPRESENTANTE MAIOR EM FLORESTA - EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA POR ESTA CASA FORMULADO VOTO DE PESAR A FAMÍLIA DA SRTA. ANTÔNIA DINIZ CARVALHO - TOINHA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 19 DE FEVEREIRO DE 2009.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA POR ESTA CASA FORMULADO VOTO DE PESAR A FAMÍLIA ROCHA CANTARELLI, PELO FALECIMENTO DO SR. IALTER ROCHA CANTARELLI, OCORRIDO NO DIA 12.03.2009.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA-NOS ENVIADAS PELO SECRETÁRIO MUNICIPAL DE SAÚDE AS SEGUINTES INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA DO MUNICÍPIO, A RESPEITO DA QUANTIDADE, VALOR UNITÁRIO E CÓPIA DO PROCESSO LICITATÓRIO OU A JUSTIFICATIVA PARA DISPENSA DO MESMO, EM RELAÇÃO À AQUISIÇÃO DE CAQUEIRAS NAS CORES VERMELHO E AMARELO E AS DE COR BRANCA, QUE ESTÃO OCUPANDO AS CALÇADAS DAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, SOLICITANDO PROVIDÊNCIAS URGENTES AO SECRETÁRIO DE SAÚDE MUNICIPAL - TÉRCIO FERRAZ PEREIRA E AO DIRETOR DA 11ª GERES (GERÊNCIA REGIONAL DE SAÚDE) DR. CLÓVIS CARVALHO, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS CABÍVEIS PARA IMPEDIR A PROLIFERAÇÃO DA MENINGITE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA DESTE MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE ADMINISTRAÇÃO - FERNANDO CAVALCANTI RIBEIRO, NO SENTIDO DE DESCONSIDERAR O OFÍCIO EM QUE SOLICITAM QUE NO PRAZO DE QUINZE DIAS OS COMERCIANTES DO ESPAÇO CONHECIDO COMO "VERDÃO" DESOCUPEM AQUELE PONTO COMERCIAL.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A PREFEITA - SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DISPONIBILIZAR CÓPIA DO DECRETO N° 04/2009, CRIADO NOS PRIMEIROS DIAS DA ATUAL GESTÃO ONDE DÁ AUMENTO NOS VALORES DAS DIÁRIAS DA SENHORA PREFEITA, DO VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DIRETORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES QUE SE RECOMENDAM, SEJA FEITO UM APELO À EXMA. SRA. PREFEITA MUNICIPAL, A SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE PROVIDENCIE, COM CERTA BREVIDADE, A INSTALAÇÃO DE UMA CRECHE E UM POSTO DE SAÚDE NA COMUNIDADE DO ATICUM, RIBEIRA DO RIACHO DO NAVIO, 1° DISTRITO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO DESTA CASA, SEJA FEITO UM APELO À EXMA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE DETERMINE QUE A SECRETARIA DE OBRAS PROVIDENCIE COM SIGNIFICATIVA URGÊNCIA, A LIMPEZA E A DESOBSTRUÇÃO DO CANAL DE ESGOTAMENTO DE ÁGUAS USADAS DESDE O PARQUE CANTINHO DAS CARAIBEIRAS ATÉ O DESÁGUE NO PAJEÚ.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO E PELA LEGISLAÇÃO, SEJA FEITO UM APELO À EXMA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE DETERMINE QUE A SECRETARIA DE OBRAS PROVIDENCIE O ROÇO OU PODA DA VEGETAÇÃO QUE FICA ATÉ A UMA DISTÂNCIA DE 200 METROS DAS CASAS E RUAS QUE ESTÃO SENDO CONSTRUÍDAS NAS ZONAS PERIFÉRICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO E PELA LEGISLAÇÃO, SEJA FEITO UM APELO À EXMA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE ALOQUE VERBAS PARA A REFORMA E MANUTENÇÃO URGENTE DO ESTÁDIO MUNICIPAL "JOÃO DEOCLÉCIO DE SOUZA", QUE SE ENCONTRA EM QUASE SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGULAMENTARES, SEJA  POR ESTA CASA, FORMULADO VOTO DE PESAR À FAMÍLIA FEITOSA BARBOSA, PELO FALECIMENTO NO DIA 08/03/2009 DA SENHORA GILDETE FEITOSA BARBOSA, EX-PROFESSORA MUNICIPAL.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA   FORMULADO VOTO DE PESAR À FAMÍLIA CALAÇA, PELO FALECIMENTO DE DONA ANGÉLICA CALAÇA MENEZES, NO DIA 15.03.2009 EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE SEJAM ENCAMINHADOS A ESTA CASA LEGISLATIVA CÓPIA DE TODOS OS PROCESSOS LICITATÓRIOS EM ANDAMENTO, BEM COMO, DAS DISPENSAS REALIZADAS NO PERÍODO QUE COMPREENDE OS MESES DE JANEIRO, FEVEREIRO E MARÇO.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA RELATÓRIO ONDE CONSTE O VALOR TOTAL GASTO COM PESSOAL NOS ÚLTIMOS 03(TRÊS) MESES, BEM COMO O PERCENTUAL QUE REPRESENTA NA RECEITA CORRENTE LÍQUIDA.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA RELATÓRIO INFORMANDO A QUANTIDADE DE CARROS QUE ESTÃO À DISPOSIÇÃO DE TODAS AS SECRETARIAS DO MUNICÍPIO, COM NOME DOS PROPRIETÁRIOS, PREÇO PAGO POR QUILOMETRAGEM E O VALOR GASTO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1718/r-26-2009.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1718/r-26-2009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE MELHORAR AS CONDIÇÕES DE TRABALHO DO CONSELHO TUTELAR, FAZENDO O DESMEMBRAMENTO DESTE CONSELHO DO LOCAL ONDE FUNCIONA HOJE, (CASA DOS CONSELHOS), PARA QUE O MESMO TENHA UMA SEDE PRÓPRIA, BEM LOCALIZADA, PARA QUE SE TENHA UM MELHOR ACESSO E ASSIM, FUNCIONE DE MANEIRA MAIS COMPLETA. E, CONSIDERANDO O QUE DETERMINA A LEGISLAÇÃO MUNICIPAL VIGENTE ACERCA DO TEMA, QUE SEJAM EFETIVAMENTE POSTA EM PRÁTICA A ASSISTÊNCIA QUE TEM QUE SER DADA ATRAVÉS DO CONSELHO TUTELAR, NÃO SÓ A PRESTAÇÃO DE SERVIÇOS PELOS CONSELHEIROS, POIS, AS FAMÍLIAS DOS QUE ALI PRECISAM ESTAR, NECESSITAM DO APOIO JURÍDICO, PSICOLÓGICO E SOCIAL, DESTA FORMA, COM A CRIAÇÃO DE UMA ESTRUTURA PRÓPRIA ESTA ASSISTÊNCIA PODERÁ SER PRESTADA E BEM MELHOR APROVEITADA PELA COMUNIDADE.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O SR. ANTÔNIO ADELMO NUNES, PARA QUE SEJAM TOMADAS PROVIDENCIAS NO SENTIDO DE REALIZAR A LIMPEZA DA REDE DE ESGOTO, A COLOCAÇÃO DE BUEIROS PARA ESCOAMENTO DA ÁGUA DAS CHUVAS, E A LIMPEZA DO MATAGAL DOS TERRENOS BALDIOS AO LONGO DE TODA A RUA DOM BOSCO, NO BAIRRO DO CAETANO I.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA SOLICITADO A EXMA. PREFEITA DO MUNICÍPIO, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, QUE OFICIALMENTE E NOS PRAZOS RECOMENDADOS PELA ÉTICA, PELA BOA E HARMÔNICA CONVIVÊNCIA ENTRE OS PODERES, E, PRINCIPALMENTE, EM RESPEITO AO POVO QUE CADA UM DE NÓS VEREADORES REPRESENTAMOS NESTA CASA, RESPONDA QUAIS AS PROVIDÊNCIAS QUE A ADMINISTRAÇÃO MUNICIPAL ESTÁ ENCAMINHANDO A RESPEITO DAS INDICAÇÕES, REQUERIMENTOS, REINVINDICAÇÕES FORMULADAS AO PODER PÚBLICO MUNICIPAL, VOTADAS E APROVADAS EM PLENÁRIO.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE PERNAMBUCO O EXMO. SR. DESEMBARGADOR JONES FIQUERÊDO ALVES, A FIM DE QUE SEJA LOCALIZADO NESTE MUNICÍPIO UM JUIZ E UM PROMOTOR, A FIM DE QUE POSSAMOS CONTAR DIARIAMENTE COM A PRESENÇA DO ESTADO AO NOSSO ALCANCE.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, E SATISFEITAS AS FORMALIDADES IMPOSTAS PELO NOSSO REGIMENTO INTERNO, SEJA FEITO UMA SOLICITAÇÃO A EXMA. PREFEITA MUNICIPAL, SENHORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EM ATENDIMENTO AOS RECLAMOS DA POPULAÇÃO, SEJA DADA UMA ATENÇÃO ESPECIAL À ILUMINAÇÃO DE NOSSAS PRAÇAS, RUAS E AVENIDAS, PORQUANTO A NOSSA CIDADE ESTÁ MUITO MAL ILUMINADA, ALGUNS LOGRADOUROS ESTÃO MESMO ÀS ESCURAS, POR FALTA DE REPOSIÇÃO DE LÂMPADAS, CONSERTO DE LUMINÁRIAS E, PRINCIPALMENTE, FALTA DE COBRANÇA À CELPE POR UMA EFICIENTE ATUAÇÃO. É PRECISO QUE A ADMINISTRAÇÃO MUNICIPAL TENHA EM MENTE, SEMPRE, QUE NA CONTA MENSAL DE CADA USUÁRIO, VEM SEMPRE UMA COTA RELATIVA A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO NOSSO REGIMENTO INTERNO, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA CAMPOS, PELO FALECIMENTO DO ILUSTRE PERNAMBUCANO CARLOS WILSON CAMPOS, OCORRIDO DO DIA 11 DO CORRENTE MÊS, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO NOSSO REGIMENTO INTERNO, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ NO SENTIDO DE QUE URGENCIE A CRIAÇÃO DE UMA GUARDA, INICIALMENTE PARA VIGIAR A IGREJA DO ROSÁRIO, NO SENTIDO DE QUE A MESMA PERMANEÇA ABERTA À VISITAÇÃO PÚBLICA TODOS OS DIAS E, POSTERIORMENTE, PARA A GUARDA DO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES RECOMENDADAS PELO NOSSO REGIMENTO INTERNO, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA LEITE DE SÁ, PELO FALECIMENTO DA SENHORA CREUSA LEITE DE SÁ, NO DIA 21 DO MÊS FLUENTE EM SERRA TALHADA E SEPULTADA NO CEMITÉRIO SÃO MIGUEL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE PERNAMBUCO O EXMO. SR. DESEMBARGADOR JONES FIGUERÊDO ALVES, A FIM DE QUE SEJA DADA MAIOR AGILIDADE A AÇÃO DIRETA DE INCONSTITUCIONALIDADE N° 158067-4, QUE TRAMITA NESTA CORTE, DESDE O ANO DE 2007, POIS HÁ VÁRIOS SERVIDORES MUNICIPAIS QUE ESTÃO NA EXPECTATIVA DA CONCLUSÃO DESTA AÇÃO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA DESTE MUNICÍPIO, JUNTO À SECRETARIA DE OBRAS, NO SENTIDO DE SOLICITAR À CELPE, A CORREÇÃO DE REDE DE ENERGIA INSTALADA NA RUA BELÉM DE SÃO FRANCISCO, QUE DISTRIBUI ENERGIA PARA AQUELES MORADORES.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. RAIMUNDO GOMES NETO (MUNDINHO), PELO SEU FALECIMENTO, OCORRIDO NO DIA 24.04.2009, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA POR ESTA CASA FORMULADO VOTO DE PESAR À FAMÍLIA "SÁ NOVAES" PELO FALECIMENTO DA SENHORA HONORINA MARIA DE SÁ NOVAES, FALECIDA NESTA CIDADE ONDE FOI SEPULTADA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, A REFORMA DAS QUADRAS DE ESPORTES DAS RUAS: 15 DE NOVEMBRO E ELIAS DE FLORA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA, PARA QUE VIABILIZE O CALÇAMENTO DAS RUAS E PRAÇA NA RUA CENTRAL DO BAIRRO CONHECIDO COMO COHAB.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO A EXCELENTÍSSIMA SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA E O SR. ANTÔNIO ADELMO NUNES, M.D. SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE VIABILIZE COM A MÁXIMA URGÊNCIA, REPAROS NA RODOVIÁRIA DA NOSSA CIDADE. OS REPAROS AOS QUAIS ME REFIRO ESPECIFICAMENTE SÃO: ESGOTO GERAL ENTUPIDO; LÂMPADA TRASEIRA DANIFICADA, INSTALAÇÕES ELÉTRICAS PRECÁRIAS; PORTA DE ESTEIRA COM DEFEITO E PINTURA NECESSITANDO DE REPAROS, ESTES SÃO OS PRINCIPAIS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJAM SOLICITADAS A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E O SR. MURILO ALEXANDRE DE ALMEIDA, M.D. SECRETÁRIO MUNICIPAL DE AGRICULTURA, PARA QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA RELATÓRIO ONDE CONSTE LISTA NOMINAL DAS 60 (SESSENTA) FAMÍLIAS DE PEQUENOS PRODUTORES QUE FORAM BENEFICIADAS PELA VERMIFUGAÇÃO E REALIZAÇÃO DE PEQUENAS CIRURGIAS, DIAGNÓSTICOS E TRATAMENTO DE DOENÇAS, NUM TOTAL DE 4.000 (QUATRO MIL), ONDE CONSTE AINDA O VALOR GASTO COM TODAS ESTAS REALIZAÇÕES.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA E AO SR. ANTÔNIO ADELMO NUNES - M.D. SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE VIABILIZE COM A MÁXIMA URGÊNCIA, A RETIRADA DOS ESGOTOS EXISTENTES NA RUA JOSÉ DE ALENCAR JARDIM, QUE COMEÇA AO LADO DO TERMINAL RODOVIÁRIO "JOÃO BATISTA DA ROSA" E TERMINA NO CENTRO DE FORMAÇÃO DA DIOCESE FLORESTA.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO APELO À PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE NOS SEJA INFORMADO OS VALORES ATÉ AGORA ARRECADADOS EM IMPOSTO SOBRE SERVIÇO (ISS), INCIDENTES SOBRE O QUE VEM SENDO EXECUTADO EM NOSSO MUNICÍPIO COM OS TRABALHOS DO PROJETO DE TRANSPOSIÇÃO DAS ÁGUAS DO RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA SOLICITAÇÃO DE INFORMAÇÕES A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ACERCA DOS VALORES MENSAIS GASTOS COM TRANSPORTES DE ESTUDANTES EM NOSSO MUNICÍPIO, ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJAM SOLICITADAS A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO QUE DIZ RESPEITO AO INFORMATIVO DOS 100 DIAS DE TRABALHO DA ATUAL ADMINISTRAÇÃO MUNICIPAL, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, O SEGUINTE:</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO URGENTE A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA DO NOSSO MUNICÍPIO, PARA QUE ANTES DO INÍCIO DAS OBRAS DE ASFALTAMENTO DAS AVENIDAS: AUDOMAR FERRAZ, SENADOR PAULO PESSOA GUERRA E RUA MAJOR JOSÉ RODRIGUES DE MORAES, FIRME CONVÊNIO COM A COMPESA (COMPANHIA PERNAMBUCANA DE SANEAMENTO), PARA QUE SEJAM FEITOS RAMAIS DE LIGAÇÃO DE ÁGUA NOS TERRENOS E CONSTRUÇÕES ONDE NÃO EXISTEM LIGAÇÕES DE ÁGUA ENCANADA.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO A EXMA. SRA. PREFEITA, CÓPIAS DOS EXTRATOS DA CONTA DO FUNDEB, REFERENTES AOS MESES DE JANEIRO A ABRIL, BEM COMO CÓPIAS DAS FOLHAS DE PAGAMENTOS DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO - DE JANEIRO A ABRIL.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A OBRA DE CALÇAMENTO DA RUA JOAQUIM NOGUEIRA FERRAZ, LOCALIZADA NA CONFLUÊNCIA DOS BAIRROS SANTA ROSA E COHAB.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS E LEGAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA CARVALHO, PELO FALECIMENTO DE FRANCISCO DE ASSIS CARVALHO NO DIA 23 DO CORRENTE MÊS E SEPULTADO EM NOSSA CIDADE NO CEMITÉRIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA SOUZA ROSA, PELO FALECIMENTO DE EDNILZA SOUZA ROSA, NO DIA 15.05.2009 NA CIDADE DO RECIFE E SEPULTADA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJAM SOLICITADAS INFORMAÇÕES À PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO QUE DIZ RESPEITO AO VALOR GASTO NO PROJETO E EXECUÇÃO DE JARDINAGEM DA PRAÇA LOCALIZADA NA AVENIDA AUDOMAR FERRAZ, BEM COMO TODOS OS VALORES PAGOS, DESDE O INÍCIO DA ATUAL GESTÃO, À MESMA EMPRESA QUE EXECUTOU AQUELE SERVIÇO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO SECRETÁRIO DE ADMINISTRAÇÃO - FERNANDO CAVALCANTE RIBEIRO E/OU GESTOR DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE FLORESTA - FLORESTAPREV - JOSÉ EMÍLIO NOVAES GOIANA, OS SEGUINTES DADOS:</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE VIABILIZE COM A MÁXIMA URGÊNCIA A RETIRADA DO BARRO QUE FICOU AMONTOADO COM AS OBRAS DE CALÇAMENTO NO ALTO DA ERMIDA.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA E AO SR. ANTÔNIO ADELMO NUNES - M.D. SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE VIABILIZE COM A MÁXIMA URGÊNCIA, A COLOCAÇÃO DE PIÇARRA OU METRALHA NO BECO QUE DÁ ACESSO A PASSAGEM MOLHADA JOÃO HENRIQUE DE SOUZA, NO RIACHO DO NAVIO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. MANOEL JOAQUIM DA SILVA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 21 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRTA. CONSTANÇA FERRAZ FILHA, PELO SEU FALECIMENTO, AOS 73 ANOS, OCORRIDO NO DIA 08 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FEITO UM APELO À AB-TV 1ª EDIÇÃO - NO SENTIDO DE QUE SEJAM LIBERADAS CÓPIAS EM DVD DA MATÉRIA APRESENTADA SOBRE A OBRA DA ARTISTA PLÁSTICA FLORESTANA CONCEIÇÃO CAHÚ NO DIA 1° DE MAIO DE 2009, PRIMEIRA EDIÇÃO, PRA FAZER PARTE DO ARQUIVO DE IMAGENS DESTA CASA E DO MEMORIAL CONCEIÇÃO CAHÚ.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. JOSEJA MARIA GOMES DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 31 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS DITADAS PELO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA FORMULADO VOTO DE PESAR A FAMÍLIA "CORDEIRO", EM RAZÃO DO FALECIMENTO NO DIA 1° DE JUNHO PRÓXIMO PASSADO, DE DONA TEREZA MARIA DE SÁ, CONHECIDA DE TODOS POR DONA TEREZINHA CORDEIRO.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REATIVAR O FUNCIONAMENTO DA MATERNIDADE ANA CAROLINA FERRAZ, ANEXA AO HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FEITO UM VEEMENTE APELO A CHEFE DO EXECUTIVO MUNICIPAL - SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE A MESMA, FAÇA UM APELO COM A MÁXIMA URGÊNCIA, JUNTO AO GOVERNADOR DO ESTADO O SR. EDUARDO CAMPOS, SOLICITANDO A RECUPERAÇÃO DO ASFALTO (1.800 METROS) DA ESTRADA QUE DÁ ACESSO À VILA DE AIRI, NOSSO 2° DISTRITO.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO UM APELO A CHEFE DO PODER EXECUTIVO MUNICIPAL, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER UMA NEGOCIAÇÃO COM OS PROPRIETÁRIOS DOS TERRENOS BALDIOS EXISTENTES NA RUA MANOEL SERAFIM DE SOUZA FERRAZ E NA RUA DEP. JOÃO NOVAES FILHO, PARA OS MESMOS CONSTRUÍREM MUROS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO UM APELO AO PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE FLORESTA, NO SENTIDO DE QUE O REGIMENTO INTERNO DESTA CASA SEJA CUMPRIDO COMO O MESMO DETERMINA; QUE OS PROJETOS DE LEI SEJAM ENCAMINHADOS NO PRAZO DE 15 (QUINZE) DIAS PARA CONCLUIR, SUGERIDA A APROVAÇÃO OU REJEIÇÃO DAS PROPOSIÇÕES OU APRESENTAÇÃO DE EMENDAS OU SUBSTITUTIVOS QUE JULGAR NECESSÁRIO.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO UM APELO URGENTE A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ATRAVÉS DO SECRETÁRIO DE SAÚDE O SR. OSÓRIO FERRAZ GOMINHO, NO SENTIDO DE TOMAR PROVIDÊNCIAS NO QUE SE REFERE À GRIPE INFLUENZA A (H1N1) - EQUIPANDO E ADQUIRINDO PRODUTOS EM NOSSAS INSTALAÇÕES DE SAÚDE PARA O ENFRENTAMENTO DA SITUAÇÃO, BEM COMO, PROPORCIONANDO TREINAMENTOS COM OS PROFISSIONAIS DA ÁREA EM RELAÇÃO À GRIPE, CONHECIDA COMO GRIPE SUÍNA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA, POR ESSA CASA, FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. GAUDÊNCIO LEITE DE SÁ PELO SEU FALECIMENTO, OCORRIDO NO DIA 27 DE JULHO DE 2009.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO UM APELO URGENTE A EXMA. SRA. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR CONDIÇÕES DE TRABALHO PARA O CONSELHO DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DO NOSSO MUNICÍPIO TORNANDO AS INSTALAÇÕES CONDIZENTES COM O TRABALHO A SER REALIZADO E EQUIPADA COM UM COMPUTADOR.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DO JOVEM IRONILDO HENRIQUE NERY GOMES DE SÁ, ASSASSINADO EM NOSSA CIDADE, DEIXANDO CONSTERNADA TODA A SOCIEDADE FLORESTANA, COM A VIOLÊNCIA E GRATUIDADE COM QUE LHE FOI SUBTRAÍDA A VIDA, SINALIZANDO O BÁRBARO ACONTECIMENTO, QUE TORNA-SE IMPERIOSO QUE AS AUTORIDADES GOVERNAMENTAIS DÊEM UM BASTA A ESSA ONDA DE VIOLÊNCIA QUE SE ABATE SOBRE TODOS NÓS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA FÉLIX SOARES, PELO FALECIMENTO DO SEU PATRIARCA URBANO FÉLIX SOARES, FALECIDO NO DIA 13 DE JUNHO PASSADO, DEIXANDO CONSTERNADA A COMUNIDADE DA FAZENDA EXU ONDE RESIDIU E ONDE SE DEDICOU ÀS ATIVIDADES AGROPASTORIS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE OLINTO CONCEIÇÃO DIAS, FALECIDO NO DIA 24 DE AGOSTO E SEPULTADO NO CAMPO SANTO DE FLORESTA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DO SENHOR ANTÔNIO JOAQUIM DE ASSIS, FALECIDO NO DIA 06 DE SETEMBRO PRÓXIMO PASSADO.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FEITO UM APELO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO ILMO SR. SECRETÁRIO DE OBRAS ANTÔNIO ADELMO NUNES, NO SENTIDO DE QUE PROVIDENCIEM, COM A MÁXIMA URGÊNCIA, A COLOCAÇÃO DE PLACAS DESIGNATIVAS DOS NOMES DAS RUAS DO BAIRRO DA BELA VISTA (ALTO DO DNER).</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS RECOMENDAÇÕES DITADAS PELO NOSSO REGIMENTO INTERNO, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA LUZ MENEZES, PELO FALECIMENTO DO SR. JOÃO MENEZES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA FERRAZ, PELO FALECIMENTO DE SEBASTIÃO GOMES FERRAZ, NO DIA 03.07.2009, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. LUIZ CÂNDIDO DE RESENDE, PELO SEU FALECIMENTO, OCORRIDO NO DIA 20.09.2009.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. JOSÉ DE SOUZA DINIZ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 20.09.2009.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. LUIZ VIDAL SILVA, VEREADOR - EX-PRESIDENTE DO PSDC, PELO SEU FALECIMENTO, OCORRIDO NO DIA 26.09.2009, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1777/r-84-2009.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1777/r-84-2009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VEEMENTE APELO A EXMA. SRA. PREFEITA DESTE MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA PASSAGEM MOLHADA NO RIACHO DO NAVIO, MAIS PRECISAMENTE NA FAZENDA VÁRZEA COMPRIDA.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. JOSÉ DENIVAL MOURA DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 04 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. DEPUTADO ESTADUAL MAVIAEL CAVALCANTI - PRESIDENTE DA COMISSÃO DE REPRESENTAÇÃO DO PROJETO DE TRANSPOSIÇÃO DAS ÁGUAS DO SÃO FRANCISCO, NO SENTIDO DE QUE SEJA AGENDADA UMA AUDIÊNCIA PÚBLICA NESTA CASA, COM A FINALIDADE DE DEBATER OS RESULTADOS DO PROJETO DE TRANSPOSIÇÃO DO SÃO FRANCISCO - EIXO LESTE - SOBRETUDO OS BENEFÍCIOS QUE EFETIVAMENTE TERÃO OS MORADORES LOCALIZADOS AO LONGO DE TODO O CANAL.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO SR. GEDDEL QUADROS VIEIRA LIMA, M.D. MINISTRO DA INTEGRAÇÃO NACIONAL, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE SOLUCIONAR OS GRAVES PROBLEMAS ENFRENTADOS PELOS MORADORES DO ASSENTAMENTO SERRA NEGRA, NESTE MUNICÍPIO, NO QUE SE REFERE À INICIATIVA DO REFERIDO MINISTÉRIO EM DEMOLIR IMÓVEIS LOCALIZADOS NAQUELE ASSENTAMENTO SEM TOMAR AS DEVIDAS PRECAUÇÕES NO QUE DIZ RESPEITO ÀS NOVAS INSTALAÇÕES QUE SUBSTITUIRÃO AQUELES IMÓVEIS E TODAS AS CONSEQUÊNCIAS QUE ACARRETA.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DEPOIS DE OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE CONGRATULAÇÕES A TODOS OS PROFESSORES E PROFESSORAS DE FLORESTA.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJAM SOLICITADAS A CHEFE DO EXECUTIVO MUNICIPAL - EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, CÓPIAS DOS BALANCETES DAS DESPESAS DO CORRENTE ANO, ATÉ A PRESENTE DATA, DE FORMA DETALHADA, CONTENDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. FRANCISCO RAIMUNDO DE SÁ, PELO SEU FALECIMENTO OCORRIDO NO DIA 11 DO CORRENTE MÊS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. MARIA FELICIDADE FEITOSA DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 24 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. CLOTILDE GOMES DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 08 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE ARTUR DE SOUZA LIMA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 08 DE OUTUBRO DE 2009, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, SATISFEITAS AS FORMALIDADES IMPOSTAS PELO NOSSO REGIMENTO INTERNO, SEJA FEITO UMA SOLICITAÇÃO A EXMA. PREFEITA MUNICIPAL, SENHORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EM ATENDIMENTO AOS RECLAMOS DA POPULAÇÃO, SEJA DADA UMA ATENÇÃO ESPECIAL À ILUMINAÇÃO DE NOSSAS PRAÇAS, RUAS E AVENIDAS, PORQUANTO A NOSSA CIDADE ESTÁ MUITO MAL ILUMINADA, ALGUNS LOGRADOUROS ESTÃO MESMO ÀS ESCURAS, POR FALTA DE COBRANÇA À CELPE POR UMA EFICIENTE ATUAÇÃO. É PRECISO QUE A ADMINISTRAÇÃO MUNICIPAL TENHA EM MENTE, SEMPRE, QUE NA CONTA MENSAL DE CADA USUÁRIO, VEM SEMPRE UMA COTA RELATIVA À ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES DITADAS PELO NOSSO REGIMENTO INTERNO, SEJAM, POR ESTA CASA, SOLICITADAS INFORMAÇÕES AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO, DR. DIEGO REIS, QUE RESPONDE CUMULATIVAMENTE PELA COMARCA DE FLORESTA, SOBRE O ANDAMENTO E DESMEMBRAMENTO DOS GRAVES PROBLEMAS QUE AFETAM A ADMINISTRAÇÃO MUNICIPAL, PERTINENTES ÀS DENÚNCIAS DE CORRUPÇÃO DO TITULAR DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO, SR. FERNANDO CAVALCANTI RIBEIRO, FORMULADAS PELA SERVIDORA OLÍMPIA NOGUEIRA DA SILVA E QUE SE TORNARAM DE DOMÍNIO PÚBLICO.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES RECOMENDADAS PELO NOSSO REGIMENTO INTERNO, SEJA FEITA SOLICITAÇÃO À POLÍCIA FEDERAL NO SENTIDO DE QUE INVESTIGUE E INFORME A ESTA CASA LEGISLATIVA QUEM ERA O RESPONSÁVEL PELO BLOG FISCALIZA FLORESTA QUE, SEM SE IDENTIFICAR, VEICULOU, DURANTE ALGUM TEMPO, NOTÍCIAS E INFORMAÇÕES DE CONTEÚDO POLÍTICO-PARTIDÁRIO E PESSOAIS, SUSCITANDO POLÊMICAS QUE NEM SEMPRE TROUXERAM BENEFÍCIOS PARA A MUNICIPALIDADE E O POVO FLORESTANO.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E SATISFEITAS ÀS EXIGÊNCIAS DITADAS PELO NOSSO REGIMENTO INTERNO, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA DO MUNICÍPIO, PROFA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE DECLARE DE UTILIDADE PÚBLICA PARA FINS DE DESAPROPRIAÇÃO, TODA A ÁREA ONDE SE LOCALIZOU POR MAIS DE TRÊS DÉCADAS O ESTÁDIO ARLINDO XAVIER, DEPOIS DESATIVADO E HOJE TERRENO BALDIO, SEM NENHUMA CONSTRUÇÃO AINDA, E ONDE PODERÁ SER CONSTRUÍDA UMA PRAÇA COM CAMPO DE FUTEBOL, QUADRA POLIVALENTE DE ESPORTES E PISTA DE ATLETISMO.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FEITA SOLICITAÇÃO EM NOME DO POVO FLORESTANO AO SERVIÇO SOCIAL DA INDÚSTRIA-SESI, NO SENTIDO DE QUE IMPLANTE EM NOSSA CIDADE O PROJETO INDÚSTRIA DO CONHECIMENTO PARA ATENDIMENTO À TODA REGIÃO CIRCUNVIZINHA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. IRACEMA GOMES DE SÁ QUIRINO LEAL, PELO SEU FALECIMENTO, OCORRIDO NO DIA 13.10.2009, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO À MESA DIRETORA DESTA CASA, A INSERÇÃO DAS DESPESAS NO ORÇAMENTO PROGRAMA 2009 - ANEXOS DA CÂMARA MUNICIPAL - REFERENTES À MANUTENÇÃO DAS ATIVIDADES DO GABINETE DOS VEREADORES, RELACIONADAS EM ANEXO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM VEEMENTE APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA DO NOSSO MUNICÍPIO, ATRAVÉS DA SECRETARIA DE OBRAS, PARA QUE VIABILIZE COM URGÊNCIA, A CONTINUIDADE, COM A LARGURA DE ACORDO COM O QUE DETERMINA A LEI, DA RUA CONHECIDA COMO RUA DO CHAFARIZ, ATERRANDO E ILUMINANDO, DANDO MAIS CONFORTO E SEGURANÇA A VÁRIOS MORADORES QUE RESIDEM E PASSAM DIARIAMENTE ENTRE OS CERCADOS DOS SRS. CONHECIDOS COMO: RONALDO DE VALTER E CHICO BORRACHEIRO, LOCALIZADOS NOS FUNDOS DA ANTIGA CASA DE PEÇAS E LAVA JATO DO SR. DIDÁCIO FERRAZ, NO BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM VEEMENTE APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, M.D. PREFEITA DO NOSSO MUNICÍPIO, PARA QUE ENVIE PARA ESTA CASA CÓPIA DO CONVÊNIO FIRMADO POR ESTA PREFEITURA, JUNTO À COMPESA, ONDE FICA A PREFEITURA MUNICIPAL DE FLORESTA, RESPONSÁVEL POR TODAS AS DESPESAS DE REPOSIÇÃO DE CALÇAMENTO, QUANDO É FEITA ESCAVAÇÕES PARA NOVA LIGAÇÃO E ESCAVAÇÕES PARA CONSERTO DE VAZAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJAM EXPEDIDOS VEEMENTES APELOS, AO EXMO. SR. GOVERNADOR DO ESTADO, DR. EDUARDO CAMPOS; AO EXMO. SR. SECRETÁRIO DE DEFESA SOCIAL, O DR. SERVILHO SILVA PAIVA E AO COMANDANTE DA POLÍCIA MILITAR DE PERNAMBUCO, O CEL. ITURBSON AGOSTINHO DOS SANTOS, NO SENTIDO DE QUE SEJA PROVIDENCIADO, URGENTEMENTE, O AUMENTO DO EFETIVO DA POLÍCIA MILITAR EM FLORESTA, COMO MEDIDA DE SEGURANÇA PREVENTIVA PARA TODA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA LEITE DE SÁ, PELO FALECIMENTO NO DIA 28.11.2009 DO SENHOR AMÉRICO LEITE DE SÁ, MAIS CONHECIDO POR LEITINHO, QUE DURANTE VÁRIAS DÉCADAS SERVIU E ASSISTIU O POVO FLORESTANO NO HOSPITAL "CEL. ÁLVARO FERRAZ" DE NOSSA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3479,67 +3479,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1571/ind-15-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1718/r-26-2009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1777/r-84-2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1798/1798_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1571/ind-15-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1718/r-26-2009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2009/1777/r-84-2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2009/1798/1798_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>