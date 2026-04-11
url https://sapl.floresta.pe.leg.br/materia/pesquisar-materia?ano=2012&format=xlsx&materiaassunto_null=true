--- v0 (2025-10-19)
+++ v1 (2026-04-11)
@@ -51,1399 +51,1399 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/895/895_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O VALOR DA MENOR REMUNERAÇÃO A SER PAGA AOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/896/896_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO A GRATIFICAÇÃO DE INSALUBRIDADE PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS NO ÂMBITO DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/897/897_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PERMANENTE DE LICITAÇÕES DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/898/898_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA_x000D_
 PRÉDIO PÚBLICO</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/899/899_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, A SECRETARIA DO GOVERNO E A SECRETARIA DE POLÍTICAS DA MULHER QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/900/900_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 22.506 M², PARA O SERVIÇO SOCIAL DO COMÉRCIO - SESC - COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/901/901_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE COMBUSTÍVEIS PARA ATIVIDADES DE APOIO E FUNCIONAMENTO DO GABINETE DO VEREADOR.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/902/902_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DE CARGOS DE PESSOAL PERMANENTE E EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/903/903_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REAJUSTE PARA OS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/904/904_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/905/905_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DOS POVOS INDÍGENAS NO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/906/906_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL N° 468/12 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/907/907_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/908/908_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA A ÁREA DESTINADA À CONSTRUÇÃO DA ESTRADA PERIMETRAL DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/909/909_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VERBA INDENIZATÓRIA DOS PARLAMENTARES DA CÂMARA DE VEREADORES DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/910/910_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/911/911_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O ENCONTRO DO JIPEIROS NO CALENDÁRIO OFICIAL DAS FESTAS TRADICIONAIS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/912/912_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/913/913_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/914/914_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/915/915_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE FLORESTA-PE, PARA A LEGISLATURA 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/916/916_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VERBA DE REPRESENTAÇÃO DO PRESIDENTE DO PODER LEGISLATIVO PARA A LEGISLATURA 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/917/917_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O "DIA MUNICIPAL DA MULHER RURAL".</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/918/918_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/919/919_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/920/920_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/921/921_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/922/922_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/923/923_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/924/924_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/925/925_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/926/926_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/927/927_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/836/836_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 107 DO PROJETO DE LEI N° 18/2012 - QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/837/837_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI PARÂMETROS URBANÍSTICOS DO ANEXO II DO PROJETO DE LEI N° 18/2012 - QUE INSTITUI O PLANO DIRETOR NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/928/928_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTO À DIRETORA DE CULTURA DO MUNICÍPIO - INÁ DO CARMO, NO SENTIDO DE QUE AS FESTIVIDADES DO NOSSO SÃO JOÃO DE 2012, SEJAM INCLUÍDOS NA PROGRAMAÇÃO SHOWS DE JOAQUINHA GONZAGA (SOBRINHA DO HOMENAGEADO), DOS FLORESTANOS IVAN FERRAZ E AGOSTINHO, JOSILDO SÁ, DOMINGUINHOS, GALEGUINHO DE GRAVATÁ, ENTRE OUTROS ARTISTAS QUE PRESERVAM O AUTÊNTICO FORRÓ.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/929/929_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PREFEITA DE NOSSO MUNICÍPIO, NO SENTIDO DE CONSTRUIR QUATRO ABRIGOS PARA PASSAGEIROS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/930/930_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, BEM COMO AO PRESIDENTE DESTA CASA - EXMO. SR. ROMOALDO GONÇALVES TORRES, PARA QUE FORMALIZEM PARCERIA JUNTO AO INSTITUTO DE APOIO À UNIVERSIDADE DE PERNAMBUCO - IAUPE, QUANTO AOS SERVIÇOS DE DIGITAÇÃO E GERENCIAMENTO ELETRÔNICO DE DOCUMENTOS - GED.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>DINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/931/931_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR A ILUMINAÇÃO PÚBLICA DO ASSENTAMENTO LAJES - (CONHECIDO POPULARMENTE COMO 50).</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/890/890_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, COM A QUAL VENHO ME CONGRATULAR POR ELA TER FEITO A LICITAÇÃO PARA CONSTRUIR O CALÇAMENTO DA AGROVILA 6, ATENDENDO AO DESEJO DAQUELA COMUNIDADE E À MINHA PRETENSÃO HÁ MUITO TEMPO, NA QUALIDADE DE VEREADOR REPRESENTANTE DO POVO FLORESTANO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/891/891_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS À JOVEM VEREADORA ELEITA PARA O QUADRIÊNIO 2013/2016 - ANA BEATRIZ LEAL NUMERIANO DE SÁ.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/892/892_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS AO POLICIAL CIVIL DO ESTADO DE PERNAMBUCO, LUIZ CARLOS MONTEIRO LOBO, PELA SUA BRILHANTE ATUAÇÃO NAS AÇÕES DE CIDADANIA PROVENIENTES DO PROGRAMA CHAPÉU DE PALHA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/893/893_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS AO SANFONEIRO FLORESTANO AGOSTINHO INÁCIO GOMES - "AGOSTINHO DO ACORDEON", COMO PARTE DAS COMEMORAÇÕES DO CENTENÁRIO DE LUIZ GONZAGA, O NOSSO ETERNO "REI DO BAIÃO", BEM COMO PELA SUA CONTRIBUIÇÃO À CULTURA NORDESTINA, ESPECIALMENTE AO FORRÓ PÉ DE SERRA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/894/894_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE APLAUSOS A PARATY ATACADO E DISTRIBUIDORA LTDA. - NA PESSOA DO SEU PRESIDENTE HERALDO MENEZES DE SÁ, POR TER SIDO ELEITA EM 2012, PELA ABAD/NIELSEN, MAIS UMA VEZ, COMO "O ATACADISTA DISTRIBUIDOR DESTAQUE DE PERNAMBUCO".</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/857/857_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL A SECRETARIA DO GOVERNO E A SECRETARIA DE POLÍTICAS DA MULHER QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/858/858_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA-PE, MEDINDO 22.506M², PARA O SERVIÇO SOCIAL DO COMÉRCIO - SESC COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/859/859_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/860/860_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/861/861_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/862/862_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/863/863_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/864/864_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/865/865_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/866/866_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/867/867_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/868/868_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/869/869_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/870/870_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VERBA INDENIZATÓRIA DOS PARLAMENTARES DA CÂMARA DE VEREADOR DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/871/871_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A DESAFETAR E INCORPORAR ÁREA DO MUNICÍPIO; AUTORIZA A ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/872/872_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/873/873_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/874/874_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE FLORESTA - PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/875/875_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/876/876_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/877/877_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/878/878_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O ENCONTRO DOS JIPEIROS NO CALENDÁRIO OFICIAL DAS FESTAS TRADICIONAIS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/879/879_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/880/880_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/881/881_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/882/882_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2012/883/pl-30-2012.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2012/883/pl-30-2012.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/884/884_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/885/885_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/886/886_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/887/887_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/888/888_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/889/889_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/838/838_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/839/839_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/840/840_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/841/841_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/842/842_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/843/843_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/844/844_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/845/845_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/847/847_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/848/848_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/849/849_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/850/850_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/851/851_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/852/852_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/853/853_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/854/854_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/932/932_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTO AO SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS - MURILO ALEXANDRE DE ALMEIDA, PARA QUE VIABILIZEM MUDANÇAS NA FORMA COM QUE ESTÃO SENDO CONDUZIDOS OS ANIMAIS, PARA APREENSÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/933/933_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM VOTO DE PESAR À FAMÍLIA DO SR. PEDRO NERMINO DA SILVA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 15 DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/934/934_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO APELO A ILMA. SRA. FLÁVIA MAGALHÃES NOVAES FERRAZ, M.D. SECRETÁRIA DE EDUCAÇÃO DO NOSSO MUNICÍPIO, NO SENTIDO DE NOS INFORMAR ACERCA DE TODOS OS CONTRATOS FIRMADOS PELA REFERIDA SECRETARIA NO ANO CORRENTE.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/935/935_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA SOLICITADO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, MAPA DE LICITAÇÕES DESTE MUNICÍPIO, COMPREENDENDO O 2° SEMESTRE DE 2011 ATÉ O MÊS ATUAL, BEM COMO CÓPIA DE FOLHA DE PAGAMENTO - FEVEREIRO/2012.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/936/936_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM VOTO DE PESAR À FAMÍLIA DO SR. JOSÉ TORRES DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 16 DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/937/937_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM APELO AO PRESIDENTE DESTA CASA, ROMUALDO GONÇALVES TORRES, NO SENTIDO DE CONCEDER CÓPIAS DAS FOLHAS DE PAGAMENTO FEVEREIRO E MARÇO/2012 DOS SERVIDORES DESTA CASA, DISCRIMINANDO: NOME, CARGO E VENCIMENTOS, ESPECIFICANDO PERCENTUAL DE GRATIFICAÇÃO DE CADA SERVIDOR.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/938/938_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS, SEJA FORMULADO UM APELO AO PRESIDENTE DESTA CASA, ROMOALDO GONÇALVES TORRES, PARA QUE SOLICITE COM A MAIOR BREVIDADE POSSÍVEL, Á PREFEITA DO NOSSO MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, O ENVIO DO PROJETO DE LEI DO PLANO DIRETOR, O QUAL FOI DEVOLVIDO POR ESTE PODER NO INÍCIO DA ATUAL ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/939/939_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DISPONIBILIZAR UMA UNIDADE MÓVEL COM TÉCNICOS DE ENFERMAGEM PARA ACOMPANHAMENTO DOS TORNEIOS DE FUTEBOL EXISTENTES NA ZONA RURAL E NA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/940/940_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER UMA AMPLA REFORMA OU CONSTRUIR UM NECROTÉRIO NO HOSPITAL DE FLORESTA.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/941/941_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO PRESIDENTE DA MESA DIRETORA DESTA CASA, NO SENTIDO DE REALIZAR AUDIÊNCIA PÚBLICA PARA DISCUSSÃO DO ANDAMENTO DAS OBRAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/942/942_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO PRESIDENTE DA MESA DIRETORA DESTA CASA, NO SENTIDO DE REALIZAR AUDIÊNCIA PÚBLICA NO DIA 20 DE ABRIL, ÀS 10H CUJO TEMA SERÁ DOAÇÃO PELO MUNICÍPIO DE FLORESTA, DA PROPRIEDADE RURAL - SANTA TEREZINHA - AO IF - SERTÃO - FLORESTA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/943/943_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. VICE-PRESIDENTE DO TCE/PE - CONSELHEIRO VALDECIR FERNANDES PASCOAL, NO SENTIDO DE DAR MAIOR AGILIDADE NO JULGAMENTO DAS CONTAS DO MUNICÍPIO DE FLORESTA - EXERCÍCIO 2009.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/944/944_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR O CALÇAMENTO DA TRAVESSA MANOEL DOMINGOS NOVAES, NO BAIRRO CAETANO II, LOCALIZADA NOS FUNDOS DO INSTITUTO FEDERAL, ONDE RESIDE O ENCANADOR CONHECIDO COMO SR. "DUDA".</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/945/945_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA APRESENTANDO EM REGIME DE URGÊNCIA PROJETO DE LEI N° 09/2012, CONFORME O QUE DISPÕE OS ARTIGOS 84 E 85 DO REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/946/946_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, CÓPIA DA PRESTAÇÃO DE CONTAS DESTE MUNICÍPIO - EXERCÍCIO 2011 - AQUAL FOI ENVIADA AO TRIBUNAL DE CONTAS NO DIA 30 DE MARÇO DO CORRENTE ANO, JUNTAMENTE COM A PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/947/947_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, PARA QUE A PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, AGILIZE O ENVIO DE PROJETO DE LEI, DOANDO TERRENO COM NOVA LOCALIZAÇÃO PARA A CONSTRUÇÃO DO CENTRO ESPORTIVO, ATRAVÉS DO SESC.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/948/948_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO EXMO. SR. PRESIDENTE DESTA CASA, ROMOALDO GONÇALVES TORRES, PARA QUE SEJA RETIRADO DA PAUTA DA SESSÃO ANTERIOR, O PROJETO DE LEI N° 11/2012 - QUE REVOGA A LEI N° 468/2012.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/949/949_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO EXMO. SR. DEPUTADO FEDERAL - FERNANDO BEZERRA DE SOUZA COELHO FILHO, JUNTO AO MINISTRO DA INTEGRAÇÃO NACIONAL - EXMO. SR. FERNANDO BEZERRA COELHO, O SEGUINTE:</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/950/950_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO GOVERNO FEDERAL, ATRAVÉS EXMO SR. MINISTRO DA INTEGRAÇÃO NACIONAL - FERNANDO BEZERRA COELHO, PARA QUE SEJA AMPLIADO O NÚMERO DE CARROS PIPAS PARA O ABASTECIMENTO HUMANO E ANIMAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/951/951_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO GOVERNO DO ESTADO DE PERNAMBUCO, ATRAVÉS DO EXMO SR. SECRETÁRIO DE AGRICULTURA DE PERNAMBUCO - RANILSON RAMOS, PARA QUE SEJA AMPLIADO O NÚMERO DE CARROS PIPAS PARA O ABASTECIMENTO HUMANO E ANIMAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/952/952_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO GOVERNO DO ESTADO DE PERNAMBUCO, ATRAVÉS DO EXMO. SR. SECRETÁRIO DE RECURSOS HÍDRICOS DE PERNAMBUCO - ALMIR CIRILO, A PERFURAÇÃO DE POÇOS ARTESIANOS NA ZONA RURAL DE NOSSO MUNICÍPIO, COM A URGÊNCIA QUE O CASO REQUER, PARA QUE MINIMIZE AS CONSEQUÊNCIAS DA SECA NAS ÁREAS MAIS ATINGIDAS.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/953/953_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO GOVERNO DO ESTADO DE PERNAMBUCO, ATRAVÉS DO EXMO. SR. PRESIDENTE DO IPA - JÚLIO ZOÉ DE BRITO, A PERFURAÇÃO DE POÇOS ARTESIANOS NA ZONA RURAL DE NOSSO MUNICÍPIO, COM A URGÊNCIA QUE O CASO REQUER, PARA QUE MINIMIZE AS CONSEQUÊNCIAS DA SECA NAS ÁREAS MAIS ATINGIDAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/954/954_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO A EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE, JUNTO ÀS AUTORIDADES COMPETENTES, SOLICITE A AMPLIAÇÃO DO NÚMERO DE CARROS PIPAS PARA O ABASTECIMENTO HUMANO E ANIMAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/955/955_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO EXMO. SR. SECRETÁRIO DE DEFESA SOCIAL DO ESTADO DE PERNAMBUCO - WILSON DAMÁZIO, PARA QUE, JUNTO AO GOVERNADOR DE PERNAMBUCO, ENVIDEM ESFORÇOS NO SENTIDO DE TRANSFORMAR O PELOTÃO DE POLÍCIA MILITAR DE FLORESTA EM BATALHÃO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/961/961_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, COM FUNDAMENTO NOS PRECEITOS CONSTITUCIONAL E REGIMENTAIS, VEM A PRESENÇA DE VOSSA EXCELÊNCIA, REQUERER SE DIGNE FORNECER COM MÁXIMO DE URGÊNCIA TODAS PRESTAÇÕES DE CONTA, OS EXTRATOS BANCÁRIOS DE 01 DE JANEIRO DE 2011 ATÉ A PRESENTE DATA...</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/962/962_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SENHORA MARIA JOSÉ MONTEIRO DE SOUZA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 30.04.2012, NESTA CIDADE.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/963/963_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE INSTALAR UMA CRECHE NO BAIRRO CAETANO II.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/964/964_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR ABRIGOS EM TODOS OS PONTOS DE MOTO-TÁXI.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/965/965_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REALIZAR OBRA DE CALÇAMENTO NAS RUAS DO BAIRRO CAETANO II.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA RETIRADO DA PAUTA O PROJETO DE LEI N° 18/2012 QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO E DAR OUTRAS PROVIDÊNCIAS, PARA SER INSERIDO NOS ANEXOS A ESTRADA PE-425, DE ACORDO COM O QUE DETERMINA A LEI N° 478/2012 E ALTERA O PLANEJAMENTO DOS LOTES CONFORME REQUEREMOS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO JOVEM THIAGO SOBREIRA SÁ, PELO SEU FALECIMENTO OCORRIDO NO DIA 06.05.2012, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DECRETAR FERIADO MUNICIPAL NO DIA 21 DE JUNHO PRÓXIMO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. WILSON DAMÁZIO - SECRETÁRIO DE DEFESA SOCIAL DO ESTADO DE PERNAMBUCO, NO SENTIDO DE VIABILIZAR COM A MÁXIMA URGÊNCIA, A CONSTRUÇÃO DA CADEIA PÚBLICA DE FLORESTA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CRIAR A SECRETARIA DA FAMÍLIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE NOS PRESTE ESCLARECIMENTO QUANTO AOS ATRASOS NOS PAGAMENTOS DE SALÁRIOS DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE FLORESTA, BEM COMO OS ATRASOS NOS PAGAMENTOS AOS FORNECEDORES DE ÁGUA ATRAVÉS DE CARROS PIPAS E ATRASO NO PAGAMENTO À EMPRESA FORNECEDORA DE OXIGÊNIO PARA O HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE NOS SEJA ENVIADO MAPA DE LICITAÇÕES DESTE MUNICÍPIO - EXERCÍCIO 2012, A PARTIR DE JANEIRO, ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR SOBRE OS VALORES PAGOS AOS ARTISTAS MUSICAIS QUE SE APRESENTARAM NO DIA 20/06/2012, OCASIÃO DA COMEMORAÇÃO DO ANIVERSÁRIO DA NOSSA CIDADE: GUSTTAVO LIMA E RANIERE E BANDA...</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE ADEMAR TELES ALVES DE CARVALHO - CANTOR VAVÁ MACHADO, FALECIDO NO DIA 06 DO CORRENTE MÊS, NA CIDADE DE OLHO D'ÁGUA DAS FLORES - AL.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA PEDRO ANTÔNIO BARBOSA, CONHECIDO POPULARMENTE COMO "PEDRÃO", PELO SEU FALECIMENTO, OCORRIDO NO DIA 25.06.2012.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. CARLOS ANTÔNIO VALGUEIRO DE CARVALHO, PELO SEU FALECIMENTO OCORRIDO 08 DE SETEMBRO DE 2012 NA CIDADE DE ARCOVERDE-PE.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. SALVADOR DE SÁ ROSA - DOZINHO, PELO SEU FALECIMENTO OCORRIDO NO DIA 04/07/2012, NESTA CIDADE.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. URSINA ALVES DOS SANTOS, PELO SEU FALECIMENTO OCORRIDO NO DIA 09.07.2012, NA CIDADE DE ITACURUBA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. MOISÉS NETO DO NASCIMENTO, PELO SEU FALECIMENTO OCORRIDO NO DIA 25.08.2012, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. NELSON FERRAZ, PELO SEU FALECIMENTO OCORRIDO NO DIA 10.07.2012, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM TOMADAS MEDIDAS URGENTES PARA DEFINIR A FAIXA DE 40 METROS DE LARGURA DESTINADA À PASSAGEM DA RODOVIA - PE 425, QUE LIGA FLORESTA A CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/982/982_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AOS EXMOS. SRS. SENADORES, DEPUTADOS FEDERAIS E ESTADUAIS, REPRESENTANTES DO NOSSO ESTADO DE PERNAMBUCO RELACIONADOS NA JUSTIFICATIVA DESTE REQUERIMENTO, PARA QUE ENVIDEM ESFORÇOS NO SENTIDO DE SOLICITAR AO GOVERNADOR DO ESTADO DE PERNAMBUCO - EXMO SR. EDUARDO CAMPOS, A ORDEM DE SERVIÇO PARA A RECUPERAÇÃO DA RODOVIA PE-360, QUE LIGA FLORESTA A IBIMIRIM, BEM COMO O DESVIO DA RODOVIA QUE LIGA FLORESTA A CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/983/983_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SENHOR REGIVALDO XAVIER SILVA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 18 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/984/984_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DAS IDOSAS - SENHORA IZABEL MARIA LEITE DE SÁ E ADALVA MARIA LEITE, PELO FALECIMENTO DE AMBAS, OCORRIDO, RESPECTIVAMENTE, NOS DIAS 15.10.2012 E 19.10.2012.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/985/985_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO EX-VEREADOR EVALDO CRUZ DE SOUZA, PELO SEU FALECIMENTO OCORRIDO NO DIA 30.11.2012, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/986/986_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMO SR. RAMON RODRIGUES - DIRETOR GERAL DO DNOCS, NO SENTIDO DE ENVIDAR ESFORÇOS QUANTO À DESOBSTRUÇÃO DA BARRAGEM DO JUÁ.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/987/987_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DOS IRMÃOS LUIZ CARLOS DE SÁ SOUZA E LEÔNIDAS DE SÁ SOUZA, PELO FALECIMENTO NO DIA 08.12.2012.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/988/988_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO ILUSTRE FLORESTANO, O CORONEL APOSENTADO DA POLÍCIA MILITAR DE PERNAMBUCO - JESUS JARDIM DE SÁ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 09 DE DEZEMBRO, NA CIDADE DE RECIFE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1750,68 +1750,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2012/883/pl-30-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/988/988_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2012/883/pl-30-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2012/988/988_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>