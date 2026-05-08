--- v0 (2025-12-07)
+++ v1 (2026-05-08)
@@ -54,3143 +54,3143 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
     <t>Gilberto Quirino de Sá - Biênio 2013-2014</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE INVESTIMENTOS EM INFRAESTRUTURA URBANA, EDUCAÇÃO, SAÚDE, MEIO AMBIENTE, SUSTENTABILIDADE SOCIAL, SEGURANÇA E DESENVOLVIMENTO SOCIAL - FUNDO MUNICIPAL.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A DESAFETAR E INCORPORAR ÁREA DO MUNICÍPIO; AUTORIZA A ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE PERNAMBUCO, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MUNICIPALISTA DE PERNAMBUCO (AMUPE), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS, VOLTADAS PARA APLICAÇÃO, CONTROLE E FISCALIZAÇÃO DOS RECURSOS ORIUNDOS DA COMPENSAÇÃO FINANCEIRA PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA FINS DE GERAÇÃO DE ENERGIA ELÉTRICA DE QUE TRATA O PARÁGRAFO 1° DO ARTIGO 20 DA CONSTITUIÇÃO DA REPÚBLICA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 3.600 M², PARA SERES COM A FINALIDADE DE CONSTRUÇÃO DE CADEIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/609/609_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO DOS MUNICÍPIOS DO SERTÃO DE ITAPARICA E MOXOTÓ - COMSIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PAGAMENTO DE PESSOAL E TRANSPORTES DAS EMPRESAS TERCEIRIZADAS QUE PRESTAM SERVIÇOS NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVOS ADICIONAIS DE SEGURANÇA PELAS INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO MUNICÍPIO DE FLORESTA, O DIA RESERVADO AO SHOW GOSPEL.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS ESPECIAIS, PARA FUNCIONAMENTO DE BARES E SIMILARES.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 385 DE 23 DE JULHO DE 2009 QUE "DISPÕE SOBRE A FISCALIZAÇÃO NO MUNICÍPIO PELO SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO NOS TERMOS DO ART. 31 DA CONSTITUIÇÃO BRASILEIRA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO EM REGIME DE PLANTÃO AOS SERVIDORES LOTADOS NO HOSPITAL MUNICIPAL ÁLVARO FERRAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/619/619_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 386, DE 24 DE JULHO DE 2009, QUE "DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE CONTROLE INTERNO - SCI DO PODER LEGISLATIVO DO MUNICÍPIO DE FLORESTA-PE".</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA ACESSUAS TRABALHO E ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA REGRA DE TRANSIÇÃO PARA OS PROFESSORES ENQUADRADOS SOB A ÉGIDE DO PLANO DE CARGOS E CARREIRAS NA LEI 151/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI O ART. 2° DO PROJETO DE LEI Nº 11/2013.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI OS ARTIGOS 29 E 30 DO PROJETO DE LEI N° 18/2013.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO IMPLANTAR UM CALENDÁRIO DE PAGAMENTO PARA OS SERVIDORES, A EXEMPLO DE QUE OCORRE COM O GOVERNO DO ESTADO E INÚMEROS MUNICÍPIOS DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, NO SENTIDO DE SOLICITAR À GERÊNCIA REGIONAL DA CELPE, EM SERRA TALHADA, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA A VAPOR DE MERCÚRIO EM TODOS OS ASSENTAMENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, NO SENTIDO DE ADQUIRIR A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA NO ASSENTAMENTO CACIMBA NOVA, DISTRITO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, NO SENTIDO DE SER IMPLANTADO UM SISTEMA DE SINALIZAÇÃO DAS ESTRADAS RURAIS, INDICANDO AS LOCALIDADES E DISTÂNCIA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, NO SENTIDO DE ADQUIRIR E INSTALAR TELEVISÕES PÚBLICAS EM TODOS OS ASSENTAMENTOS E VILAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A SUA SENHORIA O SENHOR EDUARDO HENRIQUE ACCIOLY CAMPOS M. D. GOVERNADOR DO ESTADO DE PERNAMBUCO, NO SENTIDO DE AUTORIZAR O SR. RANILSON BRANDÃO RAMOS M.D. SECRETÁRIO DE AGRICULTURA E REFORMA AGRÁRIA DO ESTADO DE PERNAMBUCO A LIBERAR RECURSOS PARA ADQUIRIR OS EQUIPAMENTOS NECESSÁRIOS AO FUNCIONAMENTO DO PACKING HOUSE (CASA DE EMBALAGEM DE MELÃO) DE FLORESTA.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE DETERMINAR, EM CARÁTER DE URGÊNCIA, A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA URBANA, CALÇAMENTO E MELHORA DA ILUMINAÇÃO PÚBLICA DA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO, CORRESPONDENTE A ÁREA CONHECIDA COMO "RUA DO CANAL DA SERRALHARIA", QUE SE ESTENDE DESDE OS FUNDOS DO MAXIMUS SUPERMERCADO ATÉ A PADARIA DE ZÉ DE IZABEL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DAR CUMPRIMENTO AO DECRETO N° 14, DE 03.08.1989 QUE REGULAMENTA A APREENSÃO DE ANIMAIS CRIADOS À SOLTA NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À CHEFE DO EXECUTIVO MUNICIPAL, EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR UM PROJETO DE LEI OBJETIVANDO A IMPLANTAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, NO SENTIDO DE AUTORIZAR A RECUPERAÇÃO DO CALÇAMENTO DA VILA DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM A ILMA. SRA. SECRETÁRIA DE EDUCAÇÃO, CULTURA E ESPORTES DO MUNICÍPIO E A ILMA. SRA. SECRETÁRIA DE DESENVOLVIMENTO SOCIAL E TRABALHO - JANAÍNA CORREIA SOUZA, NO SENTIDO DE CRIAR A CASA DE APOIO AO ESTUDANTE UNIVERSITÁRIO DE FLORESTA, NOS MUNICÍPIOS DO RECIFE, SERRA TALHADA, BELÉM DO SÃO FRANCISCO E PETROLINA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À EXCELENTÍSSIMA SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E O SECRETÁRIO DE OBRAS DO MUNICÍPIO, SOLICITAÇÃO DE RETIRADA DO LIXO E LIMPEZA DOS MATOS AOS ARREDORES DE DISTRITO DO NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, BIA NUMERIANO, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA AO EXM. SR. GOVERNADOR DO ESTADO DE PE E SECRETÁRIO DE TRANSPORTE DO ESTADO DE PE, NO SENTIDO DE PROVIDENCIAR A INCLUSÃO DA ESTRADA DO DISTRITO DO AIRI, NO PROJETO DE RECONSTRUÇÃO DA PE 360, QUE LIGA OS MUNICÍPIOS DE IBIMIRIM Á FLORESTA, QUE FICA APROXIMADAMENTE DO MEIO DA ESTRADA.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À EXCELENTÍSSIMA SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E O SECRETÁRIO DE OBRAS DO MUNICÍPIO, SOLICITAÇÃO DE RETIRADA DO LIXO E LIMPEZA DOS MATOS AOS ARREDORES DO DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SAÚDE DE PERNAMBUCO, ANTÔNIO CARLOS FIGUEIRA E AO EXCELENTÍSSIMO SENHOR GERENTE DA XI GERES - SERRA TALHADA, CLÓVIS CARVALHO, NO SENTIDO DE VIABILIZAR CONVÊNIO ATRAVÉS DO ESTADO, ENTRE A CLÍNICA SANTA IZABEL DE FLORESTA (PE) E O SISTEMA ÚNICO DE SAÚDE, A FIM DE QUE POSSA CONTINUAR ATENDENDO PELO SUS À POPULAÇÃO CARENTE DO MUNICÍPIO DE FLORESTA E DE MUNICÍPIOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA APELO À EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REALIZAR ESTUDOS PARA A POSSIBILIDADE DE IMPLANTAÇÃO DE SEMÁFORO NO CRUZAMENTO DA AVENIDA MANOEL ALVES DE CARVALHO COM A RUA MAJOR JOSÉ RODRIGUES DE MORAES (SUPERMERCADO COMPARE) E BAIRRO CARAIBEIRAS, COM A FINALIDADE DE AUMENTAR A SEGURANÇA NO TRÂNSITO.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE, JUNTO AO GOVERNO DO ESTADO DE PERNAMBUCO, VIABILIZAR A CESSÃO DE ÁREA QUE HOJE SE ENCONTRA SEM UTILIZAÇÃO, PERTENCENTE À ESCOLA DEP. AFONSO FERRAZ, PARA QUE SEJA CONSTRUÍDA PRAÇA DE ALIMENTAÇÃO PELO PODER PÚBLICO LOCAL.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE, JUNTO AOS ÓRGÃOS COMPETENTES, VIABILIZEM A INSTALAÇÃO DE PLACAS SINALIZADORAS DE TRÂNSITO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/641/641_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE O MUNICÍPIO DE FLORESTA SEJA INTEGRADO AO SISTEMA NACIONAL DE TRÂNSITO (SNT), POR MEIO DA CELEBRAÇÃO DO TERMO DE COMPROMISSO PARA INTEGRAÇÃO AO SISTEMA NACIONAL DE TRÂNSITO - SNT, ENTRE O ESTADO DE PERNAMBUCO/SECRETARIA DAS CIDADES, COM A ANUÊNCIA DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE PERNAMBUCO - DETRAN/PE E O MUNICÍPIO DE FLORESTA (PE).</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PISTA DE SKATE, QUE ATENDA AOS JOVENS A PRÁTICA DESSE ESPORTE EM ESPAÇO ADEQUADO E SEGURO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/643/643_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE QUE SEJAM EXECUTADOS, EM CARÁTER DE URGÊNCIA, SERVIDOS PARA A INSTALAÇÃO DO SANEAMENTO BÁSICO E CALÇAMENTO DAS RUAS A SEGUIR RELACIONADAS:</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE REALIZAR SERVIÇOS DE SINALIZAÇÃO, COM COLOCAÇÃO DE PLACAS EDUCATIVAS, DE REGULAMENTAÇÃO, DE SERVIÇOS AUXILIARES, INDICATIVAS DE ÓRGÃOS PÚBLICOS, COMO FÓRUM, DELEGACIA, PREFEITURA, CÂMARA MUNICIPAL, ESCOLAS, HOSPITAL, CENTRO DE SAÚDE ENTRE OUTROS ÓRGÃOS, ALÉM DE QUE SEJAM SINALIZADAS AS "LOMBADAS" E PINTADAS FAIXAS DE PEDESTRES NAS VIAS PÚBLICAS DE MAIORES CIRCULAÇÕES, VISANDO CONSCIENTIZAR E EDUCAR PEDESTRES E CONDUTORES DE VEÍCULOS, GARANTINDO-LHES MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVINDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO UM APELO AO EXMO. SR. SECRETÁRIO DE AGRICULTURA DO ESTADO DE PERNAMBUCO - RANILSON RAMOS, NO SENTIDO DE SOLICITAR A INSTALAÇÃO DOS POÇOS ARTESIANOS NO ASSENTAMENTO PIPOCA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>DINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/646/646_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA ESCOLA NA VILA DOS PESCADORES, LOCALIZADA NA PLATAFORMA - MARGEM DO LAGO DE ITAPARICA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE, EM CARÁTER DE URGÊNCIA, A COMUNIDADE DA VILA DOS PESCADORES, LOCALIZADA NAS PROXIMIDADES DA PLATAFORMA DE CAPTAÇÃO D'ÁGUA DA ADUTORA DE FLORESTA, NA BORDA DO LAGO, SEJA ATENDIDA COM OS SEGUINTES SERVIÇOS NA ÁREA DE:</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE VIABILIZE A CONCLUSÃO DO CALÇAMENTO E A MELHORIA NA ILUMINAÇÃO DAS SEGUINTES VIAS PÚBLICAS: AV. ANTÔNIO DE SOUZA JOTA E RUA GERCINO MARQUES DE SÁ.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>BIA NUMERIANO, CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E À SECRETÁRIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, SRA. ANALICE NOVAES DE MENEZES, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES: PAUS PRETOS, VENEZA, VÁRZEA ALEGRE, VENTURA, MARI, LAJE, TIGRE E ASSENTAMENTO CAMPO GRANDE.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E A SECRETÁRIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, SRA. ANALICE NOVAES DE MENEZES, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES: URUBU, ASSENTAMENTO 50 E BOA VISTA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, OBJETIVANDO IMPLANTAR SISTEMA DE AR CONDICIONADO EM TODAS AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, OBJETIVANDO ARBORIZAR A CIDADE COM TAMARINDOS, MARCO MUITO FORTE DO ESPÍRITO CRIATIVO DO SENHOR JOÃO GOMES BARBOSA E OUTROS ABNEGADOS, LOGO APÓS A EMANCIPAÇÃO DE FLORESTA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, OBJETIVANDO IMPLANTAR UM PROGRAMA DE PINTURA DAS LOMBADAS DA CIDADE COM SINALIZAÇÃO VERTICAL E HORIZONTAL E PADRONIZAÇÃO DA SUA EXTENSÃO E ALTURA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/654/654_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXM. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E À SECRETÁRIA DE EDUCAÇÃO E ESPORTE DO MUNICÍPIO EM EXERCÍCIO, NO SENTIDO DE PROVIDENCIAR CONSTRUÇÃO OU REFORMA DE QUADRA POLIESPORTIVA NO DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO IMPLANTAR UM PROGRAMA DE DISTRIBUIÇÃO DE ÁRVORES FRUTÍFERAS AOS HABITANTES DE FLORESTA, ESPECIALMENTE DA CIDADE.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO FIRMAR CONVÊNIO COM A CELPE NO SENTIDO DE COLOCAR LUMINÁRIAS PÚBLICAS DA ERMIDA AO TREVO DA ENTRADA DA CIDADE, ÀS MARGENS DA RODOVIA QUE ULTRAPASSA O RIO PAJEÚ.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA REALIZADO, EM CARÁTER DE URGÊNCIA, CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS EFETIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E À SECRETÁRIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, SRA. ANALICE NOVAES DE MENEZES, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES: SERROTE DO CAPIM, FEIJÃO, SALGUEIRO, POÇO DO SAL, JUAZEIRO, POÇO DA PEDRA, POÇO FRIO, LAGOA, TABULEIRO E POÇO VERDE.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E À SECRETÁRIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, SRA. ANALICE NOVAES DE MENEZES, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES: CARAÍBA, CABEÇA DO TOURO, CAATINGA DE PORCO, ESPÍRITO SANTO, SERROTE DO BOI, QUEIMADA, SERRA GRANDE, SACO, CALDEIRÃO, CATENDE E RIACHO GRANDE.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A CONSTRUÇÃO DE UMA CRECHE NA MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO ADQUIRIR UM APARELHO DE RAIO X PARA O HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER AQUISIÇÃO DE MOTOR-BOMBA PARA ATENDER ÀS NECESSIDADES DE ABASTECIMENTO DE ÁGUA DA COMUNIDADE DE SERRA NEGRA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR UMA SOLUÇÃO PARA O COMPLEMENTO DA ALTURA DO MURO DO CAE - SENTRO DE ATIVIDADE ECONÔMICA, PARA QUE OS FEIRANTES TRABALHEM PROTEGIDOS DA CHUVA E DO SOL FORTE, BEM COMO INSTALAR MAIS UMA PORTA DE ACESSO AO PRÉDIO NO OUTRO LADO DA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>BIA NUMERIANO, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - RAUL GOIANA NOVAES MENEZES, NO SENTIDO DE VIABILIZAR A REEDIÇÃO DOS LIVROS "FLORESTA DO NAVIO - CAPÍTULO DA HISTÓRIA SERTANEJA", DE 1992, E "HISTÓRIA MUNICIPAL DE FLORESTA - OS VALES, O POVO, A EVOLUÇÃO SOCIOCULTURAL E ECONÔMICA", DE 1999, AMBOS DE AUTORIA DO PESQUISADOR E HISTORIADOR FLORESTANO CARLOS FERRAZ, JÁ FALECIDO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMO. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, RAUL GOIANA NOVAES MENEZES, NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UMA ESCOLA, UMA CRECHE E UM MÓDULO ESPORTIVO NO BAIRRO SANTA ROSA, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A INSTALAÇÃO DE UMA CASA DE ESTUDANTE NO RECIFE.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A INSTALAÇÃO DE PARQUE INFANTIL EM TODOS OS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHANDO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE DEFESA SOCIAL, WILSON SALLES DAMÁZIO, PARA QUE SEJA IMPLANTADO UM SISTEMA DE CÂMERA DE SEGURANÇA, EM PONTOS ESTRATÉGICOS DA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE TRANSPORTES, ISALTINO JOSÉ DO NASCIMENTO FILHO, E AO EXMO. SR. PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE PERNAMBUCO - DER/PE, JOSÉ CAVALCANTE CARLOS JÚNIOR, NO SENTIDO DE VIABILIZAR, COM MAIOR BREVIDADE POSSÍVEL, A TERRAPLANAGEM DE ESTRADA DE ACESSO AO CURTUME ERNESTO, TRECHO COM APENAS 1,7 KM, A PARTIR DA PE-390, EM FLORESTA-PE.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SAÚDE DE PERNAMBUCO, ANTONIO CARLOS FIGUEIRA E AO EXCELENTÍSSIMO SENHOR GERENTE DA XI GERES - SERRA TALHADA, CLÓVIS CARVALHO, NO SENTIDO DE VIABILIZAR QUE FLORESTA SEJA CONTEMPLADA COM UNIDADE DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU).</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, ADELMO PUÇA, NO SENTIDO DE DETERMINAR A EXECUÇÃO DAS OBRAS DE SERVIÇOS DE RECUPERAÇÃO DE CALÇAMENTO DAS SEGUINTES RUAS: JOÃO CASSIANO - QUE FAZ A INTERLIGAÇÃO DA PASSAGEM MOLHADA DO PAJEÚ COM A BR 316, NO BAIRRO DA ERMIDA; RUA CORONEL TEÓFANES TORRES, TRAVESSA CEL. JOSÉ GONÇALVES TORRES, RUA CORONEL FRANCISCO BARROS DO NASCIMENTO E RUA CORONEL MANOEL OLÍMPIO DE MENEZES.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SAÚDE DE PERNAMBUCO, ANTONIO CARLOS FIGUEIRA E AO EXCELENTÍSSIMO SENHOR GERENTE DA XI GERES - SERRA TALHADA, CLÓVIS CARVALHO, NO SENTIDO ENVIDAR ESFORÇOS VISANDO A IMPLANTAÇÃO DE UMA UPAE - UNIDADE PERNAMBUCANA DE ATENDIMENTO ESPECIALIZADO, NA CIDADE DE FLORESTA PARA ATENDER O SERTÃO DO SUBMÉDIO SÃO FRANCISCO, NA MICRORREGIÃO DE ITAPARICA, SEMELHANTE À QUE ESTÁ EM CONSTRUÇÃO NA CIDADE DE AFOGADOS DA INGAZEIRA.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO CONSTRUIR UM POSTO DE SAÚDE NA MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A CONSTRUÇÃO DE QUADRA ESPORTIVA NO ASSENTAMENTO MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA ROSÂNGELA MANIÇOBA, OBJETIVANDO A AQUISIÇÃO DE TRATORES DE ESTEIRA PARA CONSTRUIR, RECUPERAR E AMPLIAR BARRAGENS DE AGRICULTORES E PECUARISTAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/676/676_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE QUE SEJAM EXECUTADOS, EM CARÁTER DE URGÊNCIA, SERVIÇOS PARA A INSTALAÇÃO DO SANEAMENTO BÁSICO E CALÇAMENTO DAS RUAS JOAQUIM NOGUEIRA FERRAZ E MANOEL ANTÔNIO NOVAES, SITUADAS NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E AO EXMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, PROF. JOSÉ EDSON GOMES VILARIM; NO SENTIDO DE VIABILIZAREM A INSTALAÇÃO DE UMA SEMENTEIRA GIGANTE DE MUDAS DE PLANTAS TÍPICAS DO BIOMA CAATINGA.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/678/678_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO ILMO. SR. ANTÔNIO ADELMO NUNES - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTE - RAUL GOIANA NOVAES MENEZES, NO SENTIDO DE PROVIDENCIAR COM A URGÊNCIA QUE O CASO REQUER, REFORMA NA ESCOLA MANOEL JOSÉ LOPES, LOCALIZADA NO ASSENTAMENTO BARRA DA FORQUILHA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E AO EXMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, PROF. JOSÉ EDSON GOMES VILARIM, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES: MARI, QUEBRA UNHA DE FORA, CAIÇARA, CALDEIRÃO E CURRAL VELHO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, FAVINHO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/680/680_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E AO EXMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, PROF. JOSÉ EDSON GOMES VILARIM, NO SENTIDO DE VIABILIZAREM A PERFURAÇÃO E INSTALAÇÃO DE POÇO ARTESIANO NA FAZENDA SERROTE DO CAPIM, DE PROPRIEDADE DO SR. FRANCISCO LEAL NETO (CHICO HORÁCIO), LOCALIZADA NAS PROXIMIDADES DO CANAL DA TRANSPOSIÇÃO - NA ÁREA DA AGROVILA 06 - FLORESTA. </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA DIRIGIDA MENSAGEM À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA, OBJETIVANDO CONSTRUIR E INSTALAR UMA CRECHE NA LOCALIDADE PONTA DA SERRA, DISTRITO DE NAZARÉ DO PICO. </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO SR. JOSÉ ALDO DOS SANTOS - SECRETÁRIO DE AGRICULTURA E REFORMA AGRÁRIA DO ESTADO DE PERNAMBUCO, NO SENTIDO DE VIABILIZAR A ACELERAÇÃO NO PROCESSO DE CADASTRAMENTO PARA OS AGRICULTORES DE NOSSO MUNICÍPIO QUE NÃO CONSEGUIRAM FAZÊ-LO, QUANTO À DISTRIBUIÇÃO DO MILHO SUBSIDIADO PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/683/683_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRAS DE CALÇAMENTO NA RUA ANTÔNIO ABEL, LOCALIZADA NO DISTRITO DO AIRI, LADOS DIREITO E ESQUERDO DA ENTRADA DA VILA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRAS DE CALÇAMENTO - 38 METROS - NA RUA PEDRO FEITOSA, LOCALIZADA NO DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/685/685_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ENVIAR A ESTA CASA PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE BOLSAS DE ESTUDOS PELO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A CRIAÇÃO DE UMA ESCOLA DE MÚSICA EM FLORESTA, VISANDO O DESPERTAR E A FORMAÇÃO DE JOVENS E ADULTOS QUE DESEJAM UMA OPORTUNIDADE DE EXERCITAR A SUA VOCAÇÃO, ESPECIALMENTE TOCANDO VIOLÃO E ACORDEOM.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A INSTALAÇÃO DE ABRIGOS DE PASSAGEIROS PRÓXIMO AO POSTO SEIS IRMÃOS E NO ACESSO À BR-316 NA SAÍDA PARA PETROLÂNDIA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/688/688_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO A LIMPEZA E URBANIZAÇÃO DA MARGEM DIREITA DO RIO PAJEÚ, EM TODA A EXTENSÃO, DO BOM JESUS OU RUA GETÚLIO MENEZES, ATÉ AS IMEDIAÇÕES DA PRAÇA ANTÔNIO FERRAZ BOIADEIRO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, SEJA DIRIGIDA MENSAGEM À SRA. PREFEITA, ROSÂNGELA MANIÇOBA, OBJETIVANDO O ALARGAMENTO DAS CURVAS DAS ESTRADAS VICINAIS DO MUNICÍPIO, AJUDANDO A DIMINUIR OS ACIDENTES, ESPECIALMENTE ENTRE MOTOS E VEÍCULOS QUE TRAFEGAM NA ÁREA RURAL.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/690/690_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO À CHEFE DO EXECUTIVO MUNICIPAL - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO À REFORMA DOS BANCOS DA PRAÇA DE NAZARÉ DO PICO, OS QUAIS FORAM DANIFICADOS QUANDO DA REALIZAÇÃO DA FESTA DO VAQUEIRO DAQUELE DISTRITO.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE TOMAR AS DEVIDAS PROVIDÊNCIAS QUANTO AO ORDENAMENTO E IDENTIFICAÇÃO DOS IMÓVEIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REPASSAR PARTE DOS RECURSOS DE ICMS ECOLÓGICO AOS PROPRIETÁRIOS DE RPPN &amp;#8211; RESERVA PARTICULAR DO PATRIMÔNIO NATURAL &amp;#8211; DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/693/693_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS CABÍVEIS QUANTO À PODA DAS CARAIBEIRAS LOCALIZADAS NO PARQUE DAS CARAIBEIRAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA IMPLANTADO NO MUNICÍPIO DE FLORESTA O PROGRAMA DE ATENDIMENTO DOMICILIAR DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO EXMº SR. SECRETÁRIO DE ESTADO DE MEIO AMBIENTE E SUSTENTABILIDADE DE PERNAMBUCO, DR. SÉRGIO LUÍS DE CARVALHO XAVIER E A EXMª SRª PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE, EM CARÁTER DE URGÊNCIA, ENVIDEM ESFORÇOS NO SENTIDO DE REALIZAR INTERVENÇÃO PARA RECUPERAÇÃO DAS CARAIBEIRAS DE NOSSA CIDADE, SOBRETUDO AS LOCALIZADAS NO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO DNIT &amp;#8211; DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES, ATRAVÉS DO ILMº SR. DR. ADERSON MACHADO, SUPERVISOR DA UNIDADE DE FLORESTA, NO SENTIDO DE VIABILIZAR ESTUDOS TÉCNICOS NA PONTE LOCALIZADA SOBRE O RIO PAJEÚ, NA BR-316.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO EXMº SR. PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE PERNAMBUCO, DES. JOVALDO NUNES GOMES, NO SENTIDO DE VIABILIZAR A NOMEAÇÃO DE JUIZ DE DIREITO TITULAR PARA ESTA COMARCA.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE TRANSPORTES, ISALTINO JOSÉ DO NASCIMENTO FILHO, E AO EXMO. SR. PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE PERNAMBUCO &amp;#8211; DER/PE, JOSÉ CAVALCANTE CARLOS JÚNIOR, NO SENTIDO DE VIABILIZAR COM A MÁXIMA URGÊNCIA, O CONSERTO DA RODOVIA DE ACESSO AO CENTRO DA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO ILMºSR. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES &amp;#8211; RAUL GOIANA NOVAES MENEZES, NO SENTIDO DE VIABILIZAR A REPOSIÇÃO DO GRAMADO DO ESTÁDIO MUNICIPAL DE FUTEBOL &amp;#8220;JOÃO DEOCLÉCIO&amp;#8221;, BEM COMO O A INSTALAÇÃO DO ALAMBRADO NO REFERIDO ESTÁDIO.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO ILMº SR. PRESIDENTE DA ANATEL -  JOÃO BATISTA DE REZENDE &amp;#8211; NO ENDEREÇO: BLOCO H &amp;#8211; SAUS, QUADRA 6 - ASA SUL, BRASÍLIA - DF, CEP. 70070-916 E AO EXMº SR. SECRETÁRIO DE CIÊNCIA E TECNOLOGIA DO ESTADO DE PERNAMBUCO &amp;#8211; MARCELINO GRANJA DE MENEZES &amp;#8211; ENDEREÇO: R. VITAL DE OLIVEIRA - RECIFE, PE, CEP. 50030-370, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE TELEFONIA MÓVEL, BEM COMO A INCLUSÃO DO ACESSO À INTERNET NOS DISTRITOS DE AIRI E NAZARÉ, E NA AGROVILA 6 &amp;#8211; MANDANTES, ALÉM DE TORNAR MAIS VELOZ O ACESSO À INTERNET DA CIDADE DE FLORESTA, ATRAVÉS DA VELOCIDADE 3G.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO À CELPE, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS CABÍVEIS QUANTO À FALTA DE ENERGIA EM NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA ENVIADO UM VOTO DE APLAUSO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE PERNAMBUCO EDUARDO HENRIQUE ACCIOLY CAMPOS E AO SECRETÁRIO DE EDUCAÇÃO DO ESTADO DE PERNAMBUCO, JOSÉ RICARDO WANDERLEY DANTAS DE OLIVEIRA, PELO PROGRAMA "GANHE O MUNDO"; ASSIM COMO AOS ALUNOS PARTICIPANTES, ESPECIALMENTE, AOS JOVENS ESTUDANTES DO MUNICÍPIO DE FLORESTA (PE) SELECIONADOS A PARTICIPAR DESSE PROGRAMA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE APLAUSO AO ARTISTA FLORESTANO JOSILDO SÁ, POR TER SIDO O MÚSIC-INTÉRPRETE VENCEDOR DO CONCURSO PARA A ESCOLHA DA MÚSICA OFICIAL DO BLOCO GALO DA MADRUGADA, EM RECIFE, PARA O CARNAVAL 2012 COM A MÚSICA "GALO, FREVO E FOLIÃO" E TAMBÉM VENCEDOR DO CONCURSO 2013, COM O TÍTULO "ENCONTRO DE TITÃS".</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, DINHO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO DE CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE APLAUSO AO JOVEM FLÁVIO LARANJEIRA FERRAZ SEGUNDO, PELO LAUREL CONQUISTADO NA UNIVASF - UNIVERSIDADE FEDERAL DO VALE DO SÃO FRANCISCO, CURSO DE ENFERMAGEM, EM PETROLINA-PE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO GRUPO COMPARE PELOS 19 ANOS DE FUNCIONAMENTO NO DIA 14 DO CORRENTE MÊS, PROPORCIONANDO MELHORES DIAS AO NOSSO POVO, ATRAVÉS DO ATENDIMENTO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE APLAUSO AO ILUSTRE SR. JOÃO GUILHERME DE GODOY FERRAZ, PELA SUA NOMEAÇÃO AO ESTRATÉGICO CARGO DE SECRETÁRIO-CHEFE DO GABINETE DE PROJETOS ESPECIAIS DA PREFEITURA DO RECIFE, NA GESTÃO DO ATUAL PREFEITO GERALDO JÚLIO DE MELLO FILHO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE APLAUSO AO JOVEM FLORESTANO LEONARDO FERRAZ XAVIER, PELO BRILHANTE DESEMPENHO ACADÊMICO, ESPECIALMENTE ATRAVÉS DA CONCLUSÃO DE DOUTORADO, NA UNIVERSIDADE FEDERAL DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE APLAUSO AO SR. EDMIR MANOEL DE SOUZA, PELA BRILHANTE REALIZAÇÃO DA 15° PEGA DE BOI NO MATO DA FAZENDA RECANTO DO NAVIO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE REPÚDIO, PELA PROPOSTA DE EMENDA À CONSTITUIÇÃO N° 37/2011, EM TRAMITAÇÃO NO CONGRESSO NACIONAL, QUE PROPÕE ALTERAÇÃO NO SENTIDO DE QUE AS POLÍCIAS CIVIL E FEDERAL TERÃO EXCLUSIVIDADE NAS INVESTIGAÇÕES.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A COMPARE DISTRIBUIDORA, POR MAIS UMA CONQUISTA DO PRÊMIO ABAD COMO MELHOR EMPRESA DO RAMO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO AO GRUPO COMPARE, ATRAVÉS DE GABRIELA MARTINS DE SÁ E EQUIPE, PELA INICIATIVA DO 3° MOVIMENTO CULTURA E COMPARE - PROGRAMAÇÃO SEMANA DE ARTE E CULTURA DE FLORESTA, REALIZADO NO PERÍODO DE 22 A 28 DE JULHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO AO JOVEM MARCUS VINÍCIUS TORRES DIAS, PELA CONCLUSÃO DO CURSO DE MEDICINA NA UNIVERSIDADE FEDERAL DA BAHIA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM VOTO DE APLAUSO AO FLORESTANO, SR. ISMAR ARAÚJO FERRAZ, PELA IMPORTANTE OBRA DE PRESERVAÇÃO ARQUITETÔNICA DA FACHADA DO SEU PRÉDIO COMERCIAL, LOCALIZADO NA RUA DR. TITO ROSA, N° 77.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSOS AOS PROFESSORES FLORESTANOS PELO DIA DO PROFESSOR, COMEMORADO NO DIA 15 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO DE OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM VOTO DE APLAUSOS AO SR. ADRIANO FERRAZ GOMES E AO AGROPECUARISTA SR. ANCILON GOMES FILHO, PELOS SEIS ANOS DE FUNCIONAMENTO DO CURTUME ERNESTO, QUE VEM PROMOVENDO A GERAÇÃO DE EMPREGO, RENDA E FOMENTO À ATIVIDADE RELACIONADA AO COURO DE BODE, TRADICIONAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BIA NUMERIANO, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO SR. MAGNO MARTINS, PELO LANÇAMENTO DO LIVRO "REFÉNS DA SECA".</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, BIA NUMERIANO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM VOTO DE REPÚDIO AO EX-SECRETÁRIO DE DEFESA SOCIAL DO ESTADO DE PERNAMBUCO - WILSON DAMÁZIO, PELAS DECLARAÇÕES EXPRESSAS EM ENTREVISTA AO JORNAL DO COMMERCIO, NESTA QUINTA-FEIRA, 19, ONDE ATINGE DE FORMA DIRETA E GENÉRICA AS MULHERES FLORESTANAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE, EM CARÁTER DE URGÊNCIA, CONFORME ART. 81° DO REGIMENTO INTERNO DESTA CÂMARA, SEJA FORMULADO UM VEEMENTE VOTO DE REPÚDIO, AO SECRETÁRIO DE DEFESA SOCIAL DO ESTADO DE PERNAMBUCO, O SR. WILSON DAMÁZIO, POR DECLARAÇÃO DESRESPEITOSA, INSENSATA, MACHISTA E ARROGANTE CONTRA AS MULHERES FLORESTANAS, EM ENTREVISTA AO JORNAL DO COMMERCIO, N° 353, NO CADERNO CIDADES, PÁGINA 4, DESTA QUINTA-FEIRA, DIA 19.02.2013.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 06/2013, DATADO DE 26 DE FEVEREIRO DE 2013, O QUAL "INSTITUI O FUNDO MUNICIPAL DE INVESTIMENTOS EM INFRAESTRUTURA URBANA, EDUCAÇÃO, SAÚDE, MEIO AMBIENTE, SUSTENTABILIDADE, SEGURANÇA E DESENVOLVIMENTO".</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 09/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 18 DE ABRIL DE 2013, O QUAL "REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 28/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2013, O QUAL "DISPÕE SOBRE A GRATIFICAÇÃO EM REGIME DE PLANTÃO AOS SERVIDORES LOTADOS NO HOSPITAL MUNICIPAL ÁLVARO FERRAZ E OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/541/541_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 30/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE OUTUBRO DE 2013, O QUAL "REGULAMENTA REGRA DE TRANSIÇÃO AOS PROFESSORES ENQUADRADOS SOB A ÉGIDE DO PLANO DE CARGOS E CARREIRAS PREVISTOS NA LEI N° 151/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/533/533_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR A EMENDA ADITIVA N° 01/2013, DATADA DE 08 DE ABRIL DE 2013, QUE "ACRESCENTA PARÁGRAFO ÚNICO, DANDO NOVA REDAÇÃO AO ART. 2° DO PROJETO DE LEI N° 17/2012".</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 17/2012, DO CHEFE DO EXECUTIVO MUNICIPAL, QUE "AUTORIZA O PODER PÚBLICO MUNICIPAL A DESAFETAR E INCORPORAR ÁREA DO MUNICÍPIO; AUTORIZA A ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS", JUNTAMENTE COM A EMENDA ADITIVA  N° 01/2013, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 10/2013, DO CHEFE DO EXECUTIVO MUNICIPAL, QUE "DISPÕE SOBRE DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 3.600 M², PARA A SERES, COM A FINALIDADE DE CONSTRUÇÃO DA CADEIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 24/2013, DO CHEFE DO EXECUTIVO MUNICIPAL, QUE "RATIFICA O PROTOCOLO DE INTENÇÕES DE CONSÓRCIO DOS MUNICÍPIOS DO SERTÃO DE ITAPARICA E MOXOTÓ - COMSIM E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 19/2013, DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 16 DE AGOSTO DE 2013, O QUAL "AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 06/2013, DATADO DE 26 DE FEVEREIRO DE 2013, QUE "INSTITUI O FUNDO MUNICIPAL DE INVESTIMENTOS EM INFRAESTRUTURA URBANA, EDUCAÇÃO, SAÚDE, MEIO AMBIENTE, SUSTENTABILIDADE, SEGURANÇA E DESENVOLVIMENTO".</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/543/543_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR A EMENDA ADITIVA N° 01/2013, DATADO DE 08 DE ABRIL DE 2013, QUE "ACRESCENTA PARÁGRAFO ÚNICO, DANDO NOVA REDAÇÃO AO ART. 2° DO PROJETO DE LEI N° 17/2012".</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 17/2012, DO CHEFE DO EXECUTIVO MUNICIPAL, QUE "AUTORIZA O PODER PÚBLICO MUNICIPAL A DESAFETAR E INCORPORAR ÁREA DO MUNICÍPIO; AUTORIZA A ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS". JUNTAMENTE COM A EMENDA ADITIVA N° 01/2013, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 05/2013, DO CHEFE DO EXECUTIVO MUNICIPAL, QUE "ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE PERNAMBUCO, INSTITUIDO E ADMINISTRADO PELA ASSOCIAÇÃO MUNICIPALISTA DE PERNAMBUCO(AMUPE), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE FLORESTA".</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/546/546_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 07/2013, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 04 DE ABRIL DE 2013, QUE "DISPÕE SOBRE NORMAS, VOLTADAS PARA APLICAÇÃO, CONTROLE E FISCALIZAÇÃO DOS RECURSOS ORIUNDOS DA COMPENSAÇÃO FINANCEIRA PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA FINS DE GERAÇÃO DE ENERGIA ELÉTRICA DE QUE TRATA O PARÁGRAFO 1° DO ART. 20 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 08/2013, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, DATADO DE 15 DE ABRIL DE 2013, QUE "DENOMINA DE "RUA JOÃO DE SÁ FERRAZ", A VIA PÚBLICA QUE TEM INÍCIO AO LADO DO ESTÁDIO MUNICIPAL JOÃO DEOCLÉCIO DE SOUZA - LADO LESTE, MARGEANDO PELO SUL EM DIREÇÃO AO OESTE, PASSANDO ENTRE O TERRENO JÁ DEMARCADO - PERTENCENTE AO DR. OBADIAS NOVAES BELO, SEGUINDO PELA FRENTE DE UMA CRECHE QUE SE ENCONTRA EM CONSTRUÇÃO, EM TODA A EXTENSÃO DA RUA PROJETADA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 10/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 17 DE MAIO DE 2013, O QUAL "DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUAÇÃO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 3600 M², PARA A SERES, COM A FINALIDADE DE CONSTRUÇÃO DA CADEIA PÚBLICA MUNICIPAL".</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃ RECEBEU PARA ANALISAR O PROJETO DE LEI N° 01/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 01 DE FEVEREIRO DE 2013, O QUAL "DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 02/2013, DE AUTORIA DOS VEREADORES MURILO ALEXANDRE DE ALMEIDA, EDSON FERRAZ, ÉZIO FEITOSA, GUILHERME DE SÁ CAVALCANTI NOVAES, JOSÉ GIOVANNI SAMPAIO NOVAES E ROMUALDO GONÇALVES TORRES, DATADO DE 29 DE ABRIL DE 2013, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO MINISTRO DE INTEGRAÇÃO NACIONAL - FERNANDO BEZERRA COELHO".</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 04/2013, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 21 DE FEVEREIRO DE 2013, O QUAL "DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVOS ADICIONAIS DE SEGURANÇA PELAS INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS".</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 02/2013, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, DATADO DE 18 DE FEVEREIRO DE 2013, O QUAL "DISCIPLINA O PAGAMENTO DE PESSOAL E TRANSPORTES DAS EMPRESAS TERCEIRIZADAS QUE PRESTAM SERVIÇOS NO MUNICÍPIO DE FLORESTA".</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 04/2013, DE AUTORIA DOS VEREADORES, DATADO DE 06 DE AGOSTO DE 2013, O QUAL "DENOMINA GABINETE DA CÂMRA DE VEREADORES DE JOÃO ALCIDES DE MENEZES".</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 05/2013, DE AUTORIA DOS VEREADORES, DATADO DE 06 DE AGOSTO DE 2013, O QUAL "DENOMINA GABINETE DA CÂMARA DE VEREADORES DE VEREADOR DANIEL CAVALCANTI NOVAES".</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR A EMENDA SUBSTITUTIVA N° 01/2013 - AO PROJETO DE LEI N° 11/2013, DE AUTORIA DOS VEREADORES, DATADO DE 10 DE JUNHO DE 2013, O QUAL "SUBSTITUI O ART. 2° DO PROJETO DE LEI N° 11/2013".</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 11/2013, DE AUTORIA DOS VEREADORES, DATADO DE 20 DE MAIO DE 2013, O QUAL "ESTABELECE NORMAS ESPECIAIS PARA FUNCIONAMENTO DE BARES E SIMILARES".</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 22/2013, DE AUTORIA DO VEREADOR JOSÉ GIOVANNI SAMPAIO NOVAES, DATADO DE 22 DE AGOSTO DE 2013, O QUAL "CRIA, NO ÂMBITO DO MUNICÍPIO DE FLORESTA, O DIA RESERVADO AO SHOW GOSPEL".</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 28/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2013, O QUAL "DISPÕE SOBRE A GRATIFICAÇÃO EM REGIME DE PLANTÃO AOS SERVIDORES LOTADOS NO HOSPITAL MUNICIPAL ÁLVARO FERRAZ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 27/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2013, O QUAL "ALTERA DISPOSITIVO DA LEI N° 385, DE 23 DE JULHO DE 2009, QUE DISPÕE SOBRE A FISCALIZAÇÃO DO MUNICÍPIO PELO SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO, NOS TERMOS DO ART. 31 DA CONSTITUIÇÃO BRASILEIRA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 31/2013, DE AUTORIA DA MESA DIRETORA, DATADO DE 26 DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 07/2013, DE AUTORIA DE TODOS OS VEREADORES DA CÂMARA MUNICIPAL DE FLORESTA, DATADO DE 04 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE EMENDA À LEI ORGÂNICA N° 01/2013, DE AUTORIA DE TODOS OS VEREADORES DA CÂMARA MUNICIPAL DE FLORESTA, DATADO DE 04 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 30/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 08/2013, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 10 DE DEZEMBRO DE 2013, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO REVM°. SR. PASTOR EDMIR CAVALCANTE DA COSTA".</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 35/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 33/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 11 DE DEZEMBRO DE 2013, O QUAL "AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 36/2013, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 11 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA - ART. 60, §2°, SEÇÃO VII - DOS VEREADORES.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVOS ADICIONAIS DE SEGURANÇA PELAS INSTITUCIONAIS BANCÁRIAS E FINANCEIRAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE PERNAMBUCO, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MUNICIPALISTA DE PERNAMBUCO (AMUPE), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE INVESTIMENTOS EM INFRAESTRUTURA URBANA, EDUCAÇÃO, SAÚDE, MEIO AMBIENTE, SUSTENTABILIDADE, SEGURANÇA E DESENVOLVIMENTO SOCIAL - FUNDO MUNICIPAL.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 DISPÕE SOBRE NORMAS, VOLTADAS PARA APLICAÇÃO, CONTROLE E FISCALIZAÇÃO DOS RECURSOS ORIUNDOS DA COMPENSAÇÃO FINANCEIRA PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA FINS DE GERAÇÃO DE ENERGIA ELÉTRICA DE QUE TRATA O PARÁGRAFO 1º DO ARTIGO 20 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 3.600 M², PARA A SERES COM A FINALIDADE DE CONSTRUÇÃO DE CADEIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, DINHO FERRAZ, ÉZIO FEITOSA, GUILHERME NOVAES, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS ESPECIAIS PARA FUNCIONAMENTO DE BARES E SIMILARES.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E VAGAS NO ÂMBITO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO DOS MUNICÍPIOS DO SERTÃO DE PERNAMBUCO DE ITAPARICA E MOXOTÓ - COMSIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 385 DE 23 DE JULHO DE 2009 QUE "DISPÕE SOBRE A FISCALIZAÇÃO NO MUNICÍPIO PELO SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO NOS TERMOS DO ART. 31 DA CONSTITUIÇÃO BRASILEIRA".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA REGRA DE TRANSIÇÃO PARA OS PROFESSORES ENQUADRADOS SOB A ÉGIDE DO PLANO DE CARGOS E CARREIRAS PREVISTO NA LEI N° 151/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 386, DE 24 DE JULHO DE 2009, QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE CONTROLE INTERNO &amp;#8211; SCI DO PODER LEGISLATIVO DO MUNICÍPIO DE FLORESTA-PE&amp;#8221;.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE MUNICIPALIZA E INSTITUI O VALOR DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA (CIP) DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE UM BUSTO, EM PRAÇA PÚBLICA, DO SAUDOSO EX-PREFEITO CEL. DÁRIO FERRAZ DE SÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA ACESSUAS TRABALHO E ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BETO SOUZA, BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A DISTRIBUIÇÃO DOS GABINETES PARLAMENTARES.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, DINHO FERRAZ, ÉZIO FEITOSA, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA GABINETE DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>GUILHERME NOVAES, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 10, §2°, CAPÍTULO II - DOS VEREADORES - SEÇÃO I - DO EXERCÍCIO DO MANDATO, DO REGIMENTO INTERNO DO CÂMARA MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>DINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM AO SAUDOSO EX-PREFEITO CEL. DÁRIO FERRAZ DE SÁ.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFASTAMENTO DE VEREADOR.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA SOLICITADO AO GOVERNADOR DE ESTADO DE PERNAMBUCO, O EXMO DR. EDUARDO HENRIQUE ACCIOLY CAMPOS, A INSTALAÇÃO DE UMA INDÚSTRIA NO MUNICÍPIO DE FLORESTA VISANDO MINIMIZAR AS CONSEQUÊNCIAS DE UMA REGIÃO CARENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/703/703_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA, AO EXCELENTÍSSIMO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE PERNAMBUCO, DES. JOVALDO NUNES GOMES E EXCELENTÍSSIMO CORREGEDOR DO TRIBUNAL DE JUSTIÇA DE PERNAMBUCO, DES. FREDERICO RICARDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA UM VOTO DE PESAR PELO FALECIMENTO DO SR. JOÃO GOMES MARQUES DE SÁ, CARINHOSAMENTE CONHECIDO POR "JOÃOZINHO PALITO", OCORRIDO NO ÚLTIMO DIA 11 DESTE MÊS DE FEVEREIRO/2013, NESTA CIDADE.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/705/705_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. PEDRO FERREIRA DA SILVA, PELO FALECIMENTO OCORRIDO NO DIA 21.12.2012, NA CIDADE DE SALGUEIRO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/706/706_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADA MOÇÃO DE REPÚDIO A SRA. PREFEITA DO MUNICÍPIO DE FLORESTA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/707/707_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO A EXCELENTÍSSIMA SRA. PREFEITA DO MUNICÍPIO DE FLORESTA, DOCUMENTO INFORMATIVO "ATUALIZADO" SOBRE OS TRÂMITES, ANDAMENTO, INCLUSIVE SOBRE PARCELAMENTO OU PAGAMENTOS, BEM COMO DOCUMENTAÇÃO IMOBILIÁRIA E CARTORIAL, DA DESPROPRIAÇÃO DA PREVISÍVEL FAZENDA ONDE SERÁ IMPLANTADA MAIS UMA UNIDADE PEDAGÓGICA DO IF - CENTRO TECNOLÓGICO DO SERTÃO DE PERNAMBUCO - CAMPUS FLORESTA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/708/708_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À EXCELENTÍSSIMA SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E TODOS OS SEUS SECRETÁRIOS, CONTENDO A RELAÇÃO NOMINAL E A FOLHA DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS EFETIVOS, CONTRATADOS E COMISSIONADOS DA REFERIDA PREFEITURA/SECRETARIAS E "PRESTADORES DE SERVIÇOS", PARA CONHECIMENTO E POSSÍVEIS ENCAMINHAMENTOS DAS PRERROGATIVAS DA FUNÇÃO DO VEREADOR.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/709/709_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ - PREFEITA DO MUNICÍPIO, NO SENTIDO DE NOS INFORMAR SOBRE A DOAÇÃO DO TERRENO, COM FINALIDADE DE CONSTRUÇÃO DA CADEIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/710/710_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ - PREFEITA DO MUNICÍPIO, NO SENTIDO DE NOS INFORMAR SOBRE DOAÇÃO DO TERRENO, COM FINALIDADE DE CONSTRUÇÃO DE UMA EXTENSÃO ESCOLAR.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, ÉZIO FEITOSA, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/711/711_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROMUALDO GONÇALVES TORRES LÍDER DO PSDC, ÉZIO FEITOSA LÍDER DO PT, GUILHERME DE SÁ CAVALCANTI NOVAES LÍDER DO PSD, JOSÉ GIOVANNI SAMPAIO NOVAES LÍDER DO PSB, VEREADORES DESTA CASA LEGISLATIVA REGIMENTALMENTES AMPARADOS PELO PARÁGRAFO ÚNICO DO ART. 30°, ART. 35°, EM CONSONÂNCIA COM O INCISO XI DO ART. 22° DO R.I.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROMUALDO GONÇALVES TORRES LÍDER DO PSDC, ÉZIO FEITOSA LÍDER DO PT, GUILHERME DE SÁ CAVALCANTI NOVAES LÍDER DO PSD, JOSÉ GIOVANNI SAMPAIO NOVAES LÍDER DO PSB, VEREADORES DESTA CASA LEGISLATIVA REGIMENTALMENTE APOIADOS, SOLICITA QUE SEJA INCLUÍDO NOS ANAIS DESTA CASA LEGISLATIVA A COMPOSIÇÃO DO BLOCO PARLAMENTAR DE APOIO AO GOVERNO MUNICIPAL, DENOMINADO FRENTE POPULAR...</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, COM FUNDAMENTO NOS PRECEITOS CONSTITUCIONAIS E REGIMENTAIS, VEM À PRESENÇA DE VOSSA EXCELÊNCIA, REQUERER, SE DIGNE FORNECER COM O MÁXIMO DE URGÊNCIA, TODA A RELAÇÃO DE CARGOS COMISSIONADOS, CONTRATADOS, NOMES FUNÇÕES, BEM COMO OS SEUS RESPECTIVOS SALÁRIOS, DE 01 DE JANEIRO DE 2013 ATÉ A PRESENTE DATA, COMO TAMBÉM, A COMPOSIÇÃO DA COMISSÃO DE LICITAÇÃO E RESPECTIVOS REPRESENTANTES, PARA FINS DE ESCLARECIMENTO E TRANSPARÊNCIA DO DINHEIRO PÚBLICO,</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, COM FUNDAMENTO NOS PRECEITOS CONSTITUCIONAIS E REGIMENTAIS, VEM À PRESENÇA DE VOSSA EXCELÊNCIA, REQUERER, SE DIGNE FORNECER COM O MÁXIMO DE URGÊNCIA, CÓPIAS DOS DOCUMENTOS ABAIXO RELACIONADOS:</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. JOSÉ JUVINO NETO, PELO SEU FALECIMENTO, OCORRIDO NO DIA 15.02.2013.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - EDUARDO HENRIQUE ACCIOLY CAMPOS, PARA QUE, JUNTO AO SECRETÁRIO DE TRANSPORTES - ISALTINO NASCIMENTO, ENVIDE ESFORÇOS PARA TORNAR CÉLERE A OBRA DA PE-423, QUE LIGA FLORESTA A CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE RESTAURAR AS PRAÇAS - JOSÉ ALEXANDRE FERRAZ GOMINHO E TADEU FERRAZ LIMA (LOCALIZADAS ATRÁS DA CATEDRAL).</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM APELO AO SUPERINTENDENTE DA 3ª SR DA CODEVASF (COMPANHIA DE DESENVOLVIMENTO DOS VALES DO SÃO FRANCISCO E DO PARNAÍBA) EM PETROLINA-PE, O EXMO. SR. LUIZ MANOEL DE SANTANA, SOLICITANDO INFORMAÇÕES ACERCA DO "PROJETO ÁGUA PARA TODOS", PELO QUAL ESTÁ PREVISTO O SISTEMA DE ABASTECIMENTO D'ÁGUA DA COMUNIDADE DE CAATINGA DE PORCO, NA ZONA RURAL DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA REGISTRADO NA ATA DOS TRABALHOS DESTA CASA A SUGESTÃO DE CRIAÇÃO, ATRAVÉS DO PROJETO DE RESOLUÇÃO, DE UMA MEDALHA DE HONRA E MÉRITO "DIA INTERNACIONAL DA MULHER", NO SENTIDO DE AGRACIAR, HOMENAGEAR E RECONHECER AS MULHERES QUE PRESTAM RELEVANTES SERVIÇOS SOCIAIS, QUE SÃO REFERÊNCIAS E QUE SE DESTACAM NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E SATISFEITAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO ILMO SR. ADELMO NUNES, SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ANDAMENTO DA CONSTRUÇÃO DO MURO DO CEMITÉRIO DA FAVELEIRA, CUJA OBRA ENCONTRA INACABADA ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REGISTRADO NA ATA DOS TRABALHOS DE HOJE, O MEU APELO NO SENTIDO DE QUE SEJAM HOMENAGEADOS "IN MEMORIAM" OS ILUSTRES FLORESTANOS: CEL. JESUS JARDIM DE SÁ E O EX-VEREADOR DO NOSSO MUNICÍPIO - EVALDO CRUZ DE SOUZA, NA SESSÃO SOLENE DO DIA 31 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA, AO DIRETOR PRESIDENTE DA COMPESA - ROBERTO CAVALCANTI TAVARES, AO GERENTE REGIONAL DA COMPESA NO PAJEU - AUGUSTO CESAR DE ANDRADE LIMA E SUPERINTENDÊNCIA DA CODEVASF EM PETROLINA, SOLICITAÇÃO NO SENTIDO DE SOLUCIONAR O ABASTECIMENTO DE AGUA NO DISTRITO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À SRA. SECRETÁRIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO - JANAINA CORREIA, CONTENDO A RELAÇÃO NOMINAL E ENDEREÇO DOS BENEFICIÁRIOS DO PROGRAMA BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. JOÃO GOMES DE MENEZES, PELO FALECIMENTO OCORRIDO NO DIA 04.03.2013.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PRESIDÊNCIA DESTA CASA NO SENTIDO DE VIABILIZAR A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NESTA CASA, A SER REALIZADA NO DIA 09 DE ABRIL DO CORRENTE ANO, ÀS 20 HORAS, VERSANDO SOBRE O TEMA: OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVOS ADICIONAIS DE SEGURANÇA PELAS INSITTUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REGISTRADO NA ATA DOS TRABALHOS DE HOJE, O NOSSO APELO PARA QUE SEJA HOMENAGEADO &amp;#8220;IN MEMORIAM&amp;#8221;, O ILUSTRE FLORESTANO SEBASTIÃO FERRAZ GOYANNA (BIBI GOYANNA), NA SESSÃO SOLENE ALUSIVA ÀS COMEMORAÇÕES DA EMANCIPAÇÃO POLÍTICA DE FLORESTA, A SER REALIZADA NESTA CASA, NO DIA 30 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; ANTÔNIO ADELMO NUNES, NO SENTIDO DE PROVIDENCIAR PINTURA NAS LOMBADAS EXISTENTES EM NOSSA CIDADE, BEM COMO A ADEQUAÇÃO DE ALGUMAS LOMBADAS QUE NÃO CORRESPONDEM AO PADRÃO EXIGIDO PELO CONTRAN, CAUSANDO SÉRIOS DANOS AOS VEÍCULOS E SEUS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR PELO FALECIMENTO DO SR. ANTÔNIO GOMES NOGUEIRA (TOTONHO), PELO SEU FALECIMENTO OCORRIDO NO DIA 02.03.2013.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. SEBASTIÃO JUSTO FERRAZ, PELO SEU FALECIMENTO, OCORRIDO NO DIA 27.03.2013.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA A EXMA SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E AO SECRETÁRIO MUNICIPAL DE SAÚDE, PEDIDO DE INFORMAÇÃO COM RELAÇÃO À INSTALAÇÃO DO POSTO DE SAÚDE DA AGROVILA 6, PARA CONHECIMENTO E POSSÍVEIS ENCAMINHAMENTOS DAS PRERROGATIVAS DA FUNÇÃO DO VEREADOR.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA A EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E AO SECRETÁRIO MUNICIPAL DE OBRAS, PEDIDO DE INFORMAÇÃO ACERCA DA CONCLUSÃO DO CALÇAMENTO DA AGROVILA 6, PARA CONHECIMENTO E POSSÍVEIS ENCAMINHAMENTOS DAS PRERROGATIVAS DA FUNÇÃO DO VEREADOR.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA A EXMA. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA E AO SECRETÁRIO MUNICIPAL DE SAÚDE, PEDIDO DE INFORMAÇÃO ACERCA DA PROIBIÇÃO DE ESTADIA DA PACIENTE OLIMPIA NOGUEIRA FERRAZ DA SILVA NA PENSÃO LAR DO SERTANEJO, DESTINADA AOS PACIENTES DESTE MUNICÍPIO, PARA POSSÍVEIS ENCAMINHAMENTOS DAS PRERROGATIVAS DA FUNÇÃO DO VEREADOR.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA UM VOTO DE PESAR PELO FALECIMENTO DA SRA. MARIA JOSÉ DE SÁ, OCORRIDO NO DIA 31 DE MARÇO DO ANO EM CURSO, NA CIDADE DE SERTÂNIA-PE.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. BARTOLOMEU DIAS DE SOUZA (DOUGLAS), PELO SEU FALECIMENTO, OCORRIDO NO DIA 14.03.2013, ENTRE AS CIDADES DE ARCOVERDE E CUSTÓDIA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SENHORA MARINEIDE IZABEL DA SILVA, PELO SEU FALECIMENTO OCORRIDO NO DIA 18.03.2013, NESTA CIDADE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. GOVERNADOR DO ESTADO DE PERNAMBUCO &amp;#8211; JOÃO LIRA NETO, JUNTAMENTE COM O EXMº SR. SECRETÁRIO DE AGRICULTURA DO ESTADO DE PERNAMBUCO &amp;#8211; JOSÉ ALDO DOS SANTOS, NO SENTIDO DE NOS INFORMAR QUAIS AS AÇÕES VOLTADAS À SECA FORAM DIRIGIDAS AO MUNICÍPIO DE FLORESTA E OS CRITÉRIOS PARA A SUA REALIZAÇÃO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA À PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA, APELO NO SENTIDO DE QUE SEJA AGENDADA AUDIÊNCIA PÚBLICA SOBRE O PROJETO DE LEI N° 07/2013, DE MINHA AUTORIA - QUE DISPÕE SOBRE NORMAS PARA COMPENSAÇÃO FINANCEIRA PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA DIRIGIDO APELO À PRESIDÊNCIA DA MESA DIRETORA DESTA CASA, NO SENTIDO DE REALIZAR AUDIÊNCIA PÚBLICA NO DIA 26 DO CORRENTE MÊS, ÀS 19:30 HORAS, ACERCA DO TEMA: DOAÇÃO DA FAZENDA SANTA TEREZINHA PELO EXECUTIVO MUNICIPAL, AO IF &amp;#8211; SERTÃO PERNAMBUCANO &amp;#8211; FLORESTA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº. SR. ANTÔNIO ADELMO NUNES &amp;#8211; SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS &amp;#8211; JOSÉ EDSON VILARIM, NO SENTIDO DE PROVIDENCIAR, COM URGÊNCIA, O CONSERTO DO DESSALINIZADOR INSTALADO NO ASSENTAMENTO BARRA DA FORQUILHA, BEM COMO A REFORMA DA CASA EM QUE SE ENCONTRA INSTALADO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA UM VOTO DE PESAR PELO FALECIMENTO DO SR. AGENOR INÁCIO DA SILVA CARINHOSAMENTE CONHECIDO POR GALEGO, OCORRIDO NO DIA 24 DE MARÇO DO ANO EM CURSO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMª SRª PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE CELEBRE CONVÊNIO PARA IMPLANTAÇÃO DE PROJETO ONDE A PREFEITURA DISPONIBILIZE O PRIMEIRO PONTO GRATUITO DE ACESSO À REDE MUNDIAL DE COMPUTADORES VISANDO A INCLUSÃO DIGITAL, GARANTINDO A TODO CIDADÃO FLORESTANO E À POPULAÇÃO EM GERAL O ACESSO À INTERNET INTEIRAMENTE GRÁTIS, TAL COMO VEM ACONTECENDO COM OUTRAS CIDADES DE NOSSO PAÍS E INCLUSIVE DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE BERTA LÚCIA FERRAZ BEZERRA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 10 DE ABRIL DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. IRACI CONCEIÇÃO DA SILVA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 26 DE ABRIL DO CORRENTE ANO, NA CIDADE DE ARCOVERDE.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. EDUARDO CAMPOS &amp;#8211; GOVERNADOR DO ESTADO DE PERNAMBUCO, PARA QUE, JUNTO À SECRETARIA DE AGRICULTURA E REFORMA AGRÁRIA, VIABILIZE A FORMALIZAÇÃO DE PARCERIA ENTRE O GOVERNO DO ESTADO E OS AGRICULTORES DE FLORESTA, PARA O PLANTIO DE MILHO FORRAGEIRO POR ESTES AGRICULTORES, CONTEMPLANDO OS CRIADORES DO NOSSO MUNICÍPIO COM A DISTRIBUIÇÃO DO MILHO E  DO BAGAÇO DE CANA &amp;#8211; DE &amp;#8211; AÇÚCAR. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº. SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; ANTÔNIO ADELMO NUNES, PARA QUE ENVIDEM ESFORÇOS NO SENTIDO DE QUE O CAMINHÃO-PIPA RESPONSÁVEL PELO ESGOTAMENTO DE FOSSAS SÉPTICAS VOLTEM A REALIZAR OS SERVIÇOS PARA OS QUAIS SÃO DESTINADOS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SENHORA ADAIR MENEZES FEITOSA, PELO SEU FALECIMENTO NO DIA 06 DO CORRENTE MÊS, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMO. SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ANTÔNIO ADELMO NUNES, NO SENTIDO DE QUE VIABILIZEM A REFORMA DO MATADOURO PÚBLICO DE FLORESTA, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, COM CÓPIA AO ILMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE - WENDEL GUSTAVO BEZERRA FRANÇA, NO SENTIDO DE QUE NOS SEJAM ENVIADAS AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA DADO CUMPRIMENTO À LEI MUNICIPAL - N° 270/2002, QUE ESTABELECE DATA-BASE PARA REAJUSTE DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, CHICHICO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº SR. ANTÔNIO ADELMO NUNES, PARA, JUNTO À CELPE, SEJA REVISADA, EM CARÁTER DE URGÊNCIA, A REDE ELÉTRICA LOCALIZADA AO LADO DIREITO NA RUA ELIAS DE FLORA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE REGULAMENTE ATRAVÉS DE PROJETO DE LEI, A CONCESSÃO DE BOLSAS DE ESTUDO PARA OS ESTUDANTES FLORESTANOS DO CURSO DE MEDICINA, COMO FORMA DE INCENTIVO À PERMANÊNCIA DOS FUTUROS PROFISSIONAIS EM NOSSO MUNICÍPIO, ATRAVÉS DA PRESTAÇÃO DE SERVIÇOS. </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA REFORMADO O AÇOUGUE PÚBLICO DE FLORESTA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM AJARDINADAS AS PRAÇAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À EXM. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA, ROSANGELA DE MOURA MANIÇOBA NOVAES FERRAZ E SECRETÁRIO (A) DE ADMINISTRAÇÃO DO MUNICÍPIO EM EXERCÍCIO, NO SENTIDO DE NOS INFORMAR ACERCA DE REALIZAÇÃO DE CONCURSO PÚBLICO PARA TODOS OS CARGOS EXECUTIVO MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PASSARELA NA AVENIDA MANOEL ALVES DE CARVALHO, ANTIGA ESTRADA DE ACESSO, ESPECIFICAMENTE, APÓS A PONTE LOCALIZADA PRÓXIMO AO POSTO COMPARE, NA ENTRADA PARA O BAIRRO DNER (AO LADO DO LAVA-JATO); E QUE, NA OCASIÃO DA CONSTRUÇÃO DA PASSARELA SEJA REALIZADA OBRA DE CALÇAMENTO DESDE O LOCAL ATÉ A ENTRADA DO IF- SERTÃO/PE.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRª. MARIA NAZARETH DE SOUZA (DONA NENZINHA), PELO SEU FALECIMENTO OCORRIDO NO DIA 03 DO CORRENTE MÊS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE PROVIDENCIE COM A BREVIDADE QUE O CASO REQUER, O ENVIO DO MAPA DO MUNICÍPIO DE FLORESTA A ESTA CASA LEGISLATIVA, COMPOSTO COM AS RESPECTIVAS ATUALIZAÇÕES. </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA SRA. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE PROVIDENCIE COM A BREVIDADE QUE O CASO REQUER, A CONCLUSÃO DA PRAÇA DO BAIRRO DA ERMIDA E QUE ALI SEJA AFIXADA PLACA COM A DENOMINAÇÃO JOSÉ TIBURTINO FILHO, CONFORME DETERMINA A LEI MUNICIPAL Nº 266/2002. </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BIA NUMERIANO, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO PELA PRESIDÊNCIA DA MESA DIRETORA DESTA CASA LEGISLATIVA À EXMª. SRA. PREFEITA DO MUNICÍPIO DE FLORESTA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO MUNICIPAL DE SAÚDE, NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DOS FUCIONÁRIOS DO PROGRAMA ATITUDE, QUE SE ENCONTRA ATRASADO HÁ VÁRIOS MESES.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>BIA NUMERIANO, CHICHICO FERRAZ, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA ENCAMINHADO UM PEDIDO DE INFORMAÇÃO AO EXMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, PROF. JOSÉ EDSON GOMES VILARIM, CONFORME DESCRIÇÕES ABAIXO RELACIONADAS, RELATIVAS AOS CARROS PIPAS ATUALMENTE CONTRATADOS PELO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM VEEMENTE APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, EDUARDO HENRIQUE ACCIOLY CAMPOS, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE CULTURA, FERNANDO DUARTE, AO EXCELENTÍSSIMO SENHOR SUPERINTENDENTE DO IPHAN/PERNAMBUCO, FREDERICO FARIA NEVES ALMEIDA, À EXMA SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VERIFICAR OS PROCEDIMENTOS LEGAIS PARA PROMOVER O TOMBAMENTO E A RESTAURAÇÃO DO PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA, LOCALIZADO NA PRAÇA MAJOR JOÃO NOVAES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>GUILHERME NOVAES, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO NA ATA DOS NOSSOS TRABALHOS, UM VOTO DE PESAR, PELO FALECIMENTO DO SR. FULGÊNCIO NOVAES, OCORRIDO EM SÃO PAULO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR A AQUISIÇÃO E DISTRIBUIÇÃO DE LIXEIRAS NAS VIAS PÚBLICAS DE FLORESTA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE JOSÉ SERAFIM FEITOSA FERRAZ (ZEZINHO FIRMO), PELO SEU FALECIMENTO, OCORRIDO NO DIA 12 DE JUNHO DE 2013, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRª. MIRIAM FERRAZ PEREIRA, PELO SEU FALECIMENTO OCORRIDO NO DIA 24 DE JUNHO DE 2013, NESTA CIDADE.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. DOMINGOS SÁVIO DO NASCIMENTO, PELO SEU FALECIMENTO OCORRIDO NO DIA 6 DE JUNHO DE 2013, NA CIDADE DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DAS VÍTIMAS DA BOATE KISS, NA CIDADE DE SANTA MARIA &amp;#8211; RS, DIRIGIDO À CÂMARA DE VEREADORES DAQUELE MUNICÍPIO, PELO FALECIMENTO OCASIONADO PELO INCÊNDIO QUE CAUSOU A MORTE DE CERCA DE 200 JOVENS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>GUILHERME NOVAES, BETO SOUZA, CHICHICO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA CONSIGNADO NA ATA DOS NOSSOS TRABALHOS UM VOTO DE PESAR, PELO FALECIMENTO DO SR. PEDRO AFONSO DA SILVA &amp;#8220;PEDRO DE AFONSO&amp;#8221;, OCORRIDO NA FAZENDA VÁRZEA DO ICÓ, DISTRITO DE NAZARÉ DO PICO, MUNICÍPIO DE FLORESTA. </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À PRESIDÊNCIA DA MESA DIRETORA DESTA CASA, PARA QUE SEJA AGENDADA AUDIÊNCIA PÚBLICA SOBRE O ABASTECIMENTO D&amp;#8217;ÁGUA NA AGROVILA 06, PERTENCENTE A ESTE MUNICÍPIO, NO DIA 21 DO CORRENTE MÊS, NA IGREJA DA REFERIDA AGROVILA, ÀS 16 HORAS, COM A SOLICITAÇÃO DAS PRESENÇAS DO EXMº SR. PROMOTOR DE JUSTIÇA &amp;#8211; DR. ANTÔNIO ROLLEMBERG, E DE REPRESENTANTES DA SECRETARIA MUNICIPAL DE SAÚDE E DA CHESF. </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; ANTÔNIO ADELMO NUNES, NO SENTIDO DE NOS INFORMAR ACERCA DO ANDAMENTO DA OBRA &amp;#8211; CONSTRUÇÃO DO PSF LOCALIZADO RUA BELÉM DO SÃO FRANCISCO, BAIRRO CAETANO I, MAIS PRECISAMENTE O PORQUÊ DE NÃO TER SIDO CONCLUÍDA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR, ATRAVÉS DE LEI, POLÍTICAS DE DESENVOLVIMENTO URBANO, QUE VISEM SOLUCIONAR OS PROBLEMAS CAUSADOS PELOS TERRENOS LOCALIZADOS EM NOSSA CIDADE, QUE SE ENCONTRAM HÁ ALGUNS ANOS SEM UTILIZAÇÃO PELOS SEUS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA ENCAMINHADO PEDIDO DE INFORMAÇÃO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, CONFORME DESCRIÇÕES ABAIXO RELACIONADAS, RELATIVAS A MANUTENÇÃO E CONSERVAÇÃO DOS CEMITÉRIOS PÚBLICOS MUNICIPAIS: </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR PELO FALECIMENTO DA SRA. ANA LÚCIA GOMES LEAL NOVAES, OCORRIDO NA CIDADE DE RECIFE, NO DIA 14 DE JUNHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR PELO FALECIMENTO DO SR. ANTÔNIO JOÃO DA SILVA, POPULARMENTE CONHECIDO COMO &amp;#8220;ANTÔNIO BELOTA&amp;#8221;, OCORRIDO NESTA CIDADE, NO DIA 09 DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA DADO IMEDIATO ATENDIMENTO PELO SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, AO REQUERIMENTO 59/2013, DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>BETO SOUZA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. PEDRO PAULO DE SOUZA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 29 DE JULHO DO CORRENTE ANO, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO A EXMª SR. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, O ENVIO DAS INFORMAÇÕES SOBRE OS GASTOS REALIZADOS NAS FESTAS JUNINAS DE FLORESTA COM PALCO, SOM, BANDAS, ENFIM, TODAS AS DESPESAS COM OS REFERIDOS EVENTOS. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO ILMº SR. PRESIDENTE DA FUNDARPE &amp;#8211; FUNDAÇÃO DO PATRIMÔNIO  HISTÓRICO E ARTÍSTICO DE PERNAMBUCO &amp;#8211; SEVERINO PESSOA, E AO EXMº SR. SECRETÁRIO DA CASA CIVIL DE PERNAMBUCO &amp;#8211; TADEU ALENCAR, NO SENTIDO DE NOS INFORMAR QUANTO À LIBERAÇÃO DE RECURSOS PARA A RECUPERAÇÃO DO PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS ENVIAR CÓPIA DE TODO O PROCESSO LICITATÓRIO, INCLUSIVE A INFORMAÇÃO DO LICITANTE VENCEDOR, NO QUE DIZ RESPEITO À CONTRATAÇÃO DE TRANSPORTE ESCOLAR UNIVERSITÁRIO PELO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº SR. GOVERNADOR DO ESTADO DE PERNAMBUCO &amp;#8211; EDUARDO CAMPOS E AO EXMº SR. SECRETÁRIO DE RECURSOS HÍDRICOS E ENERGÉTICOS &amp;#8211; JOSÉ ALMIR CIRILO, NO SENTIDO DE VIABILIZAR A PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE FAVELEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, BETO SOUZA, BIA NUMERIANO, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE ADAILTON GOMES DE SOUZA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 24.07.2013.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À PRESIDÊNCIA DA MESA DIRETORA DESTA CASA, NO SENTIDO DE AGENDAR AUDIÊNCIA PÚBLICA SOBRE O PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA, COM AS PRESENÇAS DAS AUTORIDADES ENVOLVIDAS, VISANDO ESCLARECIMENTOS ACERCA DO ESTADO QUE HOJE SE ENCONTRA O REFERIDO PRÉDIO E AS PROVIDÊNCIAS A SEREM TOMADAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À PRESIDÊNCIA DA MESA DIRETORA DESTA CASA, NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UM &amp;#8220;SITE&amp;#8221;, OU QUALQUER OUTRA FORMA DE DIVULGAÇÃO DOS TRABALHOS DOS VEREADORES DESTA CASA, VIA INTERNET.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS ENVIAR CÓPIAS DOS CONTRATOS DOS TRANSPORTES ESCOLARES, CARROS PIPAS E DEMAIS VEÍCULOS LOCADOS À PREFEITURA DE FLORESTA, BEM COMO RELAÇÃO NOMINAL DOS MOTORISTAS, COM OS RESPECTIVOS VEÍCULOS CONSTANDO AS PLACAS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº SR. PRESIDENTE DESTA CASA &amp;#8211; GILBERTO QUIRINO DE SÁ, BEM COMO A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONFIRMAR A EXISTÊNCIA DAS LEIS QUE DISPÕEM SOBRE A CRIAÇÃO DA OUVIDORIA PÚBLICA MUNICIPAL DO LEGISLATIVO E DO EXECUTIVO DE FLORESTA, PARA LHES SEJAM DADAS O DEVIDO CUMPRIMENTO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR ACERCA DO PERCENTUAL COMPROMETIDO COM TODAS AS SUPLEMENTAÇÕES JÁ REALIZADAS PELO EXECUTIVO MUNICIPAL NESTE EXERCÍCIO, BEM COMO, QUAIS AS DOTAÇÕES UTILIZADAS &amp;#8211; REDUZIDAS E CONTEMPLADAS ATRAVÉS DO PERCENTUAL DE 40% APROVADO POR ESTA CASA NO ANO DE 2012.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AOS EXMOS. SRS. - GOVERNADOR DO ESTADO DE PERNAMBUCO - EDUARDO CAMPOS, SECRETÁRIO DE AGRICULTURA E REFORMA AGRÁRIA DO ESTADO DE PERNAMBUCO - JOSÉ ALDO DOS SANTOS, E AO PRESIDENTE DO IPA-PE, JOSÉ ZOÉ DE BRITO, NO SENTINDO DE QUE SEJAM AMPLIADOS OS NÚMEROS DE AGRICULTORES A SEREM BENEFICIADOS COM A DOAÇÃO DE PALMA - ORELHA DE ELEFANTE, PARA A PLANTAÇÃO ATRAVÉS DO SISTEMA DE IRRIGAÇÃO, NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRª. ALICE MARIA DE MENEZES, PELO SEU FALECIMENTO OCORRIDO NO DIA 22 DO CORRENTE MÊS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. MANOEL QUINCAS DE SÁ, OCORRIDO NO DIA 09.11.2013, NESTA CIDADE.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DE D. IZABEL FERRAZ GOIANA MODESTO (ZABELINHA), PELO SEU FALECIMENTO OCORRIDO NO DIA 24.11.2013, NA CIDADE DE RECIFE._x000D_
 </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL PARA DISCUSSÃO DO PROJETO DE LEI Nº 35/2013, DO EXECUTIVO MUNICIPAL, O QUAL &amp;#8220; DISPÕE SOBRE A COLOCAÇÃO DE UM BUSTO, EM PRAÇA PÚBLICA, DO SAUDOSO EX-PREFEITO CEL. DÁRIO FERRAZ DE SÁ&amp;#8221;. </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMO. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, RAUL GOIANA NOVAES MENEZES, NO SENTIDO DE QUE NOS INFORMEM ACERCA DO ANDAMENTO DA OBRA DE CONSTRUÇÃO DE UNIDADE DE QUADRA POLIESPORTIVA DE EDUCAÇÃO INFANTIL, LOCALIZADA NA ESCOLA MUNICIPAL DEP. AUDOMAR FERRAZ, NO BAIRRO CAETANO I, MAIS PRECISAMENTE O PORQUÊ DE NÃO TER SIDO CONCLUÍDA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, ÉZIO FEITOSA, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO URGENTE, NO SENTIDO DE REALIZAR 02 (DUAS) SESSÕES ORDINÁRIAS NO DIA 23 DO CORRENTE MÊS, PARA QUE POSSAMOS DAR ANDAMENTO ÀS VOTAÇÕES DOS PROJETOS DE LEI QUE SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA, ESPECIALMENTE OS PROJETOS DE LEI Nº 33 E 36/2013, QUE CARECEM DE ATENDIMENTO URGENTE.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, ÉZIO FEITOSA, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO URGENTE, NO SENTIDO DE QUE SEJA REALIZADA QUEBRA DE INTERSTÍCIO, CONFORME ARTIGO 53, INCISO III; E ART.108 DO REGIMENTO INTERNO DESTA CASA, PARA VOTAÇÃO DO PROJETO DE RESOLUÇÃO Nº 10/2013.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A ESTA CASA, SOLICITANDO O MEU AFASTAMENTO DA FUNÇÃO DE VEREADOR, A PARTIR DE 01.01.2014, OPTANDO PELA REMUNERAÇÃO DO MANDATO, PARA POSTERIOR OCUPAÇÃO DO CARGO DE SECRETÁRIO MUNICIPAL DE FLORESTA-PE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3497,68 +3497,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>