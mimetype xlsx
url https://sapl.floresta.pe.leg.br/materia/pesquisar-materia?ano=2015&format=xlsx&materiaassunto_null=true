--- v0 (2026-02-04)
+++ v1 (2026-04-10)
@@ -54,3915 +54,3915 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
     <t>Murilo Alexandre de Almeida - Biênio 2015-2016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO Nº 01/2015. _x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 11/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE FEVEREIRO DE 2015. _x000D_
 _x000D_
 DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO Nº 02/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 17/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 11 DE MARÇO DE 2015._x000D_
 REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 03/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 01/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015._x000D_
 DENOMINA LOGRADOURO PÚBLICO. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 04/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 02/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015._x000D_
 DENOMINA LOGRADOURO PÚBLICO. _x000D_
 </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 05/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 03/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015. _x000D_
 DENOMINA LOGRADOURO PÚBLICO. _x000D_
 </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO Nº 06/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 04/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015._x000D_
 DENOMINA LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 07/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 05/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO. _x000D_
 </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 08/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 06/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 24 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO. _x000D_
 </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 09/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 07/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 10/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 08/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 11/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 09/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO. _x000D_
 </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 12/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 10/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015. _x000D_
 EMENTA: DENOMINA LOGRADOURO PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTÓGRAFO Nº 13/2015._x000D_
 A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 19/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE MARÇO DE 2015, EM CONSOLIDAÇÃO COM AS EMENDAS SUPRESSIVAS - NºS. 01, 02 E 03/2015;  ADITIVAS NºS. 01, 02 E 03/2015; E SUBSTITUTIVAS &amp;#8211; NºS. 01, 02, 03 E 04/2015, DE AUTORIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
 EMENTA:ASSEGURA DIREITOS SOCIAIS DOS CONSELHEIROS TUTELARES E ESTABELECE DIRETRIZES AO PROCESSO SELETIVO UNIFICADO  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO Nº 13/2015. A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 14/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE FEVEREIRO DE 2015._x000D_
 EMENTA: AUTORIZA O PODER EXECUTIVO CELEBRAR CONTRATO DE CONCESSÃO OU PERMISSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO DE FLORESTA/PE PARA INSTALAÇÃO DE UTR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 16/2015, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 11 DE MARÇO DE 2015. _x000D_
 _x000D_
 _x000D_
 EMENTA: DENOMINA PRAÇA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI Nº 20/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE MAIO DE 2015, EM CONSOLIDAÇÃO COM A EMENDA ADITIVA Nº 05/2015, DATADA DE 18 DE MAIO DE 2015. _x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A DOAÇÃO DE TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 22.506 M2 , PARA O SERVIÇO SOCIAL DO COMÉRCIO &amp;#8211; SESC, COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL,  REVOGA A LEI MUNICIPAL Nº 468/2012 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI N° 23/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 12 DE JUNHO DE 2015._x000D_
 _x000D_
 EMENTA: AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA ACESSUAS TRABALHO E ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE FLORESTA, ESTADO DE PERNAMBUCO, RESOLVE APROVAR NOS SEUS TERMOS, O PROJETO DE LEI N° 24/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL , DATADO DE 16 DE JUNHO DE 2015, EM CONSOLIDAÇÃO COM AS EMENDAS - SUPRESSIVA N° 05/2015 E ADITIVA N° 06/2015, DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A CRIAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO, CONFORME DETERMINA A LEI N° 13.005/014- PLANO NACIONAL DE EDUCAÇÃO, E O DISPOSTO DO ART. 214 DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BANDEIRA E O HINO OFICIAIS DO 4° DISTRITO DE FLORESTA/PE, NAZARÉ DO PICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO DE IMÓVEL, PERTENCENTE AO MUNICÍPIO DE FLORESTA/PE, EM FAVOR DA EMPRESA ATE XIX TRANSMISSORA DE ENERGIA S.A. </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOS CURRÍCULOS DAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO DE FLORESTA-PE, A INCLUSÃO DE CONTEÚDOS REFERENTES À PREVENÇÃO DO USO DE DROGAS PSICOATIVAS LÍCITAS E ILÍCITAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2014-2017, PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 492/2012, DE 30 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 490/2012, DE 30 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO DOS BENS PÚBLICOS E PARTICULARES CONTRA A AÇÃO DE DEPREDAÇÃO OU A DESTRUIÇÃO DE PRÉDIOS PÚBLICOS, EQUIPAMENTOS URBANOS, PLACAS INDICATIVAS OU DE SINALIZAÇÃO, ÁRVORES E JARDINS, LOGRADOUROS E DEMAIS OBRAS PÚBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE FLORESTA COM O OBJETIVO ESPECÍFICO DE CONSTRUÇÃO E AQUISIÇÃO DO MOBILIÁRIO NECESSÁRIO AO FUNCIONAMENTO DO SALÃO NOBRE, NO PRÉDIO DE SUA SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 488/2012, DE 12 DE SETEMBRO DE 2012.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 570/2014, DE 16 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 567/2014, DE 16 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA - DE FLORESTA/PE, INSTITUI O SEU CONSELHO GESTOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA - PMPIF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPÕE SANÇÕES AOS ESTABELECIMENTOS COMERCIAIS E DE ENTRETENIMENTO QUE PERMITIREM OU FIZEREM APOLOGIA À PEDOFILIA, À EXPLORAÇÃO SEXUAL E À PROSTITUIÇÃO DE CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE-SE AO ART. 33 DO PROJETO DE LEI Nº 27/2015 A SEGUINTE EXPRESSÃO: "O LIMITE ESTABELECIDO NO ART. 32 NÃO SERÁ DUPLICADO PARA AS SUPLEMENTAÇÕES DE DOTAÇÃO PARA ATENDIMENTO DAS SEGUINTES DESPESAS (...)"</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Dr JARBAS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 EMENDA ADITIVA Nº12/2015._x000D_
 _x000D_
 ACRESCENTE-SE AO ART. 16 §2º DO PROJETO DE LEI Nº12/2015 A SEGUINTE EXPRESSÃO:_x000D_
 _x000D_
 _x000D_
 ART. 16 &amp;#8211; §2º (.....), A CRITÉRIO DA SECRETARIA DE OBRAS E INFRAESTRUTURA COM EQUIPE MULTIPROFISSIONAL ESPECIALIZADA, ÓRGÃO COMPETENTE._x000D_
 </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTE-SE AO INCISO IV DO ART. 2º DO PROJETO DE LEI Nº28/2015 A SEGUINTE EXPRESSÃO: _x000D_
 &amp;#8220;IV &amp;#8211; RECURSOS ORIUNDOS DA ARRECADAÇÃO DE MULTAS E SEUS ACESSÓRIOS, PREVISTOS NA LEGISLAÇÃO OU ORIUNDOS DE DECISÃO JUDICIAL, DE TERMOS DE AJUSTE DE CONDUTA OU SIMILARES, NUM PERCENTUAL DE 80%&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUA-SE NO ART. 32 DO PROJETO A EXPRESSÃO "DE ATÉ 40% ( QUARENTA POR CENTO) DO TOTAL DOS ORÇAMENTOS PELA EXPRESSÃO " DE ATÉ 15% (QUINZE POR CENTO) DO TOTAL DOS ORÇAMENTOS".</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO DE IMÓVEL, PERTECENTE AO MUNICÍPIO DE FLORESTA/PE, EM FAVOR DA EMPRESA ATE XIX TRANSMISSORA DE ENERGIA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>: INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUA-SE NO INCISO VIII DO ART. 2º DO PROJETO A EXPRESSÃO&amp;#8220;(...) E OUTRAS RELATIVAS AO EXERCÍCIO DO PODER DE POLÍCIA&amp;#8221; PELA EXPRESSÃO &amp;#8220;(...) , DESDE QUE A LICENÇA SEJA DE RESPONSABILIDADE DO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUA-SE NO ART. 3º, CAPUT, DO PROJETO A EXPRESSÃO &amp;#8220;(...), COM O ACOMPANHAMENTO&amp;#8221; PELA EXPRESSÃO &amp;#8220;(...) COM A SUPERVISÃO&amp;#8221;;&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUA-SE NO INCISO I DO ART. 4º DO PROJETO A EXPRESSÃO &amp;#8220;PELO ÓRGÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL RESPONSÁVEL PELA EXECUÇÃO DA POLÍTICA AMBIENTAL DE PROTEÇÃO, PRESERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE&amp;#8221; PELA EXPRESSÃO &amp;#8220;PARA A EXECUÇÃO DA POLÍTICA AMBIENTAL DE PROTEÇÃO, PRESERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE, QUE FOREM SUBMETIDOS AO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE;&amp;#8221;.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUA-SE NO INCISO III DO ART. 4º DO PROJETO A EXPRESSÃO &amp;#8220;AO DESENVOLVIMENTO DE PROGRAMAS OU DE AÇÕES DE ASSISTÊNCIA, PROTEÇÃO, PRESERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE&amp;#8221; PELA EXPRESSÃO &amp;#8220;(...), QUANDO INSERIDOS EM PROJETOS E PROGRAMAS, PARA O DESENVOLVIMENTO DE AÇÕES DE ASSISTÊNCIAS, PROTEÇÃO, PRESERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE&amp;#8221;.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ACRESCENTE-SE AO INCISO IV DO ART. 2ºDO PROJETO DE LEI Nº28/2015 A SEGUINTE EXPRESSÃO:_x000D_
 _x000D_
 _x000D_
 &amp;#8220;IV &amp;#8211; RECURSOS ORIUNDOS DA ARRECADAÇÃO DE MULTAS E SEUS ACESSÓRIOS, PREVISTOS NALEGISLAÇÃO OU ORIUNDOS DE DECISÃO JUDICIAL, DE TERMOS DE AJUSTE DE CONDUTA OU SIMILARES, NUM PERCENTUAL DE 80%&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SUBSTITUA-SE NO §2° DO ART. 4º DO PROJETO A EXPRESSÃO &amp;#8220;(...) PARA ATENDIMENTO DE SITUAÇÕES EMERGENCIAIS E PRIORITÁRIAS&amp;#8221; PELA EXPRESSÃO&amp;#8220;(...) PARA ATENDIMENTO DE SITUAÇÕES EMERGENCIAIS E DE CALAMIDADE PÚBLICA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUA-SE NO ART. 1º DO PROJETO DE LEI 47/2015, AS EXPRESSÕES:_x000D_
  _x000D_
 1. &amp;#8220;RUA&amp;#8221; PELA EXPRESSÃO &amp;#8220;PRAÇA&amp;#8221;; _x000D_
 2. &amp;#8220;(...) RUA 18&amp;#8221; PELA EXPRESSÃO &amp;#8220;(...) RUA 19 (ATRÁS DA ÁREA VERDE), RUA 08 DO LOTE 21 A 27 (LADO ESQUERDO) E A RUA 10, DO LOTE 13 A 20 (LADO DIRETO)&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUA-SE NO ART. 3º DO PROJETO A EXPRESSÃO &amp;#8220;(...) MOTAS&amp;#8221; PELA EXPRESSÃO&amp;#8220;(...) METAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO DE IMÓVEL, PERTENCENTE AO MUNICÍPIO DE FLORESTA/PE, EM FAVOR DA EMPRESA ATÉ XIX TRANSMISSORA DE ENERGIA</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRIMA-SE A EXPRESSÃO &amp;#8220;(...) RECURSOS E MEIOS PARA&amp;#8221;, CONSTANTE PARÁGRAFO ÚNICO DO ART. 1º DO PROJETO LEI Nº28/2015._x000D_
 </t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.doc</t>
   </si>
   <si>
     <t>SUPRIMA-SE A EXPRESSÃO &amp;#8220; .&amp;#8221;,CONSTANTE §2° DO ART. 3º DO PROJETO LEI Nº28/2015.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t>SUPRIMA-SE A EXPRESSÃO &amp;#8220;GOVERNAMENTAIS&amp;#8221;, CONSTANTE NO §2° DO ART. 4º PROJETO LEI Nº28/2015.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMº SR. GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO HENRIQUE SARAIVA CÂMARA, AO EXMº SR. SECRETÁRIO EXECUTIVO DE TRANSPORTES, SEBASTIÃO OLIVEIRA, AO EXMº SR. SECRETÁRIO DAS CIDADES - ANDRÉ DE PAULA; AO EXMO. SR. CARLOS AUGUSTO BARROS ESTIMA, DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE PERNAMBUCO &amp;#8211; DER/PE, NO SENTIDO DE VIABILIZAR COM A MÁXIMA URGÊNCIA, O CONSERTO DA RODOVIA DE ACESSO AO CENTRO DA CIDADE DE FLORESTA.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO HENRIQUE SARAIVA CÂMARA, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE TRANSPORTES, SEBASTIÃO OLIVEIRA, E AO EXMO. SR. DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE PERNAMBUCO &amp;#8211; DER/PE, CARLOS AUGUSTO BARROS ESTIMA, NO SENTIDO DE VIABILIZAR, COM MAIOR BREVIDADE POSSÍVEL, A TERRAPLANAGEM DE ESTRADA DE ACESSO AO CURTUME ERNESTO, TRECHO COM APENAS 1,7 KM, A PARTIR DA PE - 390, EM FLORESTA - PE.  </t>
   </si>
   <si>
     <t>BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE MELHORAR A ILUMINAÇÃO DO BAIRRO DO MATADOURO.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO APELO AO EXMO. SR. SECRETÁRIO DE ESTADO DE MEIO AMBIENTE E SUSTENTABILIDADE DE PERNAMBUCO, DR. SÉRGIO LUÍS DE CARVALHO XAVIER E A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE, EM CARÁTER DE URGÊNCIA, ENVIDEM ESFORÇOS NO SENTIDO DE REALIZAR INTERVENÇÃO PARA RECUPERAÇÃO DAS CARAIBEIRAS DE NOSSA CIDADE, SOBRETUDO AS LOCALIZADAS NO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>BIA NUMERIANO, CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE DETERMINAR, EM CARÁTER DE URGÊNCIA, A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA URBANA, CALÇAMENTO E MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO, CORRESPONDENTE A ÁREA CONHECIDA COMO &amp;#8220;RUA DO CANAL DA SERRALHARIA&amp;#8221;, QUE SE ESTENDE DESDE OS FUNDOS DO MAXXIMUS SUPERMERCADO ATÉ A PADARIA DE ZÉ DE IZABEL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR COM A MÁXIMA URGÊNCIA, A REPOSIÇÃO DA PASSARELA QUE LIGA O BAIRRO CARAIBEIRAS AO SANTA ROSA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Dr JARBAS CARVALHO, BETO SOUZA, ÉZIO FEITOSA, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE INCENTIVAR A AGRICULTURA FAMILIAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VEEMENTE APELO A EXMª. SRª. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRAS DE CALÇAMENTO NAS RUAS DR. JOÃO MARQUES DE SÁ E ANTÔNIO FIRMO FERRAZ, AMBAS LOCALIZADAS NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VEEMENTE APELO AO EXMº SR. SECRETÁRIO DE TRANSPORTES DE PERNAMBUCO &amp;#8211; SEBASTIÃO OLIVEIRA, NO SENTIDO DE VIABILIZAR OBRAS DE CONSTRUÇÃO DA PISTA DE POUSO/AEROPORTO DE FLORESTA.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE QUE VIABILIZE A ABERTURA DE UM PORTÃO &amp;#8211; LADO ESQUERDO DO CAE &amp;#8211; CENTRO DE ATIVIDADES ECONÔMICAS, BEM COMO A REALIZAÇÃO DE SERVIÇOS DE REPARO NOS PORTÕES LÁ EXISTENTES, OS QUAIS ESTÃO DANIFICADOS PELA FERRUGEM, OU QUEBRADOS. </t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BETO SOUZA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJAM REFORMADAS AS QUADRAS ESPORTIVAS E TUDO O MAIS QUE PRECISA DE REPARO NAS PRAÇAS LOCALIZADAS NA RUA ELIAS DE FLORA &amp;#8211; NO BAIRRO POPULARMENTE CONHECIDO COMO VULCÃO, E NA RUA ANTÔNIO FERRAZ BOIADEIRO &amp;#8211; CONHECIDA COMO RUA DE BAIXO, AS QUAIS SE ENCONTRAM EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA QUADRA POLIESTPORTIVA NO BAIRRO DA BOMBA.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO ILMº SR. CARLOS AUGUSTO DE BARROS ESTIMA &amp;#8211; DIRETOR PRESIDENTE DO DER-PE, NO SENTIDO DE INSTALAR PLACAS COM IDENTIFICAÇÃO DOS RIOS E RIACHOS QUE PASSAM SOB AS PONTES LOCALIZADAS AO LONGO DAS RODOVIAS PE-390 E PE-360.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO CÂMARA, E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE DEFESA SOCIAL, ALESSANDRO CARVALHO, PARA QUE SEJA IMPLANTADO UM SISTEMA DE CÂMERA DE SEGURANÇA, EM PONTOS ESTRATÉGICOS DA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO UM APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE REALIZAR AS SEGUINTES OBRAS: CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NOS BAIRROS DNER E CAETANO II, ATRAVÉS DOS RECURSOS DO FEM - FUNDO ESTADUAL DE APOIO AO DESENVOLVIMENTO MUNICIPAL &amp;#8211; 2016.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO UM APELO AO ILMº. SR. ANTÔNIO ADELMO NUNES  - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE URGENCIE OS SERVIÇOS DE RETRO ESCAVADEIRA  NA MANUTENÇÃO DAS ESTRADAS QUE DÃO ACESSO À BORDA DO LAGO &amp;#8211; VILA DOS PESCADORES &amp;#8211; ONDE SE ABASTECEM OS CARROS PIPAS ATRAVÉS DO EXÉRCITO BRASILEIRO.</t>
   </si>
   <si>
     <t>Dr JARBAS CARVALHO, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES LEGAIS REGIMENTAIS, SEJA FORMULADO APELO AO SECRETÁRIO DE CULTURA DE PERNAMBUCO - MARCELINO GRANJA DE MENEZES, NO SENTIDO DE RESGATAR A MEMÓRIA DOS HERÓIS FLORESTANOS QUE COMBATERAM O REI DO CANGAÇO, O TEMIDO LAMPIÃO, CUJOS CONFRONTOS OCORRERAM EM  NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES LEGAIS REGIMENTAIS, SEJA FORMULADO APELO AO SECRETÁRIO DE CULTURA DE PERNAMBUCO - MARCELINO GRANJA DE MENEZES, JUNTO AO GOVERNO DO ESTADO DE PERNAMBUCO, NO SENTIDO DE RESGATAR A MEMÓRIA DO MOVIMENTO HISTÓRICO DO BRASIL, A PASSAGEM DA &amp;#8220;COLUNA PRESTES&amp;#8217;&amp;#8217; NO MUNICÍPIO DE FLORESTA, ATRAVÉS DA CONSTRUÇÃO DE UM MONUMENTO PARA REGISTRAR TÃO IMPORTANTE PERÍODO.</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, Dr JARBAS CARVALHO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA.PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE QUE SEJAM EXECUTADOS, EM CARÁTER DE URGÊNCIA, OBRAS DE SERVIÇOS DE RECUPERAÇÃO DE CALÇAMENTO DA RUA XV DE NOVEMBRO, ESPECIFICAMENTE, NAS IMEDIAÇÕES DO CENTRO DE ATIVIDADES ECONÔMICAS.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; ANTÔNIO ADELMO NUNES, NO SENTIDO DE  A OBRA DE CONSTRUÇÃO DO MURO DA ESCOLA CRAIBEIRA, LOCALIZADA NA AGROVILA 06, BLOCO 04.</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE AGILIZAR TANTO QUANTO POSSÍVEL A NOMEAÇÃO DE MÉDICOS QUE IRÃO COMPOR A JUNTA MÉDICA DA FLORESTA PREV.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTO AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE REALIZAR SERVIÇOS BÁSICOS DE MANUTENÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA 15 DE NOVEMBRO, PARA SE TORNAR DISPONÍVEL À PRÁTICA DE ESPORTES PELAS CRIANÇAS E JOVENS DE  NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE ENVIDAR ESFORÇOS OBJETIVANDO A CONCLUSÃO DA OBRA DE CONSTRUÇÃO DO POSTO DE SAÚDE DE NAZARÉ.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA.PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PISTA DE SKATE QUE ATENDA AOS JOVENS A PRÁTICA DESSE ESPORTE EM ESPAÇO ADEQUADO E SEGURO.</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE REALIZAR SERVIÇOS DE REPAROS NO CALÇAMENTO DA RUA DOM BÔSCO, LOCALIZADA NO BAIRRO CAETANO I, NAS PROXIMIDADES DO COMPARE &amp;#8211; LOGÍSTICA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRA DE CALÇAMENTO NA RUA JOAQUIM DE ALENCAR JARDIM, PRÓXIMA AO CENTRO DE FORMAÇÃO DOM FRANCISCO XAVIER.</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À MESA DIRETORA DESTA CASA, NO SENTIDO DE QUE SEJA NOMEADO DE &amp;#8220;MARIA IZABEL FERRAZ&amp;#8221;, GABINETE OU SALA DA CÂMARA MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO COMANDANTE GERAL DA POLÍCIA MILITAR DE PERNAMBUCO - CEL. ANTÔNIO FRANCISCO PEREIRA NETO, JUNTAMENTE COM O COMANDANTE DA 1ª CIPM &amp;#8211; ILMº SR. TEN. FRANCISCO EDUARDO OLIVEIRA DE LYRA, NO SENTIDO DE QUE SEJA INSTALADO POSTO POLICIAL NA COMUNIDADE DA SERRA NEGRA, NAS PROXIMIDADES DA ESCOLA JOAQUIM SALVADOR DE SOUZA FERRAZ.</t>
   </si>
   <si>
     <t>BETO SOUZA, Dr JARBAS CARVALHO, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº SR. SECRETÁRIO MUNICIPAL DE SAÚDE &amp;#8211; JOSÉ GIOVANNI SAMPAIO NOVAES - JUNTO AOS AGENTES DE SAÚDE; E A ILMª SRª. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO &amp;#8211; AMANDA RAFAELA FEITOSA GOIANA MENEZES &amp;#8211; JUNTAMENTE COM OS EDUCADORES MUNICIPAIS, PARA QUE SEJA REALIZADA CAMPANHA EDUCATIVA RELACIONADA AO DESTINO DO LIXO, ESPECIFICAMENTE PRODUTOS DESCARTÁVEIS - GARRAFAS PET, SACOS PLÁSTICOS, ENFIM, QUAISQUER LIXOS PRODUZIDOS PELA POPULAÇÃO DESTE MUNICÍPIO, ESPECIALMENTE A ZONA RURAL.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE CONSTRUIR UMA PASSAGEM MOLHADA NA FAZENDA RIACHO SECO, NAS DEPENDÊNCIAS DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO UM APELO AO ILMº. SR. ANTÔNIO ADELMO NUNES  - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS E AO ILMº. SR. DÁRIO NOVAES FERRAZ -  SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL MEIO AMBIENTE E RECURSOS HÍDRICOS, NO SENTIDO DE JUNTOS VIABILIZAR UM PROGRAMA DE SANEAMENTO BÁSICO QUE ATENDA A ZONA RURAL DE NOSSO MUNICÍPIO ATRAVÉS DA CONSTRUÇÃO DE FOSSAS SÉPTICAS BIODIGESTORAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BETO SOUZA, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja encaminhado um apelo a Exmª Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de envidar esforços quanto à solução para a presença da árvore – Caraibeira, localizada ao centro da via pública - Avenida Antônio de Souza Jota.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE INTERVIR JUNTO AOS SENHORES PROPRIETÁRIOS DE TERRENOS EM DESUSO LOCALIZADOS NO PERÍMETRO URBANO DE NOSSA CIDADE, PARA QUE PROCEDAM À CONSTRUÇÃO DE MUROS, NO INTUITO DE COIBIR A UTILIZAÇÃO DOS MESMOS PARA O DESTINO DE LIXO OU DEJETOS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E AO ILMº. SR. ANTÔNIO ADELMO NUNES - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE AUTORIZAR O SERVIÇO DE RECUPERAÇÃO DA ESTRADA QUE LIGA AS COMUNIDADES DO BONITO AO ANGICO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>BETO SOUZA, ÉZIO FEITOSA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E REFORMA DAS PRAÇAS DA RUA GETÚLIO MENEZES E CAP. EMÍLIO NOVAES</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A CHEFE DO EXECUTIVO MUNICIPAL, A EXM° SRª. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR A OBRA DE CALÇAMENTO DA RUA JOAQUIM DE ALENCAR JARDIM.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA DIRIGIDO APELO A EXMª. SRA. PREFEITA, ROSÂNGELA MANIÇOBA NOVAES FERRAZ, OBJETIVANDO A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DA EMA, DANDO ACESSO AO CEMITÉRIO DA LOCALIDADE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. MINISTRO DO ESTADO DA INTEGRAÇÃO NACIONAL &amp;#8211; GILBERTO MAGALHÃES OCCHI; BEM COMO A EXMª SRª. MINISTRA DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO - KÁTIA ABREU; AO EXMºS. SRS. SENADORES &amp;#8211; DOUGLAS CINTRA E HUMBERTO COSTA; AO EXMº SR. MINISTRO DO DESENVOLVIMENTO, INDÚSTRIA E COMÉRCIO &amp;#8211; ARMANDO MONTEIRO; AO EXMº SR. DEPUTADO FEDERAL - ZECA CAVALCANTI; AOS EXMºS. SRS. DEPUTADOS ESTADUAIS &amp;#8211; JÚLIO CAVALCANTI E MIGUEL COELHO &amp;#8211; (PRESIDENTE DA COMISSÃO DE AGRICULTURA DA ALEPE), PARA QUE ENVIDEM ESFORÇOS NO SENTIDO DE QUE OS PROPRIETÁRIOS DE IMÓVEIS LOCALIZADOS AO LONGO DO CANAL DE TRANSPOSIÇÃO DO RIO SÃO FRANCISCO (EIXO LESTE), DE AMBOS OS LADOS, POSSAM UTILIZAR A ÁGUA DO REFERIDO CANAL PARA IRRIGAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER O CALÇAMENTO DAS RUAS: VEREADOR ABRAÃO CARVALHO (BAIRRO CAETANO II) E EMÍDIO QUIRINO DE SÁ(SANTA ROSA).</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FAZER A RECUPERAÇÃO DAS ESTRADAS DA COMUNIDADE DE BAIXIO DO JACARÉ, ATÉ A COMUNIDADE DO JABURU.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO UM APELO À EXMª. SRª. PREFEITA DO NOSSO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE INTRODUZIR A CARNE DE BODE E O LEITE DE CABRA NA MERENDA ESCOLAR DAS ESCOLAS DA REDE MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. GOVERNADOR DO ESTADO DE PERNAMBUCO &amp;#8211; PAULO CÂMARA, AO EXMº SR. SECRETÁRIO DE AGRICULTURA DE PERNAMBUCO &amp;#8211; NILTON MOTA, E A EXMª SRª. MINISTRA DA AGRICULTURA &amp;#8211; KÁTIA ABREU, NO SENTIDO DE QUE SEJA NOVAMENTE DISPONIBILIZADO O MILHO SUBSIDIADO DO GOVERNO FEDERAL AOS AGRICULTORES DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES  REGIMENTAIS E LEGAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA DO MUNICÍPIO,   ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSTRUIR ABRIGOS POPULARES PARA BENEFICIAR PASSAGEIROS: ESTUDANTES E DEMAIS MORADORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMº. SR. DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO, JUIZ DE DIREITO DE NOSSA COMARCA E A DRª. EVÂNIA CÍNTIAN DE AGUIAR PEREIRA, PROMOTORA DE JUSTIÇA, NO SENTIDO DE QUE SEJA REGULAMENTADO O HORÁRIO DE DIVULGAÇÃO ATRAVÉS DE CARRO DE SOM EM NOSSA CIDADE, CUJA ATUAÇÃO, NOS HORÁRIOS E LOCAIS OS MAIS INCONVENIENTES, VEM OCASIONANDO TRANSTORNOS AO CIDADÃO COMUM, AOS DOENTES E IDOSOS, ÀS ESCOLAS, E ÀS REPARTIÇÕES PÚBLICAS. </t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR A SUBSTITUIÇÃO DA BANDEIRA DO MUNICÍPIO DE FLORESTA QUE SE ENCONTRA HASTEADA NA PRAÇA EM FRENTE À CATEDRAL BOM JESUS DOS AFLITOS. </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRA DE CALÇAMENTO NA RUA BENEDITO ALVES DA LUZ, LOCALIZADA NO BAIRRO CAETANO II. </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA ENVIADO UM VEEMENTE APELO A EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE SE CUMPRIR A LEI FEDERAL N° 11.769/08, QUE TRATA SOBRE A OBRIGATORIEDADE DO ENSINO DA MÚSICA NA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>BIA NUMERIANO, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO VOTOS DE APLAUSOS E CONGRATULAÇÕES AO EMINENTE SENADOR POR PERNAMBUCO DR. ARMANDO MONTEIRO NETO, POR ASSUMIR O CARGO DE MINISTRO DO DESENVOLVIMENTO, INDÚSTRIA E COMÉRCIO EXTERIOR DO BRASIL.</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BIA NUMERIANO, DINHO FERRAZ, ÉZIO FEITOSA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO VOTOS DE APLAUSOS E CONGRATULAÇÕES AO JOVEM GABRIEL NOVAES LEAL JARDIM, PELO BRILHANTE DESEMPENHO NO RECENTE VESTIBULAR DO CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTOS DE APLAUSOS E CONGRATULAÇÕES AO GRUPO COMPARE, ATRAVÉS DO FLORESTANO HERALDO MENEZES DE SÁ, PELO PRÊMIO &amp;#8220;RUMOS DO MERCADO &amp;#8211; PIONEIRISMO E HISTÓRIA&amp;#8221;, HOMENAGEM DA ASPA &amp;#8211; ASSOCIAÇÃO DOS ATACADISTAS DISTRIBUIDORES DO ESTADO.</t>
   </si>
   <si>
     <t>Dr JARBAS CARVALHO, BETO SOUZA, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTOS DE APLAUSOS E CONGRATULAÇÕES A TODOS OS ESTUDANTES DA EREM CAP. NESTOR VALGUEIRO DE CARVALHO QUE IRÃO PARTICIPAR DO INTERCAMBIO CULTURAL NO CHILE E CANADÁ.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, ÉZIO FEITOSA, GILBERTO QUIRINO, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDA ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO GRUPO COMPARE PELO PRÊMIO DE MELHOR DISTRIBUIDOR DA BOMBRIL NO BRASIL.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO VOTOS DE APLAUSOS E CONGRATULAÇÕES A SENHORA MARIA DILMA MARQUES TORRES NOVAES GOIANA, POR ASSUMIR PELA 4ª VEZ A GERÊNCIA REGIONAL DE EDUCAÇÃO DO SERTÃO DO SUBMÉDIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO ILMº SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS &amp;#8211; DÁRIO NOVAES FERRAZ E EQUIPE, PELO BRILHANTISMO COM QUE OCORREU A 27ª EXPOSIÇÃO DE CAPRINOS E OVINOS DE FLORESTA._x000D_
 </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE APLAUSO AO EXMº SR. DEPUTADO FEDERAL - KAIO MANIÇOBA, PELA APRESENTAÇÃO DO PROJETO DE LEI 2.922/ 2015, QUE ALTERA A LEI Nº 11.977, DE 7 DE JULHO DE 2009, PARA AGILIZAR A CONCESSÃO DE LINHA DE FINANCIAMENTO DO PROGRAMA MINHA CASA, MINHA VIDA, AOS INTEGRANTES DAS FORÇAS POLICIAIS OU MILITARES QUE NÃO TENHAM IMÓVEL RESIDENCIAL PRÓPRIO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA CONSIGNADA MOÇÃO DE APLAUSO E RECONHECIMENTO AOS PROFESSORES DO IF SERTÃO PERNAMBUCANO  MS. JOÃO LUIZ DA SILVA (CAMPUS FLORESTA) E A DRA. ANDRÉA NUNES MOREIRA DE CARVALHO (CAMPUS PETROLINA ZONA RURAL); AOS ALUNOS MIKAELA MAÍRA SOUZA FREIRE DE SÁ, TATIANA PEREIRA DA SILVA SOUZA E RENATA CAMILA DE SOUZA (CAMPUS FLORESTA); AMANDA EMANUELLA DOS SANTOS (CAMPUS SALGUEIRO) E LEONARDO DA SILVA SANTOS (CAMPUS OURICURI); PELA APROVAÇÃO NA SELEÇÃO PARA PARTICIPAR DO FÓRUM FRANCO BRASILEIRO &amp;#8220;CIÊNCIA E SOCIEDADE&amp;#8221;, SOBRE A TEMÁTICA AGROECOLOGIA, QUE ACONTECERÁ NA FRANÇA, EM ARRÁS, NO PERÍODO DE 10 A 23 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA CONSIGNADA MOÇÃO DE APLAUSO A TODOS  PROFESSORES DO MUNICÍPIO DE FLORESTA , PELA COMEMORAÇÃO DO &amp;#8220;DIA DO PROFESSOR&amp;#8221;.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA DIRIGIDO VOTO DE APLAUSOS AOS PALESTRANTES DO I SEMINÁRIO &amp;#8220;CRISE ECONÔMICA E OPORTUNIDADES DE NEGÓCIOS PARA OS MUNICÍPIOS&amp;#8221;, REALIZADO NO DIA 11 DO CORRENTE MÊS._x000D_
 </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.docx</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 21/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 10 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 17/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 11 DE MARÇO DE 2015, QUE "REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 24/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 16 DE JUNHO DE 2015, QUE "CRIA O PLANO MUNICIPAL DE EDUCAÇÃO-PME DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 11/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE FEVEREIRO DE 2015, QUE "DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR AS PRESTAÇÃO DE CONTAS, DO EXERCÍCIO DE 2013, CORRESPONDENTE AO PROCESSO TCE-PE N° 14.50061-9, DE RELATOR CONSELHEIRO CARLOS PORTO, DO TRIBUNAL DE CONTAS, ESTADO DE PERNAMBUCO, DATADO DE 08 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 35/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 36/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 14/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE FEVEREIRO DE 2015, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONTRATO DE CONCESSÃO OU PERMISSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO DE FLORESTA/PE PARA INSTALAÇÃO DE UMA UTR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 16/2015, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 11 DE MARÇO DE 2015, QUE "DENOMINA PRAÇA PÚBLICA".</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 05/2015, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 08 DE ABRIL DE 2015, QUE - DENOMINA BIBLIOTECA DA CÂMARA MUNICIPAL DE VEREADORES DE FLORESTA DE "VEREADORA MARIA IZABEL FERRAZ".</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t>DA COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI Nº13/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 04 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 01/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE ALICE MARIA DE MENEZES".</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 02/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE JOÃO ERNESTO DE SÁ MENEZES".</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 03/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE JOSÉ DO CARMO MENEZES DE SÁ".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 04/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE MANOEL MENEZES DE SÁ".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 05/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE SINÉZIA MENEZES DE SÁ"._x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 06/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 24 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE ROSALVO MARTINS".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 07/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE CRENILDE DE SOUZA MARTINS"._x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 08/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE ALBERTINA DE SÁ MENEZES (BÉ)"._x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 09/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE MARIA DE SÁ MENEZES - MÃE LILI"._x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 10/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 23 DE FEVEREIRO DE 2015, QUE "DENOMINA LOGRADOURO PÚBLICO DE RUSIVÂNIA VALÉRIA TORRES MARTINS"._x000D_
 </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 01/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 10 DE FEVEREIRO DE 2015, QUE "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SENHOR MELQUIZEDEQUE DOS SANTOS CARVALHO".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 19/2015, AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 25 DE MARÇO DE 2015, QUE "ASSEGURA DIREITOS SOCIAIS DOS CONSELHEIROS TUTELARES E ESTABELECE DIRETRIZES AO PROCESSO SELETIVO UNIFICADO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 02/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 18 DE MARÇO DE 2015, QUE "DISPÕE SOBRE TRAJE DOS VEREADORES NAS SESSÕES DA CÂMARA".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 05/2015, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 08 DE ABRIL DE 2015, QUE - DENOMINA BIBLIOTECA DA CÂMARA DE VEREADORES DE FLORESTA DE "VEREADORA MARIA IZABEL FERRAZ"._x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO N° 06/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 15 DE ABRIL DE 2015, QUE - ALTERA O TÍTULO IV DO REGIMENTO INTERNO - DAS REUNIÕES - CAPÍTULO I - DAS DISPOSIÇÕES GERAIS, ATRAVÉS DE ARTIGO QUE DISPÕE SOBRE GRAVAÇÃO E FILMAGEM NAS SESSÕES DA CÂMARA DE VEREADORES DE FLORESTA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PRESENTE OFÍCIO/REQUERIMENTO, DE AUTORIA DA PREFEITA MUNICIPAL, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, SOLICITANDO A AUTORIZAÇÃO PARA AUSENTAR-SE DO MUNICÍPIO POR 10 (DEZ) DIAS, NO PERÍODO DE 22/06/2015 A 01/07/2015, DATADO DE 10 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI N° 24/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 16 DE JUNHO DE 2015, QUE "CRIA O PLANO MUNICIPAL DE EDUCAÇÃO - PME DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 29/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 05 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 30/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 05 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 12/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 04 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 30/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 04 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃOAO PROJETO DE RESOLUÇÃO Nº11/2015, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA (BETO SOUZA), DATADO DE 16 DE JUNHO DE 2015._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº21/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 10 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE EMENDA À LEI ORGÂNICA N° 01/2015, DE AUTORIA DA MESA DIRETORA DESTA CASA LEGISLATIVA, DATADO DE 09 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº12/2015, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA (BETO SOUZA), DATADO DE 02 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº13/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 30 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº14/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 30 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 33/2015, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 30 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 35/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE OUTUBRO  DE 2015.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.docx</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 36/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.docx</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 34/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 28/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 05 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A MOÇÃO Nº 10/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº17/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 21 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº18/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 21 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº19/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº37/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES,, DATADO DE 21 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº41/2015, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº42/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº43/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº44/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 31/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 39/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 28 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 45/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 06 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 46/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 06 DE NOVEMBRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 47/2015, DE AUTORIA DO VEREADOR GUILHERME DE SÁ CAVALCANTI NOVAES, DATADO DE 06 DE NOVEMBRO DE 2015, CONFORME EMENDA SUBSTITUTIVA Nº 15/2015._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI Nº 48/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, QUE &amp;#8220;DENOMINA LOGRADOURO PÚBLICO &amp;#8211; RUA ESPEDITO ISRAEL DA SILVA&amp;#8221;.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE LEI Nº 49/2015, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, QUE &amp;#8220;ALTERA O ART.1º DA LEI Nº 570/2014, DE 16 DE DEZEMBRO DE 2014&amp;#8221;.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA COMISSÃO RECEBEU PARA ANALISAR O PROJETO DE RESOLUÇÃO Nº20/2015, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, QUE &amp;#8220;INSTITUI MEDALHA DE MÉRITO POLÍTICO ADMINISTRATIVO AFONSO AUGUSTO FERRAZ&amp;#8221;.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº21/2015, DE AUTORIA DOS VEREADORES MURILO ALEXANDRE DE ALMEIDA, ALBERTO CARLOS DE SOUZA, ANA BEATRIZ LEAL NUMERIANO DE SÁ, ÉZIO FEITOSA E ROMUALDO GONÇALVES TORRES, DATADO DE 06 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº22/2015, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO(CHICHICO), DATADO DE 06 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº23/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 06 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE EMENDA À LEI ORGÂNICA Nº 03/2015, DE AUTORIA DA MESA DIRETORA, DATADO DE 06 DE NOVEMBRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO À MOÇÃO Nº 11/2015, DE AUTORIA DOS VEREADORES MURILO ALEXANDRE DE ALMEIDA, JARBAS FLORENTINO DE CARVALHO, ALBERTO CARLOS DE SOUZA, ÉZIO FEITOSA E GILBERTO QUIRINO DE SÁ, DATADO DE 18 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº24/2015, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO(CHICHICO), DATADO DE 03 DE DEZEMBRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº25/2015, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, DATADO DE 03 DE DEZEMBRO DE 2015._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº26/2015, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, DATADO DE 03 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº27/2015, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 03 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 28/2015, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ (BIA NUMERIANO), DATADO DE 03 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 51/2015, DE AUTORIA DO VEREADOR GUILHERME CAVALCANTI NOVAES, DATADO DE 04.12.2015.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 52/2015, DE AUTORIA DO VEREADOR GUILHERME CAVALCANTI NOVAES, DATADO DE 04.12.2015.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 54/2015, DE AUTORIA DO VEREADOR GUILHERME CAVALCANTI NOVAES, DATADO DE 04.12.2015.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 55/2015, DE AUTORIA DO VEREADOR GUILHERME CAVALCANTI NOVAES, DATADO DE 04.12.2015.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 56/2015, DE AUTORIA DO VEREADOR GUILHERME CAVALCANTI NOVAES, DATADO DE 04.12.2015.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 50/2015, DE AUTORIA DO VEREADOR ÉZIO FEITOSA, DATADO DE 18 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 53/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 03.12.2015.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 57/2015, DE AUTORIA DO VEREADOR JARBAS FLORENTINO DE CARVALHO, DATADO DE 03.12.2015.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 59/2015, DE AUTORIA DO VEREADOR ROMUALDO GONÇALVES TORRES, DATADO DE 03.12.2015.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTA COMISSÃO RECEBEU PARA ANALISAR  A EMENDA SUBSTITUTIVA Nº 16/2015, DATADA DE 16.11.2015 &amp;#8211; SUBSTITUA-SE NO ART. 3º DO PROJETO A EXPRESSÃO &amp;#8220;(...) MOTAS&amp;#8221; PELA EXPRESSÃO&amp;#8220;(...) METAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 10/2015, DE AUTORIA DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, DATADO DE 05.08.2015.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO CHEFE DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º. O §2º DO ART. 22 DA LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 &amp;#8220;§ 2º - O NÚMERO DE VEREADORES DA CÂMARA MUNICIPAL DE FLORESTA PARA A PRÓXIMA LEGISLATURA SERÁ DE 13, RESPEITANDO O NÚMERO DE HABITANTES, CONFORME ESTABELECE O ART. 29, INCISO IV DA CONSTITUIÇÃO FEDERAL DO BRASIL&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO DO INCISO V DO ARTIGO 30, E ART. 69, CAPUT, DA LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA/PE, DE 15 DE AGOSTO DE 2002. </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 29, INCISO XV &amp;#8211; TÍTULO II &amp;#8211; DA ORGANIZAÇÃO DOS PODERES &amp;#8211; CAPÍTULO I &amp;#8211; DO PODER LEGISLATIVO &amp;#8211; SEÇÃO I &amp;#8211; DA CÂMARA MUNICIPAL DE FLORESTA  DA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, Dr JARBAS CARVALHO, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA-PE, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONTRATO DE CONCESSÃO OU PERMISSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO DE FLORESTA-PE PARA INSTALAÇÃO DE UMA UTR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA DIREITOS SOCIAIS DOS CONSELHEIROS TUTELARES E ESTABELECE DIRETRIZES AO PROCESSO SELETIVO UNIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA-PE, MEDINDO 22.506 M², PARA O SERVIÇO SOCIAL DO COMÉRCIO - SESC COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOS CURRÍCULOS DAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO DE FLORESTA/PE, A INCLUSÃO DE CONTEÚDOS REFERENTES À PREVENÇÃO DO USO DE DROGAS PSICOATIVAS LÍCITAS E ILÍCITAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DE EMBARQUE INCIDENTE SOBRE O TRANSPORTE RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS DE FLORESTA/PE, ASSIM COMO A CONCESSÃO DA GRATUIDADE NO PREÇO DE TAL TAXA, COM O OBJETIVO DE PROMOVER A INCLUSÃO SOCIAL DAS PESSOAS IDOSAS E OU COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR O PROGRAMA ACESSUAS TRABALHO E ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO MUNICIPAL DE EDUCAÇÃO - PME DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, ÉZIO FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BANDEIRA E O HINO OFICIAIS DO 4° DISTRITO DE FLORESTA/PE, NAZARÉ DO PICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA - DE FLORESTA / PE, INSTITUI O SEU CONSELHO GESTOR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO - DE &amp;#8220;ENFERMEIRO DÃO ALMEIDA&amp;#8221;, O PSF - PRÉDIO LOCALIZADO AO LADO</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO - DE &amp;#8220;MARIA NAZARÉ BARBOSA DE SÁ &amp;#8211; MÃE NAZARÉ&amp;#8221;, O PSF - PR</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO DE IMÓVEL, PERTENCENTE AO MUNICÍPIO DE FLORESTA/PE, EM FAVOR DA EMPRESA ATÉ XIX TRANSMISSORA DE ENERGIA S.A.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;BENÍCIO NUMERIANO DE SÁ&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE &amp;#8211; SANTA ROSA, NA RUA Nº 02, TRANSVERSAL COM A RUA CLARICE VALGUEIRO BARROS, ENTRE OS BLOCOS C E D.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA DE FLORESTA (PMPIF), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PROTEÇÃO DOS BENS PÚBLICOS E PARTICULARES CONTRA A AÇÃO DE PICHADORES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 492/2012, ALTERANDO DENOMINAÇÃO DE LOGRADOURO PÚBLICO - RUA ADEMAR TELES DE CARVALHO (CANTOR VAVÁ MACHADO).</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI Nº 488/2012, E MODIFICA LOCALIZAÇÃO DE LOGRADOURO PÚBLICO - AVENIDA INÊS EPONINA BARROS </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 490/2012, E MODIFICA LOCALIZAÇÃO DE LOGRADOURO PÚBLICO &amp;#8220;AVENIDA PREFEITO SIZENANDO ALVES DE CARVALHO&amp;#8221;.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "AVENIDA VEREADOR JOÃO FLORENTINO DE CARVALHO".</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA BARTOLOMEU FRANCISCO NOVAES (MEUZINHO NOVAES)&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 05.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;RUA ABDON JOAQUIM DA SILVA&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 08.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO DE "RUA PEDRO ERNESTO GOMES DE SÁ&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 07._x000D_
 </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;RUA VICENTE GOMES DA CRUZ&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 06.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;RUA AFONSO EMÍLIO NOVAES&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 17.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;RUA GENI DELGADO NOVAES&amp;#8221;, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA 18.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO DE &amp;#8220;RUA ESPEDITO ISRAEL DA SILVA&amp;#8221; A VIA PÚBLICA QUE SE INICIA NA RUA MARIA EMÍLIA CLEMENTE, CRUZANDO AS RUAS JOAQUIM PEZÃO E JOÃO MARQUES DE SÁ, ATÉ O ENCONTRO DO LOTEAMENTO MORADA NOBRE. </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 570/2014, DE 16 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 567/2014, DE 16 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168; RUA ISIDORA GOMES DELGADO &amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  09.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168;RUA LUIZA GOMES DELGADO&amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  11.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE DE &amp;#168; RUA VEREADOR DANIEL CAVALCANTI NOVAES &amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  03.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168;RUA JOSÉ GOMES DELGADO&amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  13.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168; RUA MARIA DELGADO NOVAES&amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  12.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168;RUA DONA EUTÍMIA CAVALCANTI NOVAES &amp;#168;  A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE, RUA  04.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO  PÚBLICO DE &amp;#168;RUA VEREADOR JOSÉ AVELINO DE BARROS&amp;#168;, A VIA PÚBLICA LOCALIZADA POR TRÁS DA RUA CANTIDIANO VALGUEIRO BARROS E ENTRE AS MARGENS DO RIACHO FUNDO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE RECURSOS PÚBLICOS PARA CONTRATAÇÃO DE ARTISTAS QUE DESVALORIZEM, INCENTIVEM A VIOLÊNCIA OU EXPONHAM PESSOAS A CIRCUNSTÂNCIAS DE CONSTRANGIMENTO EM SUAS MÚSICAS OU DANÇAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRAJE DOS VEREADORES NAS SESSÕES DA CÂMARA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESPAÇO VIRTUAL DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA BIBLIOTECA DA CÂMARA DE VEREADORES DA FLORESTA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O TÍTULO IV DO REGIMENTO INTERNO - DAS REUNIÕES - CAPÍTULO I- DAS DISPOSIÇÕES GERAIS, ATRAVÉS DE ARTIGO QUE DISPÕE SOBRE GRAVAÇÃO E FILMAGEM NAS SESSÕES DA CÂMARA DE VEREADORES DE FLORESTA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDIÇÕES DO CONVÊNIO CELEBRADO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA - CIEE, PARA REALIZAÇÃO DE ESTAGIÁRIOS E CONCESSÃO DE BOLSAS DE ESTÁGIO A ESTUDANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 2° DA RESOLUÇÃO N° 01, DE 13 DE OUTUBRO DE 2005, QUE INSTITUI, NO ÂMBITO DO MUNICÍPIO DE FLORESTA O "PROGRAMA CÂMARA INTINERANTE".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">HOMENAGEM </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA - À SENHORA FRANCISCA LINS NOVAES FERRAZ.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À SENHORA MÁRCIA MARIA ALBUQUERQUE FIGUEIREDO DO VALE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. JAILDON CLEMENTINO DA SILVA.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À DRª. GLAUCE BEZERRA DE CARVALHO.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. PAULO JOSÉ DE SANTANA._x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO V DO ARTIGO 47 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO ÚNICO DA RESOLUÇÃO Nº 05/2015, DE 03 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI MEDALHA DE MÉRITO &amp;#8220;ADOLFO FERRAZ&amp;#8221;.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. RENATO MEDEIROS DE MORAES.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. IRAN ALVES TORQUATO._x000D_
 </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEDALHA DE MÉRITO POLÍTICO ADMINISTRATIVO &amp;#8220;AFONSO AUGUSTO FERRAZ&amp;#8221;.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RENUMERA E DÁ NOVA REDAÇÃO A PARÁGRAFOS, SUBSTITUI REDAÇÃO DO §2º - ART. 54 DO REGIMENTO INTERNO &amp;#8211; TÍTULO III &amp;#8211; DAS PROPOSIÇÕES - CAPÍTULO III &amp;#8211; DOS PROJETOS DE LEI E DE RESOLUÇÕES, E ESTABELECE CRITÉRIOS SOBRE A DENOMINAÇÃO DE VIAS PRÓPRIAS DO MUNICÍPIO, LOGRADOUROS, IMÓVEIS PÚBLICOS, BAIRROS E DISTRITOS. </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. JOSÉ BARROS DOS SANTOS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1º DA RESOLUÇÃO Nº 02/2004.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. LUIZ CLÁUDIO DOS SANTOS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SR. PROF. RAUL GOIANA NOVAES MENEZES.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA A SRª. PROFª. AMANDA RAFAELA FEITOSA GOIANA MENEZES.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA A SRª. DRª. MARTA VIOLETA BERRIO BOLAÑOS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE &amp;#8220;MEDALHA ADOLFO FERRAZ&amp;#8221; A JOSÉ TITO FERRAZ.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FEITO MAIS UM APELO AO EXM° SR. GOVERNADOR DO ESTADO DE PERNAMBUCO &amp;#8211; PAULO CÂMARA, PARA QUE JUNTO AO SECRETÁRIO DE TRANSPORTES DO ESTADO DE PERNAMBUCO, ENVIDE ESFORÇOS PARA TORNAR CÉLERE A OBRA DA PE-423, QUE LIGA FLORESTA A CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O PLENÁRIO E CUMPRIDA AS EXIGÊNCIAS REGIMENTAIS, SEJA FEITO MAIS UM APELO A EXMª PREFEITA DO NOSSO MUNICÍPIO A SRª ROSANGELA DE MOURA MANIÇOBA NOVAES FERRAZ, PARA QUE URGENCIE A CONSTRUÇÃO DA TÃO SONHADA PRAÇA E A CONCLUSÃO DO CALÇAMENTO DA COHAB.</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, BIA NUMERIANO, Dr JARBAS CARVALHO, GUILHERME NOVAES, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS,SEJA FORMULADO VEEMENTE APELO AO PRESIDENTE DO DETRAN/PE - DEPARTAMENTO ESTADUAL DE TRANSITO DE PERNAMBUCO, ILMº SRº  CHARLES RIBEIRO, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE SEMÁFOROS EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR PODA CONSCIENTE DOS TAMARINDOS DE FLORESTA.</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DA EX-VEREADORA MARIA IZABEL FERRAZ, PELO SEU FALECIMENTO OCORRIDO EM 25 DE JANEIRO DE 2015, NA CIDADE DE ARCOVERDE.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 07 DE ABRIL DO CORRENTE ANO, AUDIÊNCIA PÚBLICA ACERCA DO ANDAMENTO DA OBRA DE SANEAMENTO DE FLORESTA, CUJO CONVÊNIO FOI FIRMADO COM A CODEVASF - SUA AMPLIAÇÃO, BEM COMO AS IMPLICAÇÕES DE SUA PARALISAÇÃO, SENDO CONVIDADOS PARA COMPOR A MESA NO REFERIDO EVENTO OS ILUSTRÍSSIMOS SENHORES: ELMO VAZ BASTOS DE MATOS &amp;#8211; PRESIDENTE DA CODEVASF; JOSÉ SOLON DE OLIVEIRA  BRAGA FILHO &amp;#8211; ÁREA DE GESTÃO DOS EMPREENDIMENTOS DE IRRIGAÇÃO - CODEVASF; EDUARDO JORGE DE OLIVEIRA MOTTA &amp;#8211; ÁREA DE REVITALIZAÇÃO DAS BACIAS HIDROGRÁFICAS - CODEVASF; JOÃO BÔSCO LACERDA DE ALENCAR &amp;#8211; SUPERINTENDENTE REGIONAL DA CODEVASF (3ª SR - PETROLINA); A EXMª SRª. PREFEITA DE FLORESTA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ; O EXMº SR. DEPUTADO FEDERAL &amp;#8211; KAIO MANIÇOBA; O EXMº SR. DEPUTADO ESTADUAL &amp;#8211; RODRIGO NOVAES; O EXMº SR. JUIZ &amp;#8211; DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO; A EXMª SRª. PROMOTORA DE JUSTIÇA &amp;#8211; DRª. EVÂNIA CÍNTIAN DE AGUIAR PEREIRA; AO REVMº SR. BISPO DIOCESANO DE FLORESTA &amp;#8211; DOM GABRIEL MARCHESI; AOS SECRETÁRIOS MUNICIPAIS &amp;#8211; DE OBRAS E DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 23 DE ABRIL DO CORRENTE ANO, AUDIÊNCIA PÚBLICA CUJO TEMA SERÁ A SECA &amp;#8211; AÇÕES DOS GOVERNOS FEDERAL E ESTADUAL EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, BETO SOUZA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. JUIZ DE DIREITO DA COMARCA DE FLORESTA &amp;#8211; DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO, NO SENTIDO DE QUE AUTORIZE  A SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS A EFETUAR A DEMOLIÇÃO  E LIMPEZA DO PRÉDIO EM RUÍNAS, DE PROPRIEDADE DA JUSTIÇA, LOCALIZADO NA RUA JOSÉ TIBURTINO NOVAES.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REALIZADA POR ESTA CASA NO ANO EM CURSO, HOMENAGEM EM COMEMORAÇÃO AO DIA 31 DE MARÇO &amp;#8211; EMANCIPAÇÃO POLÍTICA DE NOSSO MUNICÍPIO, AOS DIGNOS FLORESTANOS QUE HOJE SE ENCONTRAM PRESENTES ENTRE NÓS, POLÍTICOS QUE NO PASSADO REPRESENTARAM FLORESTA NO ÂMBITO ESTADUAL E MUNICIPAL. </t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BIA NUMERIANO, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJAM SOLICITADAS INFORMAÇÕES A EXMª . SRª. PREFEITA DESTE MUNICÍPIO - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ACERCA DO ANDAMENTO DA OBRA DE REFORMA DO CENTRO DE SAÚDE CLEONICE FERRAZ; REALIZAÇÃO DO CONCURSO PÚBLICO; COMO TAMBÉM A IMPLANTAÇÃO DO PROGRAMA NASF (SECRETARIA DE SAÚDE). </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E CAPINA DOS MATOS LOCALIZADOS NA RUA WASHINGTON NUNES NOGUEIRA E DEMAIS VIAS PÚBLICAS QUE CARECEM DA LIMPEZA.</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BETO SOUZA, ÉZIO FEITOSA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO MUNICIPAL DE SAÚDE - JOSÉ GIOVANNI SAMPAIO NOVAES, NO SENTIDO DE TOMAR ALGUMAS PROVIDÊNCIAS QUANTO AOS LOCAIS DE PARADAS DO ÔNIBUS &amp;#8211; TFD COM DESTINO À CIDADE DE RECIFE, BEM COMO COM RELAÇÃO À INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA PENSÃO EM QUE FICAM HOSPEDADOS OS DOENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BETO SOUZA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA DISCUSSÃO DOS PROJETOS DE LEI NºS 11/2015 &amp;#8211; QUE &amp;#8220; DISPÕE SOBRE O VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; E Nº 17/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;DISPÕE SOBRE REAJUSTE PISO SALARIAL DOS PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; CUJA SESSÃO DEVERÁ SER REALIZADA ÀS 12HS.:30 MIN. DESTA DATA.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA VOTAÇÃO DOS PROJETOS DE LEI Nº 11/2015 E 17/2015, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL &amp;#8211; Nº 11/2015 &amp;#8211;&amp;#8220;DISPÕE SOBRE O VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; Nº 17/2015 -&amp;#8220;DISPÕE SOBRE REAJUSTE PISO SALARIAL DOS PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; CUJA SESSÃO DEVERÁ SER REALIZADA ÀS 12HS.:30 MIN. DESTA DATA.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO MUNICIPAL DE SAÚDE - JOSÉ GIOVANNI SAMPAIO NOVAES, NO SENTIDO DE TOMAR AS MEDIDAS URGENTES  NO COMBATE E, SOBRETUDO, NA PREVENÇÃO DA DENGUE EM NOSSO MUNICÍPIO, BEM COMO QUE NOS SEJAM ENVIADAS INFORMAÇÕES DAS AÇÕES EFETIVAS NO COMBATE À DOENÇA.</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BETO SOUZA, CHICHICO FERRAZ, Dr JARBAS CARVALHO, FAVINHO FERRAZ, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE AO PRESIDENTE DA CÂMARA MUNICIPAL DE FLORESTA &amp;#8211;MURILO ALEXANDRE DE ALMEIDA, NO SENTIDO DE DAR CUMPRIMENTO À LEI MUNICIPAL Nº 270/2002.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO À ILMª SRª. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - AMANDA RAFAELA FEITOSA GOIANA MENEZES, NO SENTIDO DE NOS INFORMAR COM URGÊNCIA QUANTO À POSSIBILIDADE DE DISPONIBILIZAR O TRANSPORTE DOS ESTUDANTES QUE RESIDEM NOS ASSENTAMENTOS  - COMUNIDADES ANIL I E II, À ESCOLA MUNICIPAL ETELVINO JOÃO DA SILVA, LOCALIZADA NA MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>BETO SOUZA, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. AMAURI GUIMARÃES NOVAES, PELO SEU FALECIMENTO OCORRIDO NO DIA 28 DE MARÇO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, ACRESCENTADO-SE, LOGO APÓS ESTA SESSÃO, REUNIÃO EXTRAORDINÁRIA PARA DISCUSSÃO DO PROJETO DE LEI Nº 19/2015 &amp;#8211; QUE &amp;#8220; ASSEGURA DIREITOS SOCIAIS DOS CONSELHEIROS TUTELARES E ESTABELECE DIRETRIZES AO PROCESSO SELETIVO UNIFICADO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO AS EMENDAS AO REFERIDO PROJETO DE LEI.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA VOTAÇÃO DAS EMENDAS: ADITIVAS NºS. 01, 02 E 03/2015; SUBSTITUTIVAS NºS. 01, 02, 03 E 04/2015; SUPRESSIVAS NºS. 01, 02, E 03/2015 -  AO PROJETO DE LEI Nº 19/2015 &amp;#8211; QUE &amp;#8220;ASSEGURA DIREITOS SOCIAIS DOS CONSELHEIROS TUTELARES E ESTABELECE DIRETRIZES AO PROCESSO SELETIVO UNIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, ÉZIO FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ENVIDAR ESFORÇOS OBJETIVANDO A CRIAÇÃO DA GUARDA MUNICIPAL, CONFORME DISPÕE A CONSTITUIÇÃO FEDERAL &amp;#8211; ART. 144, § 8º, E LEI ORGÂNICA DO MUNICÍPIO ART. 93.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR SOBRE A OBRA DO SERVIÇO SOCIAL DO COMÉRCIO &amp;#8211; SESC, CUJA LEI Nº 468/2011, DISPÕE SOBRE A DOAÇÃO DO TERRENO PARA A SUA CONSTRUÇÃO DESDE 27 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. EDEN DE MORAES VESPAZIANO BORGES &amp;#8211; SECRETÁRIO EXECUTIVO DE RESSOCIALIZAÇÃO DE PERNAMBUCO, BEM COMO À EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR ACERCA DO ANDAMENTO DA CONSTRUÇÃO DA CADEIA PÚBLICA DE FLORESTA, CUJA LEI Nº 464/2011, VIGORA DESDE 31 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº SR. SECRETÁRIO MUNICIPAL DE OBRAS &amp;#8211; ANTÔNIO ADELMO NUNES, NO SENTIDO DE NOS INFORMAR QUANTO AO ANDAMENTO DA OBRA DE CONSTRUÇÃO DO POSTO DE SAÚDE DA AGROVILA 06,  BEM COMO DA CONCLUSÃO DO CALÇAMENTO DA REFERIDA AGROVILA.</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ATRAVÉS DA SECRETARIA DE OBRAS, PARA QUE URGENCIE UMA OPERAÇÃO TAPA &amp;#8211; BURACOS NOS CALÇAMENTOS DAS RUAS: FRANCISCO AURELIANO DE SÁ, KEPLER LAFAYETE, TITO FERRAZ DA SILVA LEAL, MANOEL GOIANA CALAÇA, ADEMAR TORRES DE ARAÚJO, EVAN FERRAZ, FULGÊNCIO MANOEL DE SILVA, NAZINHA DINIZ, JOSÉ XAVIER FILHO, CLÁVIO MENEZES, PROFESSORA MARIA EUGÊNIA FALCÃO FERRAZ, DR. GILBERTO FERRAZ GOMINHO, LOURIVAL DINIZ, ALEXANDRE FIRMO FERRAZ E AVENIDA ANTÔNIO DE SOUZA JOTA, TODAS SITUADAS NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GILBERTO QUIRINO, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE DISPONIBILIZAR ENGENHEIRO CIVIL À POPULAÇÃO FLORESTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, OBJETIVANDO AUXILIAR PROPRIETÁRIOS DE IMÓVEIS QUANTO AOS PROJETOS DE SUAS OBRAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, CHICHICO FERRAZ, DINHO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ, GUILHERME NOVAES, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM VEEMENTE APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO HENRIQUE SARAIVA CÂMARA; AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE DEFESA SOCIAL, ALESSANDRO CARVALHO LIBERATO DE MATTOS; AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE DESENVOLVIMENTO SOCIAL, CRIANÇA E JUVENTUDE, ISALTINO NASCIMENTO; AO EXMO. JUIZ DE DIREITO, DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO; À EXMA. PROMOTORA DE JUSTIÇA, DRA. EVÂNIA CÍNTIAN DE AGUIAR PEREIRA; AO ILM.º SR. DELEGADO REGIONAL &amp;#8211; DR. JAIRO DE OLIVEIRA MARINHO; AO ILM.º SR. DELEGADO MUNICIPAL &amp;#8211; DR. WILTON DE SOUZA SANTANA; AO COMANDANTE DA PM EM FLORESTA E À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE ENVIDAR ESFORÇOS ATRAVÉS DE AÇÕES PARA COIBIR A VIOLÊNCIA QUE TEM PREDOMINADO NO MUNICÍPIO DE FLORESTA &amp;#8211; PE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 11 DE JUNHO DO CORRENTE ANO, AUDIÊNCIA PÚBLICA CUJO TEMA SERÁ ADUTORAS AMBRÓSIO E SERRINHA, INSTALADAS PARA ATENDER OS BENEFICIÁRIOS DAS COMUNIDADES DA CAATINGA DE PORCO, SERRINHA E CIRCUNVIZINHANÇAS. </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>BETO SOUZA, Dr JARBAS CARVALHO, ÉZIO FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, ACRESCENTANDO-SE, LOGO APÓS ESTA SESSÃO, REUNIÃO EXTRAORDINÁRIA PARA DISCUSSÃO DO PROJETO DE LEI Nº 20/2015 &amp;#8211; QUE &amp;#8220;DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 22.506 M2 , PARA O SERVIÇO SOCIAL DO COMÉRCIO &amp;#8211; SESC, COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, ACRESCENTANDO-SE, LOGO APÓS ESTA SESSÃO, REUNIÃO EXTRAORDINÁRIA PARA VOTAÇÃO DO PROJETO DE LEI Nº 20/2015 &amp;#8211; QUE &amp;#8220;DISPÕE SOBRE A DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA/PE, MEDINDO 22.506 M2 , PARA O SERVIÇO SOCIAL DO COMÉRCIO &amp;#8211; SESC, COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, QUE SEJA RETIRADO DAS DELIBERAÇÕES DO PLENÁRIO, O PROJETO DE LEI Nº 13/2015, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;INSTITUI O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SENDO PORTANTO RETORNADO ÀS DEVIDAS COMISSÕES. </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, QUE SEJA RETIRADO DAS DELIBERAÇÕES DO PLENÁRIO, O PROJETO DE LEI Nº 18/2015, DE MINHA AUTORIA, QUE &amp;#8220;DISPÕE SOBRE CRITÉRIOS PARA FIXAÇÃO DE PLACAS DESIGNATIVAS DOS NOMES DE LOGRADOUROS PÚBLICOS DE FLORESTA-PE&amp;#8221;, SENDO, PORTANTO, RETORNADO ÀS DEVIDAS COMISSÕES. </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>BIA NUMERIANO, BETO SOUZA, Dr JARBAS CARVALHO, FAVINHO FERRAZ, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXECUTIVO E LEGISLATIVO MUNICIPAL, NO SENTIDO DE QUE, NO DIA 20 DE JUNHO DE 2015, DATA COMEMORATIVA DOS 108 ANOS DE ELEVAÇÃO DE FLORESTA À CATEGORIA DE CIDADE, SEJA REALIZADA UMA AÇÃO DE INTERVENÇÃO PROGRAMÁTICA NA PRESERVAÇÃO AMBIENTAL DO NOSSO MUNICÍPIO, EM CONSCIENTIZAÇÃO ECOLÓGICA DOS NOSSOS MUNÍCIPES. </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, BETO SOUZA, ÉZIO FEITOSA, FAVINHO FERRAZ, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DA SRª. MARIA ONÉLIA DA SILVA SOUZA, PELO SEU FALECIMENTO, OCORRIDO NO DIA 19 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BIA NUMERIANO, Dr JARBAS CARVALHO, ÉZIO FEITOSA, FAVINHO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO A EXMª SRª PREFEITA DO NOSSO MUNICÍPIO- ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, QUE, JUNTO COM O HEMOPE DE SERRA TALHADA, ORGANIZE AQUI EM NOSSO MUNICÍPIO UMA AÇÃO SOLIDÁRIA DO REDOME (REGISTRO DE DOADORES DE MEDULA ÓSSEA).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>FAVINHO FERRAZ, BETO SOUZA, GILBERTO QUIRINO, GUILHERME NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE LOUVOR E CONGRATULAÇÕES AO DR. CARLOS ALBERTO FORTUNATO DE MIRANDA, BEM COMO A REALIZAÇÃO DE UMA HOMENAGEM EM SESSÃO SOLENE, EM DATA A SER AGENDADA PELA MESA DIRETORA DESTA CASA, PELA PASSAGEM DOS SEUS 40 ANOS DE DEDICAÇÃO À SAÚDE DE FLORESTA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, Dr JARBAS CARVALHO, GILBERTO QUIRINO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE FINANÇAS E SECRETARIA DE PRODUÇÃO RURAL E RECURSOS HÍDRICOS, NO SENTIDO DE QUE O CAE - CENTRO DE ATIVIDADE ECONÔMICA TENHA GARANTIDO SEU FUNCIONAMENTO ATÉ AS 12 HORAS DO DIA 20 DO CORRENTE MÊS - FERIADO MUNICIPAL DO ANIVERSÁRIO DE FLORESTA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, DE ACORDO COM A LEI 12.527/2011 - QUE REGULA O ACESSO A INFORMAÇÕES, NO SENTIDO DE NOS INFORMAR, ATRAVÉS DE CÓPIAS DAS CONTRATAÇÕES, ACERCA DOS GASTOS REFERENTES AO ANIVERSÁRIO DE FLORESTA - DIA 20 DE JUNHO DE 2015, BEM COMO ÀS DEMAIS DESPESAS RELACIONADAS A TODA PROGRAMAÇÃO - 19 A 23 DE JUNHO/2015, TAIS COMO: BANDAS, PALCO, SOM E SIMILARES.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, FAVINHO FERRAZ, MURILO ALMEIDA, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DE ALEXANDRA JOSELI MARIA GOMES, PELO SEU FALECIMENTO OCORRIDO NO DIA 12 DE MAIO DE 2015, NA CIDADE DE RECIFE.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJAM SOLICITADAS A EXMA. SRA. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, BEM COMO À SECRETARIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, AS SEGUINTES INFORMAÇÕES.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, QUE NOS SEJA INFORMADO ATRAVÉS DA EXMA. SRA. PREFEITA - ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, E DO SECRETÁRIO MUNICIPAL DE SAÚDE - JOSÉ GIOVANNI SAMPAIO NOVAES, O PORQUÊ DO ESTADO DE ABANDONO DE UMA AMBULÂNCIA - TIPO "FURGÃO" QUE SE ENCONTRA EM ÁREA LOCALIZADA NO CENTRO DE SAÚDE CLEONICE FERRAZ.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>ÉZIO FEITOSA, Dr JARBAS CARVALHO, ROMUALDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA DISCUSSÃO DOS PROJETOS DE LEI QUE SE ENCONTRAM EM TRAMITAÇÃO NA CASA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA VOTAÇÃO DOS  QUE SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA DISCUSSÃO E VOTAÇÃO DO PROJETO DE RESOLUÇÃO N°07, DA MESA DIRETORA, QUE SE ENCONTRA EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO NO SENTIDO DE REDUZIR O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N° 25/2015 E DO PROJETO DE RESOLUÇÃO N° 08/2015, AMBOS DE AUTORIA DA MESA DIRETORA, QUE SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>ROMUALDO TORRES, BETO SOUZA, CHICHICO FERRAZ, Dr JARBAS CARVALHO, ÉZIO FEITOSA, MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - APELO AO EXMº SR. SECRETÁRIO DE TRANSPORTES DE PERNAMBUCO &amp;#8211; SEBASTIÃO OLIVEIRA</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À MESA DIRETORA DESTA CASA, NO SENTIDO DE AGENDAR PARA O DIA 17 DO CORRENTE MÊS, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA CUJO TEMA SERÁ O CONCURSO PÚBLICO DA PREFEITURA MUNICIPAL DE FLORESTA – ESCLARECIMENTOS SOBRE O ANDAMENTO...</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À MESA DIRETORA DESTA CASA, NO SENTIDO DE AGENDAR PARA O DIA 25 DO CORRENTE MÊS, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ACERCA DA EXISTÊNCIA OU NÃO DO CREDENCIALMENTO DA FAEXPE, PERANTE O MEC.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO A EXMA. SRA. PREFEITA – ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR SOBRE O ANDAMENTO DA OBRA – PRAÇA DA COHAB.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO AP</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO A EXMA. SRA. PREFEITA – ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR SOBRE O ANDAMENTO DA OBRA - CONSTRUÇÃO DA ESCOLA DE NAZARÉ.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR E LOUVOR À FAMÍLIA DO SR. EDUARDO HENRIQUE ACCIOLY CAMPOS, PELA PASSAGEM DO ANIVERSÁRIO DO SEU FALECIMENTO NO DIA 13 DE AGOSTO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, PARA QUE SEJA REUNIÃO EXTRAORDINÁRIA APÓS O TÉRMINO DESTA SESSÃO, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 27/2015 -  QUE &amp;#8220;ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS AO PLENÁRIO COM URGÊNCIA, CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, A QUEBRA DO INTERSTÍCIO REGIMENTAL, COM A FINALIDADE DE DISCUSSÃO NESTA SESSÃO, E COLOCAÇÃO NA ORDEM DO DIA DE TODOS OS PROJETOS DE LEI QUE SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA, CUJAS MATÉRIAS DISPÕEM DE PARECERES PELAS RESPECTIVAS COMISSÕES. _x000D_
 </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FEITO UM APELO AO EXMº SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO CÂMARA, PARA QUE JUNTO À SECRETARIA COMPETENTE, ENVIDE ESFORÇOS PARA AUMENTAR O NÚMERO DE POLICIAIS MILITARES NA 1ª CIPM.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">		REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FEITO UM APELO AO SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS &amp;#8211; DÁRIO FERRAZ NOVAES, NO SENTIDO DE PROVIDENCIAR COM A URGÊNCIA QUE O CASO REQUER, OS DEVIDOS REPAROS NO POÇO ARTESIANO LOCALIZADO NO ASSENTAMENTO SERRA NEGRA._x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO CÂMARA, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE CULTURA - MARCELINO GRANJA DE MENEZES; AO IPHAN/PERNAMBUCO, À FUNDARPE, A EXMª . SRA. PREFEITA -  ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR O TOMBAMENTO E RESTAURAÇÃO DO PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO APELO AO EXMº SR. DEPUTADO FEDERAL &amp;#8211; KAIO MANIÇOBA, PARA QUE, ATRAVÉS DE PRONUNCIAMENTO NA CÂMARA FEDERAL, SEJA FORMULADA PROPOSIÇÃO AOS ÓRGÃOS COMPETENTES SOLICITANDO A CESSÃO DO PRÉDIO DO DNIT DE NOSSA CIDADE À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO APELO A ILMª SRª. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES &amp;#8211; AMANDA RAFAELA FEITOSA GOIANA MENEZES, NO SENTIDO DE NOS PRESTAR AS SEGUINTES INFORMAÇÕES ACERCA DA COMPRA/FORNECIMENTO DE COMBUSTÍVEL À SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ANTÔNIO ADELMO NUNES, NO SENTIDO DE VIABILIZAR REPAROS NO CALÇAMENTO, LIMPEZA DE ENTULHOS E CONCLUSÃO DO CALÇAMENTO DA RUA MÁRCIO FALCÃO FERRAZ, LOCALIZADA NO BAIRRO SANTA ROSA. </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ANTÔNIO ADELMO NUNES, NO SENTIDO DE VIABILIZAR A ORGANIZAÇÃO E NUMERAÇÃO OFICIAL DOS IMÓVEIS DE NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SENHORA ALICE DJANIRA DE CARVALHO, FALECIDA NO DIA 15 DE AGOSTO DE 2015, NA CIDADE DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DAS MATÉRIAS QUE SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS &amp;#8211; DÁRIO NOVAES FERRAZ, NO SENTIDO DE DISPONIBILIZAR 03 (TRÊS) BOX DO MERCADO PÚBLICO À COLÔNIA DE PESCADORES Z-29, EXISTENTE NA BORDA DO LAGO DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A DEVIDA ILUMINAÇÃO NA ÁREA DO PONTILHÃO LOCALIZADO NA AVENIDA ANTÔNIO DE SOUZA JOTA, CONFLUÊNCIA DOS BAIRROS SANTA ROSA COM CARAIBEIRAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, JUNTAMENTE COM O ILMº SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE QUE SEJA REALIZADA COLETA DE LIXO NA AGROVILA &amp;#8211; 06 &amp;#8211; MANDANTES.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE RESTAURAR O MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA AGENDADO POR ESTA CASA LEGISLATIVA, COM PREVISÃO PARA 15 DE OUTUBRO PRÓXIMO, UM SEMINÁRIO CUJO TEMA SERÁ: &amp;#8220;CRISE ECONÔMICA E OPORTUNIDADE DE NEGÓCIOS PARA OS MUNICÍPIOS&amp;#8221;. PARA A REALIZAÇÃO DO EVENTO, DEVERÃO SER CONVIDADOS REPRESENTANTES DOS PRINCIPAIS SEGMENTOS ENVOLVIDOS, ENTRE OS QUAIS: CNM &amp;#8211; CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS, PRESIDENTE &amp;#8211; PAULO ZIULKOSKI; CNI &amp;#8211; CONFEDERAÇÃO NACIONAL DA INDÚSTRIA &amp;#8211; ROBSON BRAGA DE ANDRADE; SEBRAE/SERRA TALHADA; AMUPE &amp;#8211; ILMº SR. JOSÉ PATRIOTA; MINISTÉRIO DO DESENVOLVIMENTO, INDÚSTRIA E COMÉRCIO EXTERIOR &amp;#8211; EXMº SR. MINISTRO ARMANDO MONTEIRO (OU REPRESENTANTE); SECRETARIA ESTADUAL DE PLANEJAMENTO E GESTÃO &amp;#8211; EXMº SR. DANILO CABRAL; A EXMª SRª PREFEITA &amp;#8211; ROSÂNGELA DE  MOURA MANIÇOBA NOVAES FERRAZ; UVP &amp;#8211; EXMº SR. PRESIDENTE &amp;#8211; JOSINALDO BARBOSA; FIEPE &amp;#8211; FEDERAÇÃO DAS INDÚSTRIAS DO ESTADO DE PERNAMBUCO - DIRETOR PRESIDENTE &amp;#8211; RICARDO ESSINGER; O EXMº. SR. SENADOR DOUGLAS CINTRA;  O DR. TADEU SÁ; A OAB - FLORESTA; O EXMº SR. JUIZ DE DIREITO &amp;#8211; DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO, A EXMª SRª. PROMOTORA DE JUSTIÇA &amp;#8211; DRª. EVÂNIA CÍNTIAN DE AGUIAR PEREIRA; A TODOS OS MUNICÍPIOS QUE COMPÕEM O CONSÓRCIO INTERMUNICIPAL DE ITAPARICA E MOXOTÓ &amp;#8211; CONSIM; REPRESENTANTE DA UAST/UFRPE &amp;#8211; SERRA TALHADA, NAS ÁREAS DE ECONOMIA E/OU ADMINISTRAÇÃO; CDL &amp;#8211; FLORESTA, INSTITUIÇÕES BANCÁRIAS DE FLORESTA, ASSOCIAÇÕES, CONSELHO DE DESENVOLVIMENTO RURAL SUSTENTÁVEL (ENTRE OS DEMAIS CONSELHOS), SINDICATOS DE FLORESTA, IGREJAS, ESCOLAS, ASSOCIAÇÕES, COMERCIANTES/EMPRESÁRIOS DE FLORESTA. </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SENHOR ÁLVARO JOSÉ DE ALMEIDA, FALECIDO NO DIA 30 DE JULHO DE 2015, NA CIDADE DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO ILMº SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA AGROVILA 06 &amp;#8211; MANDANTES.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE BUSCAR INVESTIMENTOS NA ÁREA DE ENERGIA EÓLICA PARA O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA CARVALHO, PELO FALECIMENTO DE TEREZINHA VALGUEIRO SOBRINHA, OCORRIDO NO DIA 23 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">		REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES  LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA DO MUNICÍPIO,   ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, BEM COMO AO ILMº SR. PRESIDENTE DO SESC &amp;#8211; SERVIÇO SOCIAL DO COMÉRCIO &amp;#8211; JOSIAS SILVA ALBUQUERQUE, NO SENTIDO DE VIABILIZAR A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA  NO INTUITO DE DISPONIBILIZAR O PROJETO ODONTOSESC, DURANTE O PERÍODO DE, NO MÍNIMO 03 (TRÊS MESES), PARA ATENDIMENTO À POPULAÇÃO CARENTE DO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª. PREFEITA DO MUNICÍPIO, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE QUE SEJA ENVIADO O MAPA DA CIDADE DE FLORESTA A ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMº. SR. DR. GABRIEL AUGUSTO AMÁRIO DE CASTRO PINTO, JUIZ DE DIREITO DE NOSSA COMARCA E A DRª. EVÂNIA CÍNTIAN DE AGUIAR PEREIRA, PROMOTORA DE JUSTIÇA, NO SENTIDO DE QUE SEJA REGULAMENTADO O HORÁRIO DE DIVULGAÇÃO ATRAVÉS DE CARRO DE SOM EM NOSSA CIDADE, CUJA ATUAÇÃO, NOS HORÁRIOS E LOCAIS OS MAIS INCONVENIENTES, VEM OCASIONANDO TRANSTORNOS AO CIDADÃO COMUM, AOS DOENTES E IDOSOS, ÀS ESCOLAS, E ÀS REPARTIÇÕES PÚBLICAS. </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE VIABILIZAR OBRAS DE CALÇAMENTO NA RUA LOCALIZADA AO LADO DO PRÉDIO DA ANTIGA EMATER &amp;#8211; ADAGRO E IPA; E NAQUELAS LOCALIZADAS POR TRÁS DO PELOTÃO DA POLÍCIA MILITAR (FUNDOS DA RUA MAJOR JOSÉ RODRIGUES DE MORAES), ONDE SE CRUZA COM A RUA JOAQUIM ALENCAR JARDIM.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO A EXMª. SRª PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO ILMº. SR. PRESIDENTE DO SESC &amp;#8211; JOSIAS SILVA ALBUQUERQUE, NO SENTIDO DE FIRMAR PARCERIA PREFEITURA/SESC, PARA QUE FLORESTA SEJA TAMBÉM BENEFICIADA COM A UNIDADE MÓVEL &amp;#8220;SESC SAÚDE DA MULHER&amp;#8221;.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE FIRMAR PARCERIA COM O INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA &amp;#8211; SERTÃO PERNAMBUCANO, CAMPUS FLORESTA, A FIM DE QUE SEJAM REALIZADAS AÇÕES EM FAVOR DA RECUPERAÇÃO E PRESERVAÇÃO DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. PREFEITA, SRA. ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS ENVIAR A LEI DE OCUPAÇÃO DO SOLO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM VOTO DE PESAR À FAMÍLIA DO EX-DEPUTADO FEDERAL OSVALDO COELHO, PELO SEU FALECIMENTO, OCORRIDO NO DIA 01 DO CORRENTE MÊS, NA CIDADE DE RECIFE. </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE BUSCAR PARCERIAS VISANDO À REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES ATRAVÉS DO SENAI E SENAC PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PRESIDENTE DA REPÚBLICA &amp;#8211; DILMA ROUSSEFF, NO SENTIDO DE EDITAR, POR QUAISQUER DOS MEIOS LEGAIS, RECOMENDAÇÕES, EM ESPECIAL AO BANCO DO NORDESTE DO BRASIL S/A, OBJETIVANDO BUSCAR SOLUÇÕES PLAUSÍVEIS PARA AMENIZAR A SITUAÇÃO DOS PEQUENOS E MÉDIOS AGROPECUARISTAS &amp;#8211; INADIMPLENTES - DE NOSSA REGIÃO, POSTO QUE TODOS SE ENCONTRAM EM DIFICULDADES FINANCEIRAS, MUITOS EM ESTADO DE DESESPERO, SEJA PELO ATRASO NOS PAGAMENTOS, OU PORQUE ALGUNS JÁ RESPONDEM A PROCESSOS DE EXECUÇÃO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 36/2015 &amp;#8211; &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2016&amp;#8221;.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº SR. SUPERINTENDENTE DA CODEVASF - LUCIANO FERNANDES DE ALBUQUERQUE, NO SENTIDO DE NOS ENVIAR CÓPIA DO ESTUDO DE VIABILIDADE DO PERÍMETRO IRRIGADO DA SERRA NEGRA, MUNICÍPIO DE FLORESTA, REALIZADO POR AQUELE ÓRGÃO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA ROSÂNGELA DE  MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE SER REPASSADO PARTE DO RECURSO DO ICMS-ECOLÓGICO AOS  PROPRIETÁRIOS DAS RESERVAS PARTICULARES DO PATRIMÔNIO NATURAL (RPPN) DE FLORESTA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE AMPLIAR A RECUPERAR DAS PESSOAS VICIADAS EM DROGAS, ESPECIFICAMENTE EM ``CRACK&amp;#180;&amp;#180; EXISTENTE NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE BENEFICIAR OS PROFESSORES DA REDE DE ENSINO MUNICIPAL , DESTINAR UMA VEZ POR ANO, UMA COTA DE R$ 300,00( TREZENTOS REAIS) PARA COMPRA DE LIVROS E REVISTAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMª SRª. PREFEITA &amp;#8211; ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE NOS INFORMAR ACERCA DO ENVIO DE DOCUMENTAÇÃO DO MUNICÍPIO DE FLORESTA À CODEVASF, RELACIONADA AOS TERRENOS DESTINADOS A IMPLANTAÇÃO DAS ESTAÇÕES DE TRATAMENTO DE ESGOTO E ESTAÇÃO ELEVATÓRIA, TODOS DEVIDAMENTE REGISTRADOS. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM VEEMENTE APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE SAÚDE, O SR. JOSÉ GIOVANNI SAMPAIO NOVAES, NO SENTIDO DE QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A IMPLANTAÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA DADO CONHECIMENTO DO PROJETO DE LEI Nº 37/2015, JÁ APROVADO POR ESTA CASA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, NO SENTIDO DE PROVIDENCIAR A MELHORIA DA ILUMINAÇÃO PÚBLICA DO NOSSO MUNICÍPIO, EM ESPECIAL URGÊNCIA, NA TRAVESSA QUE LIGA A AVENIDA PAULO PESSOA GUERRA ÀS RUAS OSCAR FERRAZ E CEL. MANOEL OLÍMPIO DE MENEZES.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA.PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. ADELMO NUNES, NO SENTIDO DE RECUPERAR E AJARDINAR A PRAÇA LOCALIZADA NA RUA MANOEL NOVAES.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMA. SRA. PREFEITA, ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ E AO DETRAN-PE, NO SENTIDO DE QUE BUSQUEM RESOLVER A SINALIZAÇÃO DO PERÍMETRO ENTRE A COMPARE SUPERMERCADO E O FLORESTA HOTEL.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMº SR. SECRETÁRIO DE TRANSPORTES DE PERNAMBUCO - SEBASTIÃO OLIVEIRA, PARA QUE, JUNTO AO DER, VIABILIZEM A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NAS CURVAS LOCALIZADAS NA PROXIMIDADES DO KM 58 DA PE-360, CONSTANDO A EXPRESSÃO: &amp;#8220;CURVA PERIGOSA&amp;#8221; E &amp;#8220;LIMITE DE VELOCIDADE ATÉ 60 KM&amp;#8221;.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
 REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE 2ª DISCUSSÃO E VOTAÇÃO DOS PROJETOS DE LEI SUBMETIDOS À 1ª DISCUSSÃO NESTA SESSÃO._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4271,67 +4271,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H399"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="179.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>