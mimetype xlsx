--- v0 (2026-02-01)
+++ v1 (2026-05-09)
@@ -54,5431 +54,5431 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
     <t>Alberto Carlos de Souza - Biênio 2017-2018</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O MENOR SALÁRIO A SER PAGO PELO MUNICÍPIO DE FLORESTA-PE, ESTADO DE PERNAMBUCO, A SEUS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EDUCAÇÃO INTEGRAL, NO ÂMBITO DO MUNICÍPIO, ESTABELECE SUAS DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO MARIA DA PENHA NO ÂMBITO DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O "DIA DO TAMARINDO".</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE FLORESTA, A MISSA DO VAQUEIRO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE E CONSOLIDA OS FERIADOS OFICIAIS DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA BOLSA ATLETA MUNICIPAL.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OCUPAR OS PARQUES E ÁREAS DE LAZER COM BRINQUEDOS ADAPTADOS ÀS CRIANÇAS PORTADORAS DE DEFICIÊNCIA MOTORA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O &amp;#8220;DIA DO CIGANO&amp;#8221;.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE SR. MANOEL RUFINO DA SILVA, O CEMITÉRIO PÚBLICO DO DISTRITO DE AIRI.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE PREFEITO FRANCISCO FERRAZ NOVAES O POSTO DE SAÚDE DO DISTRITO DE AIRI.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N° 572/2014 DE 16 DE DEZEMBRO DE 2014, O QUAL FICA DENOMINADO DE "NELI FREIRE DE SÁ SOUZA" A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO MORADA NOBRE RUA 19.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE   LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO NORDESTE DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INSTITUIR O PROGRAMA REMÉDIO EM CASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PROMOÇÃO DE COMPETIÇÕES ESPORTIVAS PARA PORTADORES DE NECESSIDADES ESPECIAIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA &amp;#8220;1º DE AGOSTO DIA DO SOLDADO DE VOLANTE - FLORESTA E NAZARÉ DO PICO&amp;#8221;, DATA FIXA, A SER INCLUÍDA NO CALENDÁRIO MUNICIPAL DE   FLORESTA.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DO CARIRI CANGAÇO EM FLORESTA-PE.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE FLORESTA PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FLORESTA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR TERMO DE LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À AIDS E DEMAIS DOENÇAS SEXUALMENTE TRANSMISSÍVEIS. </t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE FLORESTA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE ACOMPANHAMENTO PSICOLÓGICO E TERAPÊUTICO ÀS CRIANÇAS E ADOLESCENTES DAS ESCOLAS PÚBLICAS E COMUNIDADES PRÓXIMAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N° 514/2013, QUE DISPÕE ACERCA DA DATA DE COMEMORAÇÃO DO "DIA MUNICIPAL DO SHOW GOSPEL", NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 665/2017, SANCIONADA EM 16 DE FEVEREIRO DE 2017, MODIFICANDO E INCLUINDO PARÁGRAFOS.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE-SE AO ARTIGO 1° DO PROJETO DE LEI N° 08/2017 COMO TAMBÉM NA SUA EMENTA, A SEGUINTE REDAÇÃO: "COMO TAMBÉM OS SECRETÁRIOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, BEIJINHA PUÇA, BETO SOUZA, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO IV, DO § 1° DO ART. 23º DO PROJETO DE LEI Nº19/2017, ACERCA DA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PROJETO DE LEI Nº19/2017, ACERCA DA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS TEXTOS DOS § 9 DO ARTIGO 23, § 4 DO ARTIGO 44 E § 1 DO ARTIGO 53 DO PROJETO DE LEI Nº 19/2017, ACERCA DA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI N° 019/2017, SUBSTITUINDO REDAÇÃO DOS § 9° E § 12, DO ARTIGO 23.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUPRIME O ARTIGO 23 DO PROJETO DE LEI Nº 19/2017, ACERCA DAS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUPRIME O § 12, DO ARTIGO 23 E § 2 DO ARTIGO 53 DO PROJETO DE LEI Nº 19/2017, ACERCA DAS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BEIJINHA PUÇA, BETO SOUZA, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUPRIME DO ARTIGO 23, OS INCISOS I, II, III, IV DO PROJETO DE LEI Nº 19/2017, ACERCA DAS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUPRIME OS INCISOS I, II, III, IV DO § 2 DO ARTIGO 24 DO PROJETO DE LEI Nº 19/2017, ACERCA DAS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXM°. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE VIABILIZE UMA AMBULÂNCIA QUE PERMANEÇA EM NAZARÉ DO PICO, FICANDO À DISPOSIÇÃO EXCLUSIVAMENTE DA POPULAÇÃO DO DISTRITO E SUAS COMUNIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXM°. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE VIABILIZE OBRA DE CALÇAMENTO, PRAÇA E ILUMINAÇÃO NA VILA DA COHAB DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXM°. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE CRIAR UMA CASA DE APOIO PARA AS FAMÍLIAS CARENTES EM NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, BETO PUÇA, BIA NUMERIANO, CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO ILUSTRÍSSIMO SENHOR DR. JOSIAS SILVA ALBUQUERQUE - PRESIDENTE DA FEDERAÇÃO DO COMÉRCIO DE BENS, SERVIÇOS E TURISMO DO ESTADO DE PERNAMBUCO - FECOMÉRCIO/SESC. NO SENTIDO DE VIABILIZAR A AMPLIAÇÃO DO POLO ESPORTIVO DO SESC, QUE SE ENCONTRA EM FASE DE EXECUÇÃO EM NOSSO MUNICÍPIO, PARA UMA UNIDADE SESC (AMPLIADA).</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>BETO PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM°. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE QUE URGENCIE A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO CAETANO E CONCLUSÃO DO CALÇAMENTO DO RESTANTE DA RUA BELÉM DO SÃO FRANCISCO, LOCALIZADA NO BAIRRO CAETANO I.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXM°. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE INSTALAR A SALA DO EMPREENDEDOR.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A MESA APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR  GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO HENRIQUE DE SARAIVA CÂMARA, E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE DEFESA SOCIAL, ÂNGELO FERNANDES GIOIA, PARA QUE SEJAM ENVIDADOS ESFORÇOS NO SENTIDO DE COIBIR A VIOLÊNCIA E GARANTIR A SEGURANÇA NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMº. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, INSTALAÇÃO DE CÂMERAS DE VÍDEOMONITORAMENTO, COM A FINALIDADE DE REDUZIR O NÚMERO DE HOMICÍDIOS E OUTROS CRIMES NA ÁREA URBANA DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO GERENTE REGIONAL DA CELPE EM SERRA TALHADA &amp;#8211; PE, ILMº SR. EDMILSON FONSECA NO SENTIDO DE REPARAR JUNTO AO ÓRGÃO COMPETENTE, A ILUMINAÇÃO DO TRECHO QUE COMPREENDE A RUA GERCINO MARQUES DE SÁ &amp;#8211; BAIRRO CARAIBEIRAS &amp;#8211; FLORESTA,PE. </t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR OBRA DE CALÇAMENTO NA RUA BENEDITO ALVES DA LUZ, RUA MANOEL ERNESTO GOMES DE MENEZES E RUA JOÃO FILHO FERRAZ, LOCALIZADAS NO CAETANO II.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E OBSERVADAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE URGENCIE O CALÇAMENTO DA AVENIDA CENTRAL - ALTO DA ERMIDA, LOCALIZADA ENTRE A CASA DE DONA DORINHA ATÉ A CASA DE DONA MARIA DO HOTEL, NAS PROXIMIDADES DA POLÍCIA RODOVIÁRIA E AO CONSERTO NO CALÇAMENTO DA AV. JOSÉ CASSIANO, LOGO APÓS A PASSAGEM MOLHADA DO RIO PAJEÚ, NO BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O ILMO SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA QUADRA POLI-ESPORTIVA NA RUA CONHECIDA COMO A RUA DO CHAFARIZ, BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE REAJUSTAR OS VENCIMENTOS DOS PROFESSORES INTEGRANTES DO QUADRO DO MAGISTÉRIO MUNICIPAL, A FIM DE ADEQUÁ-LOS AO PISO NACIONAL DOS PROFESSORES DE EDUCAÇÃO BÁSICA, CONFORME DETERMINAÇÃO CONTIDA NA LEI FEDERAL N° 11.738/2008.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE FAZER OS REPAROS NA PAVIMENTAÇÃO DE PARALELEPÍPEDO NO BAIRRO DA ERMIDA, NO TRECHO ENTRE A PASSAGEM MOLHADA E A PRAÇA DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, A PREMENTE NECESSIDADE DE PROCEDER EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DE ACESSO AO MATADOURO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE QUE PROVIDENCIE CALÇAMENTO E ARBORIZAÇÃO DA ÁREA DE ESTACIONAMENTO DO HOSPITAL CEL. ÁLVARO FERRAZ, COM A FINALIDADE DE PROPORCIONAR MELHORES CONDIÇÕES PARA OS USUÁRIOS E SERVIDORES DAQUELE NOSOCÔMIO.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE QUE FAÇA GESTÃO JUNTO À SECRETARIA DE TRANSPORTES DO ESTADO, NA PESSOA DO SEU SECRETÁRIO, SEBASTIÃO OLIVEIRA, NO SENTIDO DE REALIZAR O DEVIDO PROJETO DE RESTAURAÇÃO, SINALIZAÇÃO E AMPLIAÇÃO DA ESTRADA DE ACESSO À CIDADE, NO TRECHO COMPREENDIDO ENTRE O TREVO DA BR 316 E O GIRADOURO CENTRAL, COM A FINALIDADE DE PROPORCIONAR MELHORES CONDIÇÕES DE TRAFEGABILIDADE E SEGURANÇA AOS MOTORISTAS E TRANSEUNTES.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO SUPERINTENDENTE REGIONAL DA CONAB DE PERNAMBUCO, ILMO. SR. ANTÔNIO ELIZALDO DE VASCONCELOS E SÁ, AO SECRETÁRIO DE AGRICULTURA DO ESTADO DE PERNMAMBUCO, ILMO. SR. NILTON MOTA À VOLTA DA DISTRIBUIÇÃO DE MILHO PARA OS CRIADORES DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE QUE SEJA FEITA UMA PASSAGEM MOLHADA NO RIACHO DO MANDACARU.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE CONSTRUIR UM QUEBRA-MOLAS, NA RUA WASHINGTON NUNES NOGUEIRA.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE FAZER CALÇAMENTO DE VIA PÚBLICA NA RUA TRAVESSA CANTIDIANO VALGUEIRO DE BARROS NO BAIRRO DO VULCÃO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE CONSTRUIR UMA CRECHE NA ALDEIA INDÍGENA EM FLORESTA - TRAVESSÃO DO OURO.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR SOLUÇÃO URGENTE NA REPOSIÇÃO DA ILUMINAÇÃO DOS POSTES E REFLETORES NA PASSAGEM MOLHADA DO RIO PAJEÚ EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, INCLUIR O TESTE DO ZIKA VÍRUS NO EXAME PRÉ-NATAL EM TODA REDE MUNICIPAL DE SAÚDE, BEM COMO ESCLARECIMENTOS EM RELAÇÃO AO VÍRUS NA GESTAÇÃO.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE FAZER CALÇAMENTO DE VIA PÚBLICA NA RUA PRIMEIRA TRAVESSA MANOEL FERRAZ, BAIRRO DNER.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO ILMO. SR. PEDRO GOMES VILARIM NETO - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS E AO ILMO. SR. TÚLIO VINÍCIUS DE SÁ LARANJEIRA FERRAZ - SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL MEIO AMBIENTE E RECURSOS HÍDRICOS, NO SENTIDO DE, JUNTOS, VIABILIZAREM UM PROGRAMA DE SANEAMENTO BÁSICO QUE ATENDA A ZONA RURAL DE NOSSO MUNICÍPIO ATRAVÉS DA CONSTRUÇÃO DE FOSSAS SÉPTICAS BIODIGESTORAS.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE REALIZAR SERVIÇOS BÁSICOS DE MANUTENÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA 15 DE NOVEMBRO, PARA SE TORNAR DISPONÍVEL À PRÁTICA DE ESPORTES PELAS CRIANÇAS E JOVENS DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO AO SUPERINTENDENTE REGIONAL DA CODEVASF DE PERNAMBUCO, AURIVALTER CORDEIRO, IMPLANTAÇÃO DE UM CENTRO DE MANEJO E MELHORAMENTO GENÉTICO DE CAPRINOS E OVINOS NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; PEDRO GOMES VILARIM NETO, NO SENTIDO QUE SEJA CONSTRUÍDA UMA QUADRA POLIESPORTIVA ACESSÍVEL ÀS COMUNIDADES DO ANGICO E MALHADA VERMELHA.  </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMO. SR. SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DE PERNAMBUCO - CACILDO DE MEDEIROS BRITO CAVALCANTE, E AO ILMO. SR. SUPERINTENDENTE DO PATRIMÔNIO DA UNIÃO NO ESTADO DE PERNAMBUCO - SPU - MARCO ANTÔNIO FRAGOSO DE SOUZA, PARA QUE ENVIDEM ESFORÇOS NO SENTIDO DE DISPONIBILIZAR O PRÉDIO DO REFERIDO ÓRGÃO PÚBLICO AO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE BUSCAR PARCERIAS VISANDO À REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES ATRAVÉS DO SENAI E SENAC PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO DE AGRICULTURA TÚLIO LARANJEIRA FERRAZ À CONSTRUÇÃO DE UMA BARRAGEM ENTRE AS ALDEIAS TRAVESSÃO DO OURO E CAPOEIRA DO BARRO.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO DE OBRAS, PEDRO VILARIM, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO DO DNER.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE VIABILIZE A ABERTURA DE UM PORTÃO - LADO ESQUERDO DO CAE - CENTRO DE ATIVIDADES ECONÔMICAS, BEM COMO A REALIZAÇÃO DE SERVIÇOS DE REPARO NOS PORTÕES LÁ EXISTENTES, OS QUAIS ESTÃO DANIFICADOS PELA FERRUGEM OU QUEBRADOS.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR A OBRA DE CONSTRUÇÃO DO MURO DA ESCOLA CRAIBEIRA, LOCALIZADA NA AGROVILA 06, BLOCO 04.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRINDO AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO AO GOVERNADOR DO ESTADO DE PERNAMBUCO E AO PRESIDENTE DA COMPESA, A IMPLANTAÇÃO DE UM SISTEMA DE ABASTECIMENTO HUMANO DE ÁGUA ENCANADA PELA COMPESA NAS COMUNIDADES VIZINHAS AO CANAL DA TRANSPOSIÇÃO, TENDO JÁ ESTUDOS DO DNOCS DAS COMUNIDADES.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO SOLICITAÇÃO AO EXMO. SR. PREFEITO RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJA VIABILIZADA A CONCLUSÃO DA OBRA DAS PRAÇAS AO LONGO DA AVENIDA ANTÔNIO DE SOUZA JOTA.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, ESTA INDICAÇÃO RELATIVA A IMPORTÂNCIA DE PROMOVER UM CURSO DE PRIMEIROS SOCORROS PARA TODOS OS SERVIDORES DAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E SECRETÁRIA DE SAÚDE - ALZENIR, A DOAÇÃO DE UMA AMBULÂNCIA PARA A COMUNIDADE DA AGROVILA VI.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. PREFEITO SR. RICARDO FERRAZ, A CONSTRUÇÃO DE BANHEIROS SANITÁRIOS PÚBLICOS EM DIFERENTES LOCAIS DA CIDADE.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, UMA PARCERIA COM A POLÍCIA MILITAR DE PE, NO SENTIDO DE GARANTIR SEGURANÇA 24H POR DIA AOS PACIENTES E FUNCIONÁRIOS DO HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, E AO ILMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, TÚLIO VINÍCIUS DE SÁ LARANJEIRA FERRAZ, NO SENTIDO DE VIABILIZAREM A INSTALAÇÃO DE UMA SEMENTEIRA DE MUDAS DE PLANTAS TÍPICAS DO BIOMA CAATINGA.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, ANA CLÁUDIA PEREIRA, NO SENTIDO DE VIABILIZAR A REEDIÇÃO DOS LIVROS &amp;#8220;FLORESTA DO NAVIO - CAPÍTULO DA HISTÓRIA SERTANEJA&amp;#8221;, DE 1992, E &amp;#8220;HISTÓRIA MUNICIPAL DE FLORESTA - OS VALES, O POVO, A EVOLUÇÃO SOCIOCULTURAL E ECONÔMICA&amp;#8221;, DE 1999, AMBOS DE AUTORIA DO PESQUISADOR E HISTORIADOR FLORESTANO CARLOS FERRAZ, JÁ FALECIDO.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, TAL INDICAÇÃO QUE TRATA DA CRIAÇÃO DE UM PROGRAMA, SUGERIDO COMO &amp;#8220;PRAÇAS CONECTADAS&amp;#8221;, DE INTERNET PARA FORNECER Á POPULAÇÃO SINAL DE INTERNET WIFI COM ACESSO TOTALMENTE GRATUITO NAS PRINCIPAIS PRAÇAS DA CIDADE. </t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, A DISPONIBILIZAÇÃO DE UMA SALA DE AULA COM A ESTRUTURA NECESSÁRIA PARA IMPLANTAÇÃO DO CURSINHO GRATUITO PARA CONCURSO, PROJETO DO PROFESSOR DAMIÃO.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA DE SAÚDE - A ILMA. SRA. ALZENI, A IMPLANTAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO NO POSTO DE SAÚDE DO DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO  SR. RICARDO FERRAZ , A  INDICAÇÃO QUE TRATA DA CRIAÇÃO DE UM CRONOGRAMA  VISANDO ZERAR A FILA DE ESPERA DE REALIZAÇÃO DE EXAMES PENDENTES HÁ MESES. TAL MEDIDA DIMINUI O TEMPO DE ESPERA E PROPORCIONA RAPIDEZ NO ATENDIMENTO MÉDICO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO  SR. RICARDO FERRAZ , A  INDICAÇÃO QUE TRATA DA MANUTENÇÃO DO GRAMADO E VESTIÁRIOS DO ESTÁDIO MUNICIPAL JOÃO DIOCLÉCIO.  </t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. PREFEITO &amp;#8211; RICARDO FERRAZ, JUNTO AO EXMº SR. MINISTRO DAS CIDADES &amp;#8211; BRUNO ARAÚJO, NO SENTIDO DE VIABILIZAR A INCLUSÃO DO MUNICÍPIO DE FLORESTA NO PROGRAMA  NACIONAL DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMº SR. SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS -TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DO DESSALINIZADOR QUE ESTÁ INSTALADO NO ASSENTAMENTO ANGICO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO &amp;#8211; RICARDO FERRAZ, PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA ÁREA COBERTA NO PÁTIO DA ESCOLA MUNICIPAL MANOEL JOSÉ LOPES, LOCALIZADA NO ASSENTAMENTO ANGICO.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À SRTª. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTES &amp;#8211; ANA CLÁUDIA DA SILVA PEREIRA, NO SENTIDO DE REALIZAR UM LEVANTAMENTO ACERCA DOS ESCRITORES FLORESTANOS, DE MANEIRA QUE VIABILIZE A CRIAÇÃO DA ACADEMIA DE LETRAS DE FLORESTA.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE INCENTIVAR O TURISMO EM NOSSO MUNICÍPIO ATRAVÉS DE PROGRAMAS DE ROTAS QUE EVIDENCIEM AS NOSSAS POTENCIALIDADES. ESSA AÇÃO PODERÁ SER EXECUTADA BUSCANDO PARCERIAS COM OS GOVERNOS ESTADUAL E FEDERAL E, TAMBÉM, INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; PEDRO GOMES VILARIM NETO, PARA QUE AS SEGUINTES PROVIDÊNCIAS SEJAM ADOTADAS NA SEDE DO MUNICÍPIO: A REALIZAÇÃO DE SERVIÇO &amp;#8220;TAPA-BURACOS&amp;#8221; OU RECAPEAMENTO DO CALÇAMENTO PÚBLICO DA RUA FRANCISCO AURELIANO DE SÁ. </t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS &amp;#8211; TÚLIO LARANJEIRA - NO SENTIDO DE REALIZAR A PERFURAÇÃO DE POÇO ARTESIANO NO ASSENTAMENTO ANIL. </t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; PEDRO GOMES VILARIM NETO, PARA QUE AS SEGUINTES PROVIDÊNCIAS SEJAM ADOTADAS NA SEDE DO MUNICÍPIO: A REVITALIZAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO AURELIANO DE SÁ, COM TROCA DE LÂMPADAS QUEIMADAS E COLOCAÇÃO DE BRAÇOS DE LUMINÁRIAS. _x000D_
 </t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DA VASSOURA, LOCALIDADE DA VASSOURA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, JUNTAMENTE À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLÁUDIA DA SILVA PEREIRA, NO SENTIDO QUE SEJA CRIADO O PROGRAMA DE ALIMENTAÇÃO DIFERENCIADA, PARA CRIANÇAS PORTADORAS DE DOENÇAS CRÔNICAS, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO PARA INCLUSÃO NO CARDÁPIO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, E SECRETÁRIO DE OBRAS, A RECUPERAÇÃO DAS ESTRADAS  VICINAIS QUE DÃO ACESSO ÀS FAZENDAS FEIJÃO, CARCARAZEIRO, VASSOURA E ESPINHEIRO, LOCALIZADAS NA ESTRADA QUE LIGA OS MUNICÍPIOS DE FLORESTA E PETROLÂNDIA. </t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SR. PEDRO GOMES VILARIM NETO, SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAREM A REALIZAÇÃO DE MUTIRÕES DE LIMPEZA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE ENTRE EM CONTATO COM A EMPRESA PROJETISTA DA OBRA DA ESTRADA DE ACESSO A FLORESTA PARA QUE INCLUA NAS MODIFICAÇÕES DO TREVO UM ACESSO A RUA BELÉM DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BEIJINHA PUÇA, BETO PUÇA, BETO SOUZA, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO E AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE VIABILIZE ESTUDOS PARA UTILIZAÇÃO DAS ÁGUAS DOS ESGOTOS QUE SÃO DESPEJADAS NO RIO PAJEÚ, E QUE SEJAM REUTILIZADAS PELO CURTUME ERNESTO SITUADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL - RICARDO FERRAZ, NOS TERMOS DO ART. 85 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FLORESTA, QUE SEJA ENVIADO UM PROJETO DE LEI ALTERANDO O VALOR MENSAL DA BOLSA-INCENTIVO AOS COMPONENTES DA BANDA FILARMÔNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, A CONSTRUÇÃO DE UMA ESTRADA VICINAL PARTINDO DA LOCALIDADE DO BOQUEIRÃO NA SERRA DO PEREIRO, PRÓXIMO AO POÇO ARTESIANO COMUNITÁRIO, ATÉ A ESTRADA DA TRANSPOSIÇÃO, NA MEDIAÇÃO DA COVA DA MOÇA, LIGANDO AS COMUNIDADES CARAÍBAS, LAGOA RASA, TROMBETA E ROÇAS VELHAS À VILA DO AIRI.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A I IGREJA BATISTA EM FLORESTA PELA PASSAGEM DO 21° ANO COMO IGREJA CONSTITUÍDA NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO ÀS MULHERES FLORESTANAS, NESTE DIA 8 DE MARÇO, QUANDO SE COMEMORA O DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, VOTO DE APLAUSO A ASSOCIAÇÃO FLORESTA ESPERANÇA.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A COMPARE LOGÍSTICA, NA PESSOA DO PRESIDENTE - HERALDO MENEZES DE SÁ, PELA CONQUISTA DO OITAVO PRÊMIO DE MELHOR ATACADISTA DISTRIBUIDOR DO ESTADO DE PERNAMBUCO, CONCEDIDO PELA ABAD.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A TODAS MÃES FLORESTANAS PELO DIA DAS MÃES QUE ACONTECE NO SEGUNDO DOMINGO DE MAIO.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSIGNADO VOTO DE APLAUSO PELA PASSAGEM DO DIA DO GARI, NESTE DIA 16 DE MAIO.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, BEIJINHA PUÇA, BETO PUÇA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES REGIMENTAIS, SEJA FORMULADO VOTO DE REPÚDIO DA CÂMARA DE VEREADORES DE FLORESTA - PE, CASA BENÍCIO FERRAZ, MANIFESTA A SUA INDIGNAÇÃO QUANTO ÀS PALAVRAS PRECONCEITUOSAS DA VEREADORA DA CIDADE DE FARROUPILHA, RIO GRANDE DO SUL, ELEONORA BROILO (PMDB) NA SESSÃO DA CÂMARA, NO DIA 23 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO PELA REALIZAÇÃO DA ABERTURA DOS JOGOS REGIONAIS PELA GRE.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO AS ONGS: &amp;#8220;POR 1 SORRISO&amp;#8221; DE SÃO PAULO E "SEJA SEMENTE" DA BAHIA.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO PELA PASSAGEM DOS 110 ANOS DE FLORESTA.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS PELA PASSAGEM DO CENTENÁRIO DO NAVIEIRO FLORESTANO, ARMANDO FERRAZ DA FAZENDA CURRAL NOVO.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS PELA CONQUISTA DA NUTRICIONISTA GISELE LEITE BARBOSA, DO PRIMEIRO LUGAR NA SEGUNDA EDIÇÃO DO CONCURSO DE MELHORES RECEITAS DA ALIMENTAÇÃO ESCOLAR, REALIZADO PELO MINISTÉRIO DA EDUCAÇÃO E FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, EM BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLUSO PELA PASSAGEM DOS 13 ANOS DA EMPRESA COMPARE LOGÍSTICA.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 02/2017, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 04/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL INSTITUI O PROGRAMA BOLSA ATLETA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 03/2017, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 05/2017, DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 17 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 07/2017, DATADO DE 10 DE MAIO DE 2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL AUTORIZA EQUIPAR OS PARQUES E ÁREAS DE LASER COM BRINQUEDOS ADAPTADOS AS CRIANÇAS, PORTADORA DE DEFICIÊNCIA MOTORA, CONFORME ESPECÍFICA.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº22/2017, DATADO DE 16 DE AGOSTO DE 2017, DE AUTORIA DO VEREADOR ESEQUIEL RODRIGUES DE AQUINO, O QUAL INSTITUI A PROMOÇÃO DE COMPETIÇÕES ESPORTIVAS PARA PORTADORES DE NECESSIDADES ESPECIAIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 35/2017 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL "ALTERA O ART. 1° DA LEI MUNICIPAL N° 514/2013, QUE DISPÕE ACERCA DA DATA DE COMEMORAÇÃO DO DIA MUNICIPAL DO SHOW GOSPEL NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 31/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DO CARIRI CANGAÇO, EM FLORESTA-PE.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO  PROJETO DE LEI N° 33/2017 DE AUTORIA DO TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL "INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE ACOMPANHAMENTO PSICOLÓGICO E TERAPÊUTICO ÀS CRIANÇAS E ADOLESCENTES DAS ESCOLAS PÚBLICAS E COMUNIDADES PRÓXIMAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI N° 30/2017 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL "DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE FLORESTA NAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI COMPLEMENTAR N° 01/2017, DATADO DE 09 DE NOVEMBRO DE 2017, DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI N° 37/2017, DATADO DE 08 DE NOVEMBRO DE 2017, DO VEREADOR ALBERTO CARLOS DE SOUZA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O MENOR SALÁRIO A SER PAGO PELO MUNICÍPIO DE FLORESTA - PE, PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE EDUCAÇÃO INTEGRAL, NO ÂMBITO DO MUNICÍPIO, ESTABELECE SUAS DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REAJUSTA O PISO SALARIAL DOS CARGOS DE PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA-PE."</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE RESOLUÇÃO N° 01/2017, DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE FLORESTA-PE, DATADO DE 17 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N° 05/2017 DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 15/2017, DATADO DE 28 DE JUNHO DE 2017 DE AUTORIA DO PODER EXECUTIVO, O QUAL "SOLICITA ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE FLORESTA-PE."</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA MODIFICATIVA Nº 01/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA MODIFICATIVA Nº 02/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA MODIFICATIVA Nº 03/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA MODIFICATIVA Nº 04/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA SUPRESSIVA Nº01/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA SUPRESSIVA Nº 02/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA SUPRESSIVA Nº 03/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 28 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS A EMENDA SUPRESSIVA Nº 04/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 28 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 16/2017, DATADO DE 28 DE JUNHO DE 2017, DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 17/2017, DATADO DE 28 DE JUNHO DE 2017, DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 20/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 09 DE AGOSTO DE 2017, O QUAL AUTORIZA INSTITUIR O PROGRAMA REMÉDIO EM CASA PARA IDOSOS, PESSOAS COM DEFICIÊNCIA, PESSOAS COM DOENÇAS CRÔNICAS, USUÁRIOS DA REDE MUNICIPAL DE SAÚDE, REMÉDIOS DE USO CONTÍNUO E OS QUE FOREM PRESCRITOS EM TRATAMENTOS REGULARES.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 21/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 08 DE AGOSTO DE 2017, O QUAL AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO NORDESTE DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 28, DO CHEFE DO EXECUTIVO MUNICIPAL, O QUAL ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE FLORESTA/PE PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 27 DO PODER EXECUTIVO MUNICIPAL, O QUAL INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE FLORESTA, PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI Nº 32/2017 DO CHEFE DO PODER EXECUTIVO MUNICIPAL, O QUAL "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO E LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO, JUNTO AO BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 01/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 09 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 02/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE EMENDA A LEI ORGÂNICA N° 01/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 49/2017, DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 19 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL- SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 20/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 09 DE AGOSTO DE 2017, O QUAL AUTORIZA INSTITUIR O PROGRAMA REMÉDIO EM CASA PARA IDOSOS, PESSOAS COM DEFICIÊNCIA, PESSOAS COM DOENÇAS CRÔNICAS, USUÁRIOS DA REDE MUNICIPAL DE SAÚDE, REMÉDIOS DE USO CONTÍNUO E OS QUE FOREM PRESCRITOS EM TRATAMENTOS REGULARES.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL- SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI N° 26/2017 DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, O QUAL "INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À AIDS E DEMAIS DOENÇAS SEXUALMENTE TRANSMISSÍVEIS".</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL- SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI N° 33/2017 DE AUTORIA DO TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL "INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE ACOMPANHAMENTO PSICOLÓGICO E TERAPÊUTICO ÀS CRIANÇAS E ADOLESCENTES DAS ESCOLAS PÚBLICAS E COMUNIDADES PRÓXIMAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº01/2017, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.doc</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 02/2017, DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 03/2017. DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 05/2017, DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 15 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 06/2017, DE AUTORIA DA VEREADORA NA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 19 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 01/2017, DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE FLORESTA-E, DATADO DE 17 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 10/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 17 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 11/2017, DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE FLORESTA, DATADO DE 24 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA ADITIVA Nº 01/2017 DATADA EM 19 DE JUNHO DE 2017. INSTITUI A EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL. COMO TAMBÉM OS SECRETÁRIOS MUNICIPAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 02/2017, DATADA EM 02 DE AGOSTO DE 2017, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, O QUAL CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 09/2017, DATADA EM 10 DE MAIO DE 2017, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, O QUAL INSTITUI O CALENDÁRIO OFICIAL DO MUNICÍPIO, O &amp;#8220;DIA DO CIGANO&amp;#8221;. QUE SERÁ COMEMORADO NO DIA 24 DE MAIO.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 14/2014, DATADA EM 19 DE JUNHO DE 2017, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, ONDE ALTERA O ARTIGO 1º DA LEI Nº 572/2014 DE 16 DE DEZEMBRO DE 2014. </t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 12/2017, DATADA EM 14 DE JUNHO DE 2017, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NETO, NO QUAL FICA DENOMINADO DE SR. MANOEL RUFINO DA SILVA, O CEMITÉRIO PÚBLICO DO DISTRITO DE AIRI.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 07/2017, DATADA EM 10 DE MAIO DE 2017. DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, NO QUAL AUTORIZA EQUIPAR OS PARQUES E ÁREAS DE LASER, COM BRINQUEDOS ADAPTADOS AS CRIANÇAS PORTADORA DE DEFICIÊNCIA MOTORA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 13/2017, DATADA EM 14 DE JUNHO DE 2017. DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, NO QUAL FICA DENOMINADO DE PREFEITO FRANCISCO FERRAZ NOVAIS, O POSTO DE SAÚDE DO DISTRITO DE AIRI.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 04/2017, DATADA EM 08 DE MARÇO DE 2017. DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, QUE INSTITUI O PROGRAMA BOLSA ATLETA MUNICIPAL.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA Nº 01/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº19/2017, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA Nº 02/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA Nº 03/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA Nº 04/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA  E REDAÇÃO A EMENDA SUPRESSIVA Nº 01/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA SUPRESSIVA Nº 02/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 23 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO A EMENDA SUPRESSIVA  Nº 04/2017, DO LEGISLATIVO MUNICIPAL, DATADA DE 28 DE AGOSTO DE 2017, AO PROJETO DE LEI Nº 19/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 26 JULHO DE 2017- LDO 2018.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 08/2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 10 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 03/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 09 DE AGOSTO DE 2017, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SENHOR BENJAMIM JOSÉ NUNES FILHO."</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 20/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 09 AGOSTO DE 2017, O QUAL AUTORIZA INSTITUIR O PROGRAMA REMÉDIO EM CASA PARA IDOSOS, PESSOAS COM DEFICIÊNCIA, PESSOAS COM DOENÇAS CRÔNICAS, USUÁRIOS DA REDE MUNICIPAL DE SAÚDE, REMÉDIOS DE USO CONTÍNUO E OS QUE FOREM PRESCRITOS EM TRATAMENTOS REGULARES.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 21/2017 DE AUTORIA DO EXECUTIVO MUNICIPAL, O QUAL AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO NORDESTE DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 22/2017, DE AUTORIA DO VEREADOR ESEQUIEL RODRIGUES DE AQUINO, DATADO DE 16 AGOSTO DE 2017, "O QUAL INSTITUI A PROMOÇÃO DE COMPETIÇÕES ESPORTIVAS PARA PORTADORES DE NECESSIDADES ESPECIAIS, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº24/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 13 SETEMBRO DE 2017, "O QUAL INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA &amp;#8220;1º DE AGOSTO DIA DO SOLDADO DE VOLANTE &amp;#8211; FLORESTA E NAZARÉ DO PICO, DATA FIXA, A SER INCLUÍDA NO CALENDÁRIO MUNICIPAL DE FLORESTA - PE".</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº23/2017, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, DATADO DE 23 AGOSTO DE 2017, O QUAL  &amp;#8220;DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU E OUTROS CRÉDITOS, AO IDOSO, DEFICIENTE FÍSICO E /OU MENTAL, APOSENTADO E PENSIONISTA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO À MENSAGEM DE VETO AO PROJETO DE LEI N° 07/2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO À MENSAGEM DE VETO AO PROJETO DE LEI N° 08/2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO À MENSAGEM DE VETO AO PROJETO DE LEI N° 04/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 04/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 27 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 05/2017, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 27 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 006/2017, DE AUTORIA DO VEREADOR ADAILTO NUNES, DATADO DE 27 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 007/2017, DE AUTORIA DO VEREADOR ADAILTO NUNES, DATADO DE 25 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 26/2017 DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, O QUAL "INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À AIDS E DEMAIS DOENÇAS SEXUALMENTE TRANSMISSÍVEIS".</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 31/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 18 DE OUTUBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO RESOLUÇÃO N° 09/2017 DE AUTORIA DO VEREADOR LUIZ ANTÔNIO DA SILVA FILHO, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO JOVEM ÊNIO GOMES FLOR SOUZA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO RESOLUÇÃO N° 10/2017 DE AUTORIA DO VEREADOR LUIZ ANTÔNIO DA SILVA FILHO, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA A SENHORITA ERICA GOMES FLOR SOUZA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 008/2017, DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, DATADO DE 01 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 38/2017 DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 39/2017 DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 42/2017 DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, O QUAL "DENOMINA LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 41/2017 DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, O QUAL "DENOMINA LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 32/2017 DE AUTORIA DO CHEFE DO EXECUTIVO MUNICIPAL, O QUAL "AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO E LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 30/2017 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL "DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE FLORESTA NAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 33/2017 DE AUTORIA DO TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL "INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE ACOMPANHAMENTO PSICOLÓGICO E TERAPÊUTICO ÀS CRIANÇAS E ADOLESCENTES DAS ESCOLAS PÚBLICAS E COMUNIDADES PRÓXIMAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 35/2017 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL "ALTERA O ART. 1° DA LEI MUNICIPAL N° 514/2013, QUE DISPÕE ACERCA DA DATA DE COMEMORAÇÃO DO DIA MUNICIPAL DO SHOW GOSPEL NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 43/2017, DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 44/2017, DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 01/2017, DO EXECUTIVO MUNICIPAL, DATADO DE 09 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE EMENDA À LEI ORGÂNICA N° 01/2017, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 02/2017, DO EXECUTIVO  MUNICIPAL, DATADO DE 19 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 11/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 19 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 45/2017, DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, DATADO DE 13 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 46/2017, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 13 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 47/2017, DE AUTORIA DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, DATADO DE 20 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 48/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 18 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 49/2017, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 19 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 37/2017, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 08 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 49/2017, O QUAL "DISPÕE SOBRE O FECHAMENTO AO TRÁFEGO DE VEÍCULOS ESTRANHOS AOS MORADORES DE VILAS, RUAS SEM SAÍDA E TRAVESSAS COM CARACTERÍSTICAS DE "RUA SEM SAÍDA".</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
     <t>BETO SOUZA, ANDRÉ FERRAZ, BEIJINHA PUÇA, BETO PUÇA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO SR. MINISTRO DA INTEGRAÇÃO HELDER BARBALHO, NO SENTIDO DE PROVIDENCIAR, COM A MÁXIMA URGÊNCIA, A REPARAÇÃO DA BARRAGEM DO AÇUDE DA BARRA DO JUÁ.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AP EXMO°. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE COM O SECRETÁRIO DE EDUCAÇÃO - JOÃO LUIZ DA SILVA, NO SENTIDO DE INFORMAR SOBRE O ATRASO DO INÍCIO DO ANO LETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA PEDIDO DE PROVIDÊNCIA AO EXMº SR. PREFEITO DO MUNICÍPIO DE FLORESTA &amp;#8211; RICARDO FERRAZ, AO  SECRETÁRIO OBRAS DO MUNICÍPIO E AO MINISTÉRIO PÚBLICO, SOLICITAÇÃO DE RETIRADA DA CARAIBEIRA QUE ESTÁ IMPEDINDO O TRÁFEGO NA AVENIDA ANTÔNIO DE SOUZA JOTA.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR, COM A MÁXIMA URGÊNCIA, MUTIRÃO DE LIMPEZA NA COMUNIDADE PONTA DA SERRA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE RECUPERAR A AJARDINAR A PRAÇA LOCALIZADA NA RUA TEÓFANES TORRES, CONHECIDA COMO "PRAÇA DO CHINELO".</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM MATA BURRO OU MESMO CORREDOR DE ACESSO A BORDA DO LAGO RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR, A CONSTRUÇÃO DE UM CEMITÉRIO NO ASSENTAMENTO CACIMBA NOVA.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR, A CONSTRUÇÃO DE UM CEMITÉRIO NA FAZENDA MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO SR. SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS - TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ, PROVIDÊNCIAS EM RELAÇÃO AO ABASTECIMENTO DE CARROS PIPA PARA O 2° DISTRITO.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, PROVIDÊNCIAS EM RELAÇÃO AO TRANSPORTE ESCOLAR ZONA RURAL (NAZARÉ).</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO O SEGUINTE PEDIDO DE PROVIDÊNCIA: CONSTRUÇÃO DE UM NOVO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, PROVIDÊNCIAS NO SENTIDO DE REALIZAR O CALÇAMENTO DA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E TURISMO "PROVIDÊNCIAS PARA A CRIAÇÃO DE UM PROJETO QUE TRATA DA INCLUSÃO DE NOÇÕES BÁSICAS DE MÚSICA NAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PAULO CÂMARA - GOVERNADOR DO ESTADO, E ÂNGELO FERNANDES GIOIA - SECRETÁRIO DE DEFESA SOCIAL DE PERNAMBUCO, A SOLICITAÇÃO DE IMPLANTAÇÃO DE UM POSTO DA POLÍCIA RODOVIÁRIA NA RODOVIA PE 390, QUE LIGA OS MUNICÍPIOS DE FLORESTA E SERRA TALHADA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO, NO SENTIDO DE PROVIDENCIAR, CARRO DE APOIO PARA A COMUNIDADE DA ZONA RURAL NA PONTA DA SERRA; E ATENDIMENTO MÉDICO AMBULATORIAL NA LOCALIDADE.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, NO SENTIDO DE PROVIDENCIAR, A AMPLIAÇÃO DA ESCOLA MUNICIPAL DA COMUNIDADE PONTA DA SERRA.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO DE MEIO AMBIENTE E SUSTENTABILIDADE DE PERNAMBUCO - SÉRGIO XAVIER, A REVITALIZAÇÃO DAS MARGENS E LEITO DO RIO PAJEÚ.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO, SOLICITAÇÃO DE PROVIDÊNCIA PARA GARANTIR, EM CARÁTER DE URGÊNCIA,O KIT DE EPI'S (EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL) AOS AGENTES DE SAÚDE, TENDO EM VISTA A ANÁLISE DA ATUAL SITUAÇÃO DESSES PROFISSIONAIS EM RELAÇÃO À OFERTA DESSES EQUIPAMENTOS ESSENCIAIS ÀS CONDIÇÕES DE TRABALHO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>KIEL DO PIPA, BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, PARA REALIZAR O CALÇAMENTO DA RUA QUATRO E DAS TRÊS TRAVESSAS LOCALIZADAS NO BAIRRO DA COHAB.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DE SEU SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE RECUPERAR O CALÇAMENTO DA RUA TEÓFANES TORRES.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO EXMO. SR. PRESIDENTE DESTA CASA E AOS NOBRES COLEGAS VEREADORES QUE SEJA APROVADO E ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETARIA MUNICIPAL DE EDUCAÇÃO, A CRIAÇÃO DE UM CALENDÁRIO ESPORTIVO MUNICIPAL AMPLIANDO AS MODALIDADES E MANTENDO OS PRINCIPAIS CAMPEONATOS JÁ DISPUTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, A SOLICITAÇÃO DA CRIAÇÃO DE UM PROJETO QUE TRATE DA INCLUSÃO DE NOÇÕES BÁSICAS DE MÚSICA NAS ESCOLAS DA REDE MUNICIPAL, A ABERTURA DE UMA ESCOLA DE MÚSICA PARA FORMAÇÃO DO CONHECIMENTO HISTÓRICO E PROFISSIONAL DE MÚSICOS E A REALIZAÇÃO DE EVENTOS QUE TENHAM O OBJETIVO DE PROMOVERA MÚSICA EM SEUS VÁRIOS ESTILOS.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO O SEGUINTE PEDIDO DE PROVIDÊNCIA: CONSTRUÇÃO DE UMA CRECHE NA COMUNIDADE MALHADA VERMELHA E AMPLIE A ESCOLA JOÃO ETELVINO DA SILVA, NESTA MESMA LOCALIDADE.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO URBANO, OBRAS E SERVIÇOS PÚBLICOS, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR, COM A MÁXIMA URGÊNCIA QUE O CASO REQUER, A MELHORIA DA ILUMINAÇÃO PÚBLICA DA AVENIDA ANTÔNIO DE SOUZA JOTA.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO O SEGUINTE PEDIDO DE PROVIDÊNCIA: DOAÇÃO DO PRÉDIO DA PREFEITURA, LOCALIZADO AO LADO DO POSTO SEIS IRMÃOS, QUE ESTÁ DESATIVADO, PARA A INSTALAÇÃO DE UMA FÁBRICA DE CALÇADOS DO CURTUME ERNESTO.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NA COMUNIDADE PONTA DA SERRA, QUE IRÁ ABRANGER OUTRAS ÁREAS DA ZONA RURAL COMO PEDRA FERRADA E TIMBURUNA.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE REPAROS NA ILUMINAÇÃO DA PRAÇA MANOEL NICOLAU FILHO, LOCALIZADA AO LADO DA ESCOLA TRÊS MARIAS NO BAIRRO DA COHAB.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR PASSAGEM MOLHADA PARA RIACHO QUE DIVIDE A REGIÃO DA ZONA RURAL POÇO DO NEGRO DA VILA DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO ILMO. SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR CAMINHÃO-PIPA RESPONSÁVEL PELO ESGOTAMENTO DE FOSSAS SÉPTICAS NA COMUNIDADE VILA DO AIRI.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE INTERVIR JUNTO AOS SENHORES PROPRIETÁRIOS DE TERRENOS EM DESUSO, LOCALIZADOS NO PERÍMETRO URBANO DE NOSSA CIDADE, PARA QUE PROCEDAM A CONSTRUÇÃO DE MUROS, NO INTUITO DE COIBIR A UTILIZAÇÃO DOS MESMOS PARA O DESTINO DE LIXO OU DEJETOS.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, QUE APÓS A TRAMITAÇÃO REGIMENTAL, REQUEIRO AOS NOBRES VEREADORES DESTA CASA QUE SEJA APROVADO E ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES E A SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E TRABALHO, SOLICITAÇÃO PARA A CRIAÇÃO DE UM PROJETO DE CURSINHO POPULAR GRATUITO, OBJETIVANDO PROPICIAR ÀS PESSOAS DESFAVORECIDAS SOCIOECONOMICAMENTE, O ACESSO AOS EXAMES DE VESTIBULARES, ENEM - EXAME NACIONAL DO ENSINO MÉDIO E/OU CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETARIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS - TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ, PEDIDO DE PROVIDÊNCIA PARA FORNECER HORAS MÁQUINA PARA ESCAVAÇÃO DE TANQUES PARA CRIAÇÃO DE PEIXES.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DESTA CASA E AOS NOBRES COLEGAS VEREADORES QUE SEJA APROVADO E ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A SOLICITAÇÃO DE MELHORIAS ESTRUTURAIS PARA O DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. RICARDO FERRAZ, PREFEITO DO NOSSO MUNICÍPIO E AO ILMO. SENHOR SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM POSTO DE SAÚDE, NO ASSENTAMENTO ANGICO.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. RICARDO FERRAZ, PREFEITO DO NOSSO MUNICÍPIO E AO ILMO. SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR COM A MÁXIMA URGÊNCIA A RECUPERAÇÃO OU NOVA CONSTRUÇÃO DA PASSAGEM MOLHADA DO MATADOURO PÚBLICO DE NOSSA CIDADE, COMO TAMBÉM LIMPEZA NO PRÉDIO DO MATADOURO.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS E LEGAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO DO MUNICÍPIO, RICARDO FERRAZ, AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSTRUIR ABRIGOS POPULARES PARA BENEFICIAR PASSAGEIROS: ESTUDANTES E DEMAIS MORADORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO A SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO, CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, CRIAR O CONCURSO DE POESIA NAS ESCOLAS DA REDE MUNICIPAL DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL, RESIDENTE NA COMUNIDADE SANTA PAULA, QUE IRÁ ABRANGER OUTRAS ÁREAS DA ZONA RURAL, TAIS COMO PINDOBA, BONITO, RAPOSINHA E BARROCÃO.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FEITO UM APELO AO EXMO. SR. RICARDO FERRAZ, PARA QUE ATRAVÉS DE SUA SECRETARIA COMPETENTE, A SECRETARIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, TENDO COMO SECRETÁRIO O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES PARA O ATICUM 1.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMO. SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE QUE SEJA FEITA UMA PASSAGEM MOLHADA NO RIACHO DO NAVIO NO TRECHO QUE INTERLIGA O ATICUM 1 AO ATICUM 2, NA FAZENDA DO SENHOR MANOEL CAETANO. </t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O SR. PEDRO GOMES VILARIM NETO, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE FAZER A LIMPEZA DO MATAGAL E CONTINUIDADE DA ENCANAÇÃO DE ÁGUA ATÉ O FINAL DO CEMITÉRIO SÃO MIGUEL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS EM CARÁTER DE URGÊNCIA, SERVIÇOS DE REPARO E RECUPERAÇÃO NO CALÇAMENTO E SANEAMENTO BÁSICO NA RUA MANOEL SERAFIM DE SOUZA FERRAZ, AO LADO DA IGREJA NOSSA SENHORA SANTANA.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VEEMENTE APELO AO EXMO. SR. RICARDO FERRAZ, PARA QUE JUNTO COM A CELPE, NO SENTIDO DE REALIZAR MELHORAMENTOS E SERVIÇOS NECESSÁRIOS NA REDE ELÉTRICA DAS RUAS MAJOR JOSÉ RODRIGUES DE MORAES E OSCAR FERRAZ.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO, PEDIDO DE PROVIDÊNCIA QUANTO A MELHORIA NA QUALIDADE NO ATENDIMENTO PÚBLICO NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, NO SENTIDO DE PROVIDENCIAR, MERENDA PARA ESCOLA DE SERRA NEGRA.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, ESTENDENDO SEU ENCAMINHAMENTO A EMPRESA CONCESSIONÁRIA DE ENERGIA ELÉTRICA - CELPE, MOSTRANDO A PREMENTE NECESSIDADE DE PROCEDER EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA ÁREA PRÓXIMA AO ANTIGO CAMPO DE AVIAÇÃO, ONDE FORAM CONSTRUÍDAS AS CASAS POPULARES NESTE MUNICÍPIO E GARANTIA DA COLETA REGULAR DE LIXO.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO DIRETOR DE TRANSPORTE MUNICIPAL, O PEDIDO DE PROVIDÊNCIA, EM CARÁTER DE URGÊNCIA, QUANTO A REGULARIZAÇÃO DO TRANSPORTE ESCOLAR NA REGIÃO DO JUÁ E SÃO GONÇALO.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR PASSAGEM MOLHADA PARA RIACHO DA EMA, QUE DÁ ACESSO AO ÚNICO CEMITÉRIO DA LOCALIDADE.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA SOBRE O RIO PAJEÚ, QUE CONTEMPLE, ESPECIFICAMENTE, AS COMUNIDADES RURAIS LOCALIZADAS NA MALHADA VERMELHA E ANGICO.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE RURAL - MALHADA VERMELHA.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO CÂMARA, AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE CULTURA - MARCELINO GRANJA; AO IPHAN/PERNAMBUCO, À FUNDARPE, AO EXCELENTÍSSIMO SENHOR PREFEITO - RICARDO FERRAZ, NO SENTIDO DE VIABILIZAR O TOMBAMENTO E RESTAURAÇÃO DO PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO VEEMENTE APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO CÂMARA, E AO DIRETOR - PRESIDENTE DO DETRAN-PE - CHARLES RIBEIRO, NO SENTIDO DE ENVIDAR ESFORÇOS PARA QUE O DETRAN DE FLORESTA SEJA CONVERTIDO EM CIRETRAN ESPECIAL.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>TALLES CRUZ, LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA MUNICIPAL E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, PROVIDENCIAR REPARO NA BOMBA DO POÇO QUE ABASTECE AS FAMÍLIAS DA COMUNIDADE DO ATICUM.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA CRIAÇÃO DE UM PROJETO QUE VIABILIZE A CONSTRUÇÃO DE UM ABRIGO PARA ANIMAIS DE RUA E CENTRO DE CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, A CONSTRUÇÃO DO MURO E INSTALAÇÃO DE UM PORTÃO, PARA O CEMITÉRIO, LOCALIZADO NA COMUNIDADE FAVELEIRA, MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PROVIDENCIE OS DEVIDOS REPAROS/MANUTENÇÃO NA ESTRADA DA EMA - SENTIDO CACIMBA NOVA, FINALIZANDO NA TIMBURUNA.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, PH LIRA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SENHOR RICARDO FERRAZ, PREFEITO DO NOSSO MUNICÍPIO E A ILMA. SENHORA ALZENI MARIA DA CONCEIÇÃO, SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO DE PROVIDENCIAR UMA UNIDADE MÓVEL DE SAÚDE PARA ATENDER A COMUNIDADE QUEBRA UNHA DE FORA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE COM A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, NO SENTIDO DE PROVIDENCIAR REFORMA DA ESCOLA DA COMUNIDADE DO QUEBRA UNHA DE FORA.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ; AO EXMO. SR. SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS - TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ, SOLICITO PROVIDÊNCIAS NO SENTIDO DA NORMALIZAÇÃO DO ABASTECIMENTO DE ÁGUA EM CARRO PIPO PARA O ASSENTAMENTO LAJES.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUANTO A INSTALAÇÃO DE REDE DE ENERGIA PARA FORNECIMENTO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DO ANGICO, ANIL 1 E 2.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUANTO A CRIAÇÃO DE UMA CASA DE ACOLHIMENTO PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE VULNERABILIDADE.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE RESTAURAR O MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE RECUPERAR E AJARDINAR AS PRAÇAS LOCALIZADAS NA AVENIDA MAJOR JOSÉ RODRIGUES DE MORAES E NA RUA ALCINA TORRES DE ARAÚJO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SENHOR PREFEITO - RICARDO FERRAZ, PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PROVIDENCIE A REPOSIÇÃO DE UMA NOVA BANDEIRA DE FLORESTA NO MASTRO LOCALIZADO EM FRENTE À CATEDRAL DO BOM JESUS DOS AFLITOS.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE CONSERTAR OS BANCOS DA PRAÇA CEL. FAUSTO FERRAZ "PRAÇA DO CORETO".</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO RICARDO FERRAZ, A REFORMA E ILUMINAÇÃO DO GINÁSIO AFONSO AUGUSTO FERRAZ, E ILUMINAÇÃO NAS VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO  QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA CONTRATAÇÃO URGENTE DE PROFISSIONAIS NA ÁREA DE FONOAUDIOLOGIA, TERAPIA OCUPACIONAL, PEDIATRIA PARA REGULARIZAÇÃO DO ATENDIMENTO AOS PACIENTES, PRINCIPALMENTE COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA - RICARDO FERRAZ, AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, SOLICITAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O ASSENTAMENTO PIPIPAN - PEDRA DA TINIDEIRA.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR A REFORMA DA PRAÇA NA RUA CORONEL JOSÉ GONÇALVES TORRES, EM FRENTE AO ANTIGO COLÉGIO FAUSTO GOMES DE SÁ.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, PEDIDO DE PROVIDÊNCIA PARA ATUALIZAR AS INFORMAÇÕES DO PORTAL DA TRANSPARÊNCIA DESTE MUNICÍPIO, CUMPRINDO ASSIM A LEI COMPLEMENTAR N° 131, DE 2009.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, A DOAÇÃO DE CAIXAS D'ÁGUA DE FIBRA, COM CAPACIDADE DE MIL LITROS, PARA A COMUNIDADE DA AGROVILA SEIS MANDANTES, MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUANTO A IMPLANTAÇÃO DE UMA UNIDADE DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA NO BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO DE FLORESTA - RICARDO FERRAZ, PROVIDÊNCIAS NO SENTIDO QUE SEJA IMPLANTADO UM SISTEMA DE MARCAÇÃO DE CONSULTAS POR TELEFONE PARA PACIENTES IDOSOS, PESSOAS COM DEFICIÊNCIA E GESTANTES, QUE JÁ ESTÃO CADASTRADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO ATRAVÉS DA CARTEIRINHA DO SUS.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA - RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR REFORMA E CONSTRUÇÃO DO MURO DA ESCOLA ADÉLIA ÚRSULA DE SÁ, LOCALIZADA NA ALDEIA FAVELEIRA, ZONA RURAL DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ÀS EMISSORAS DE TV COM SINAL DE FLORESTA PARA QUE SEJA AGILIZADO O PROCESSO DE IMPLANTAÇÃO DO SINAL DIGITAL PARA TV NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, REQUEIRO AOS NOBRES VEREADORES DESTA CASA QUE SEJA APROVADO E ENCAMINHADO ÀS EMPRESAS DE TELEFONIA MÓVEL PEDIDO DE PROVIDÊNCIA PARA VIABILIZAÇÃO JUNTO AS EMPRESAS DE TELEFONIA MÓVEL OI E VIVO A COBERTURA DE SINAL DE CELULAR NA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, AO POSTO AVANÇADO DO CORPO DE BOMBEIROS DE PETROLÂNDIA, AO CORPO DE BOMBEIROS MILITAR DE PERNAMBUCO O PEDIDO DE PROVIDÊNCIA QUE TRATA DE INSTITUIR UM CONVÊNIO COM O CORPO DE BOMBEIROS MILITAR PARA INSTALAÇÃO DE UMA UNIDADE EM FLORESTA.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA DATA PARA REALIZAÇÃO DO CAMPEONATO FLORESTANO DE FUTEBOL COM SUAS CATEGORIAS: CAMPEONATO SUB 20 E SEGUNDA DIVISÃO E AINDA CRIAR CAMPEONATO MASTER, PARA PESSOAS COM IDADE ACIMA DA PERMITIDA NO DEMAIS CAMPEONATOS.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, PEDIDO DE PROVIDÊNCIA PARA ESCLARECIMENTO DA LICITAÇÃO SOBRE ILUMINAÇÃO PÚBLICA, ASSIM COMO, MELHORIAS E INSTALAÇÃO DE ENERGIA NOS DISTRITOS E NAS COMUNIDADES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DE SEU SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE VIABILIZAR A REALIZAÇÃO DO SANEAMENTO BÁSICO, CALÇAMENTO E MELHORIA NA ILUMINAÇÃO PÚBLICA DAS RUAS SITUADAS POR TRÁS DO PARQUE DE EXPOSIÇÃO DEPUTADO AUDOMAR FERRAZ.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO SOLICITAÇÃO, AO EXMO. SR. PREFEITO RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, AO ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJA VIABILIZADA A CONSTRUÇÃO DA PRAÇA LOCALIZADA NA TRAVESSA MANOEL FERRAZ, NO BAIRRO DO DNER.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUANTO A ILUMINAÇÃO E CALÇAMENTO DO LOTEAMENTO NOVO BAIRRO DNER ZONA DE EXPANSÃO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUANTO A ILUMINAÇÃO E CUIDADOS COM AS PLANTAS DA PRAÇA MANOEL NICOLAU E CALÇAMENTO NO TRECHO DA PRAÇA, AMBOS NO BAIRRO DA COHAB.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ, PEDIDO DE PROVIDÊNCIA NO SENTIDO DE REGULARIZAR A SITUAÇÃO DO FORNECIMENTO DE ENERGIA ELÉTRICA NA QUADRA ESPORTIVA DA AGROVILA 06.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJAM REALIZADOS SERVIÇOS DE MELHORIA DA ILUMINAÇÃO DO BAIRRO DO DNER.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE DETERMINAR, EM CARÁTER DE URGÊNCIA, A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA URBANA, CALÇAMENTO E MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO, CORRESPONDENTE A ÁREA CONHECIDA COMO &amp;#8220;RUA DO CANAL DA SERRALHARIA&amp;#8221;, QUE SE ESTENDE DESDE OS FUNDOS DO MAXIMUS SUPERMERCADO ATÉ A PADARIA DE ZÉ DE IZABEL, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA COM A MÁXIMA URGÊNCIA AO EXMO. SR. PREFEITO RICARDO FERRAZ, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR A MELHORIA DA ILUMINAÇÃO PÚBLICA, COLOCANDO LÂMPADAS NA QUADRA DA PRAÇA ANTÔNIO FERRAZ BOIADEIRO, POR TRÁS DA CATEDRAL.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA UM PEDIDO DE PROVIDÊNCIA A SECRETÁRIA MUNICIPAL DE SAÚDE - ILMA. SRA. AUZENI MARIA DA CONCEIÇÃO E A DIRETORA DO HOSPITAL ÁLVARO FERRAZ - ILMA. SRA. ANA MARIA FERRAZ, NO SENTIDO DE PROVIDENCIAR POLTRONAS PARA ACOMPANHANTES DOS PACIENTES INTERNADOS NO HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA UM PEDIDO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ILMO. SR. PEDRO GOMES VILARIM NETO, PARA QUE SEJA CONSTRUÍDA UMA PONTE DO CANAL NA RUA JOSÉ QUIRINO DE SÁ.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, PEDIDO DE PROVIDÊNCIA NO SENTIDO DE PROCEDER COM A RECUPERAÇÃO  DAS ESTRADAS VICINAIS DO DISTRITO DO AIRI. </t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR A AQUISIÇÃO E DISTRIBUIÇÃO DE LIXEIRAS NAS VIAS PÚBLICAS DE FLORESTA.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ PARA QUE PROVIDENCIE MÉDICO CIRURGIÃO PLANTONISTA DURANTE OS FINAIS DE SEMANA, NO HOSPITAL ÁLVARO FERRAZ.  </t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA, AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ PARA QUE VIABILIZE A CANALIZAÇÃO DA REDE DE ESGOTO QUE CORRE A CÉU ABERTO, A RETIRADA DO LIXO, ENTULHOS E ANIMAIS MORTOS NA TRAVESSA MANOEL SERAFIM, NO BAIRRO DO DNER. </t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR.. PREFEITO &amp;#8211; RICARDO FERRAZ, E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, SR. PEDRO GOMES VILARIM, NO SENTIDO DE TOMAR AS MEDIDAS URGENTES, VISANDO DESTINAR OUTRO LOCAL PARA O ESTACIONAMENTO DA FROTA DE VEÍCULOS DA PREFEITURA, QUE NÃO SEJA A AVENIDA AUDOMAR FERRAZ. FAÇO A SUGESTÃO PARA CONSTRUÇÃO DE UMA GARAGEM MUNICIPAL COBERTA. </t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, PARA QUE PROVIDENCIEM A REPOSIÇÃO DE UMA BANDEIRA DE FLORESTA NO MASTRO LOCALIZADO EM FRENTE À CATEDRAL DO BOM JESUS DOS AFLITOS. REITERANDO O PEDIDO DE PROVIDÊNCIA N° 64/2017 JÁ APRESENTADO NESTA CASA.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>BETO SOUZA, LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO QUE TRATA DA CONTRATAÇÃO DE MÉDICO PEDIATRIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO MINISTRO DA INTEGRAÇÃO NACIONAL, HELDER BARBALHO, O PEDIDO DE PROVIDÊNCIA QUE TRATA ABERTURA DA COMPORTA DA BARRAGEM DO MUQUÉM PARA ABASTECER A BARRAGEM DO JUÁ, LOCALIZADAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO O PEDIDO DE PROVIDÊNCIA AO EXMO. SENHOR PREFEITO RICARDO FERRAZ, E A ILMA. SECRETÁRIA DE EDUCAÇÃO - A SRTA. ANA CLÁUDIA PEREIRA, PARA ESCLARECIMENTO QUANTO À VENDA DE FARDAMENTO NAS ESCOLAS MUNICIPAIS, UMA VEZ QUE, O MUNICÍPIO DISPÕE DE RECURSOS PARA ATENDER ESSA DEMANDA.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA ATENDER AS URGÊNCIAS DOS POSTOS DAS COMUNIDADES DE SERRA NEGRA, AIRI E REGIÃO. </t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL, QUE TRATA A CONTRATAÇÃO DE TÉCNICO EM ENFERMAGEM PARA O POSTO DO DISTRITO DO AIRI. </t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SENHOR PREFEITO MUNICIPAL &amp;#8211; RICARDO FERRAZ, PARA PROVIDENCIAR JUNTO AOS ÓRGÃOS COMPETENTES A LIMPEZA E ROÇADO ALTO NAS RODOVIAS PE-360 (FLORESTA A IBIMIRIM) E PE-390 (FLORESTA A SERRA TALHADA).</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL, RICARDO FERRAZ PARA PROVIDENCIAR JUNTO A SECRETÁRIA DE SAÚDE, SRA ALZENI MARIA,  A REGULARIZAÇÃO DO HORÁRIO DO TDF-   TRANSPORTE DE PACIENTES FORA DE DOMICÍLIO E BEM COMO UM ESPAÇO COM ESTRUTURA ADEQUADA PARA OS PACIENTES AGUARDAREM O TRANSPORTE . </t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL, PARA PROVIDENCIAR JUNTO À SECRETARIA RESPONSÁVEL A MANUTENÇÃO E PINTURA DAS LOMBADA NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL -  RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, O ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE TOMAR PROVIDÊNCIAS EM RELAÇÃO A LIMPEZA DAS RUAS NÃO CALÇADAS DO DNER, ASSIM COMO, PASSAR A MÁQUINA 'PATROL' NAS MESMAS, COMO TAMBÉM EM TODAS AS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL - RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE TOMAR PROVIDÊNCIAS EM RELAÇÃO AO REPARO DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA ADEMAR TORRES DE ARAÚJO E NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA MANUTENÇÃO DAS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA REALIZAÇÃO DE UM ESTUDO PARA POSSÍVEL AQUISIÇÃO DE ÔNIBUS PARA TFD &amp;#8211; TRATAMENTO FORA DE DOMICÍLIO.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL, QUE TRATA DA CONTRATAÇÃO DE TÉCNICO DE ENFERMAGEM PARA O POSTO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO QUE TRATA DA REGULARIZAÇÃO DE EXAMES LABORATORIAIS E ELETROCARDIOGRAMA NO HOSPITAL DE FLORESTA. </t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS EM RELAÇÃO INOPERÂNCIA DA MÁQUINA DE RAIO-X DO HOSPITAL ALVARO FERRAZ.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DE GARANTIR ABASTECIMENTO DE ÁGUA, ATRAVÉS DOS CARROS PIPAS, PARA AS NOVE FAMÍLIAS QUE RESIDEM NA ZONA RURAL, FAZENDA TAPUIU.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO, NO SENTIDO DE VIABILIZAR SERVIÇOS DE REFORMA/AMPLIAÇÃO NO CEMITÉRIO DA FAZENDA CACHOEIRA, LOCALIZADA NO LIMITE ENTRE PEDRA FERRADA E PONTA DA SERRA.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL RICARDO FERRAZ, O PRESENTE DOCUMENTO QUE TRATA DA RETOMADA DA PARCERIA DA GESTÃO MUNICIPAL COM O DETRAN-PE.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, ANA CLÁUDIA PEREIRA, NO SENTIDO DE IMPLANTAR NO MUNICÍPIO DE FLORESTA O PROGRAMA BIBLIOTECA ITINERANTE.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLAUDIA DA SILVA PEREIRA, NO SENTIDO DE PROVIDENCIAR PAGAMENTO DAS FÉRIAS DOS PROFESSORES REFERENTE A 45 DIAS.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE PROVIDENCIE A RECUPERAÇÃO DA ESTRADA DOS PAUS PRETOS II ATÉ A BEIRA DO RIO OU BORDA DO LAGO.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR AQUISIÇÃO DE UNIFORMES E EPIS - EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL, PARA OS GARIS E DEMAIS FUNCIONÁRIOS QUE TRABALHAM NO CAMINHÃO COLETOR DE LIXO.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO HENRIQUE SARAIVA CÂMARA, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DA RODOVIA PE 360, QUE LIGA FLORESTA A IBIMIRIM QUE SE ENCONTRA COM DIVERSOS BURACOS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A GERÊNCIA DOS CORREIOS DO MUNICÍPIO PARA QUE TOMEM AS DEVIDAS PROVIDÊNCIAS PARA REGULARIZAÇÃO DAS CORRESPONDÊNCIAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA REALIZAÇÃO DE VISITAS PERIÓDICAS DOS AGENTES DE SAÚDE NA COMUNIDADE DO TAPUIO.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA JOAQUIM NOGUEIRA FERRAZ, NO BAIRRO SANTA ROSA, ALÉM DA CONCLUSÃO DO SERVIÇO DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA À SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ALZENI MARIA DA CONCEIÇÃO &amp;#8211;  NO SENTIDO DE PROVIDENCIAR CONTRATAÇÃO DE FISIOTERAPEUTA.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO QUE TRATA DA RESTAURAÇÃO DA ILUMINAÇÃO PÚBLICA E TAPA BURACO NA RUA ALDEMAR TORRES DE ARAÚJO, BAIRRO  SANTA ROSA.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO O PRESENTE AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA - RICARDO FERRAZ, AO SECRETÁRIO DE OBRAS DO MUNICÍPIO - PEDRO GOMES VILARIM E AO MINISTÉRIO PÚBLICO, SOLICITO PROVIDÊNCIAS NO SENTIDO DA RETIRADA DA CARAIBEIRA QUE ESTÁ IMPEDINDO O TRÁFEGO NA AVENIDA ANTÔNIO DE SOUZA JOTA.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO, EM CARÁTER DE URGÊNCIA PARA DISPONIBILIZAÇÃO DE CARRO FUMACÊ PARA BORRIFICAÇÃO NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO QUE TRATA DO CALÇAMENTO DA RUA BENEDITO ALVES NO CAETANO. </t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMº. SR. PREFEITO, RICARDO FERRAZ, E AO EXMº SR.VICE PREFEITO E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PEDRO GOMES VILARIM NETO, NO SENTIDO DE DETERMINAREM LIMPEZA URBANA, CALÇAMENTO E MELHORA DA ILUMINAÇÃO PÚBLICA DA RUA ANTÔNIO FIRMO DE SOUZA FERRAZ, NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMº SR. PREFEITO RICARDO FERRAZ, E AO ILMº SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, TÚLIO VINÍCIUS DE SÁ LARANJEIRA FERRAZ PARA LIMPEZA E REVITALIZAÇÃO DO LEITO DO RIO PAJEÚ, NA ÁREA DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO SR. PREFEITO RICARDO FERRAZ, E AO SR. SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE REVITALIZAR AS PRAÇAS LOCALIZADAS NA RUA XV DE NOVEMBRO, BEM COMO DETERMINAR SERVIÇOS DE RESTAURAÇÃO DA QUADRA QUE OUTRORA HAVIA NAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO SOLICITANDO O CALÇAMENTO DA RUA EMÍDIO QUIRINO DE SÁ, NO BAIRRO DA SANTA ROSA.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO, SOLICITAMOS QUE SEJA PROVIDENCIADO PARA OS POSTOS DE SAÚDE DE FLORESTA REMÉDIOS BÁSICOS A POPULAÇÃO, PARA SUPRIR AS NECESSIDADES DO POVO.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO SR. PREFEITO RICARDO FERRAZ E A SRA. SECRETÁRIA DE SAÚDE ALZENI MARIA DA CONCEIÇÃO NO SENTIDO DE DISPONIBILIZAR AO ESTÁDIO MUNICIPAL DE FLORESTA, EM DIAS DE JOGOS OU CAMPEONATOS, EQUIPE MÉDICA E AMBULÂNCIA DE PRONTIDÃO PARA QUE POSSA ASSISTIR OS ATLETAS.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM° SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE SAÚDE &amp;#8211; ALZENI MARIA DA CONCEIÇÃO, NO SENTIDO DE PROVIDENCIAR A CONTRATAÇÃO DE UM AGENTE COMUNITÁRIO DE SAÚDE PARA A REGIÃO DAS FAZENDAS SANTA PAULA, LAGOA CERCADA, PINDOBA, BARROCÃO, RAPOSINHA, RIACHO NOVO E VÁRZEA DO ICÓ.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA AQUISIÇÃO DE UM ÔNIBUS TFD &amp;#8211; TRATAMENTO FORA DE DOMICÍLIO- PARA PACIENTES QUE FAZEM TRATAMENTO NA UPA DE SERRA TALHADA.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - ILMO. SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR CONSTRUÇÃO DE QUEBRA MOLAS NA ENTRADA DA RUA APOLÔNIO DE SÁ FERRAZ.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO SOLICITANDO O CALÇAMENTO DA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO, CONHECIDA POR  RUA DA PADARIA DE ZÉ DE ISABEL._x000D_
 </t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM° SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE SAÚDE &amp;#8211; ALZENI MARIA DA CONCEIÇÃO, NO SENTIDO DE PROVIDENCIAR A CONTRATAÇÃO DE UM AGENTE COMUNITÁRIO DE SAÚDE PARA A REGIÃO DOS PEREIROS, SERROTE DO BOI, OLHO D'AGUINHA, GAVIÃO E SERROTINHO; ZONA RURAL DE FLORESTA.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ NO SENTIDO DE FIXAR PONTOS DE COLETA DE LIXO ELETRÔNICO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO - RICARDO FERRAZ, O QUAL SOLICITA CUIDADO COM A PRAÇA MANOEL NICOLAU FILHO (SEU MANOELZINHO), NO BAIRRO DA COHAB, QUE HOJE SE ENCONTRA ABANDONADA PELO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E SECRETÁRIO DE OBRAS PEDRO GOMES VILARIM, SOLICITO REFORMA DA ESCOLA DO DISTRITO DE AIRÍ. </t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E SECRETARIO DE OBRAS PEDRO GOMES VILARIM, NO SENTIDO DE CONSTRUIR UM MURO NA ESCOLA MUNICIPAL DA AGROVILA VI. </t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM° SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; PEDRO GOMES VILARIM NETO, NO SENTIDO DE PROVIDENCIAR "SANEAMENTO BÁSICO" PARA TRATAMENTO DA REDE DE ESGOTO A CÉU ABERTO LOCALIZADA NA VILA DA COHAB NO DISTRITO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELOAOEXMO SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE COM A ILMA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,CULTURA,TURISMO E ESPORTES, ANA CLÁUDIA PEREIRANO SENTIDO DE ESTABELECER UMA PROGRAMAÇÃO PERIÓDICA E PROGRAMÁTICA NO ESPAÇO CULTURAL JOÃO BOIADEIRO.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO SR. PREFEITO, RICARDO FERRAZ, AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO DO ESTADO, RAUL HENRY E AO SECRETÁRIO DE MEIO AMBIENTE E SUSTENTABILIDADE DO ESTADO, SÉRGIO XAVIER, NO SENTIDO DE ENVIDAREM ESFORÇOS PARA VIABILIZARA IMPLANTAÇÃO DE UM PARQUE DE GERAÇÃO DE ENERGIA RENOVÁVEL EM NOSSO MUNICÍPIO, TENDO EM VISTA A SUA POTENCIALIDADE.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO  - RICARDO FERRAZ E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, SOLICITO PROVIDÊNCIAS EM RELAÇÃO A LIMPEZA DO CANAL DE ESGOTO SANITÁRIO A CÉU ABERTO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO SOLICITANDO A REGULARIZAÇÃO DA EMISSÃO DE CARTEIRA DE TRABALHO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO SOLICITANDO A REGULARIZAÇÃO DO ABASTECIMENTO DE MEDICAMENTOS PARA DIABÉTICOS, PARA DISTRIBUIÇÃO GRATUITA.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM° SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E TRABALHO &amp;#8211; IVONE LEITE FERRAZ, NO SENTINDO DE PROVIDENCIAR A REABERTURA DO NÚCLEOS DE PROGRAMAS SOCIAIS NAS LOCALIDADES DA ZONA RURAL FAZENDA JARDIM, PONTA DA SERRA, QUEBRA UNHA, BARRA DO JUÁ E FAVELEIRA.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE PROVIDENCIEM UMA MÁQUINA PATROL PARA PASSAR NA ESTRADA DE ACESSO AO BAIXIO DO JACARÉ NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO SOLICITANDO:_x000D_
 _x000D_
 1-     PROGRAMA PERMANENTE DE CONTROLE DE ZOONOSES, POR MEIO DA CASTRAÇÃO (ESTERILIZAÇÃO) CIRÚRGICA DE CÃES E GATOS ABANDONADOS NAS VIAS PÚBLICAS E DAQUELES QUE PERTENCEM À POPULAÇÃO CARENTE;_x000D_
 _x000D_
  _x000D_
 _x000D_
 2-    IMEDIATO RECOLHIMENTO, ABRIGO E TRATAMENTO DE CÃES E GATOS DOENTES E/ OU ABANDONADOS NAS VIAS PÚBLICAS E/OU DA POPULAÇÃO DE BAIXA RENDA;_x000D_
 _x000D_
  _x000D_
 _x000D_
 3-    AQUISIÇÃO CONTÍNUA E REGULAR DE REMÉDIOS BÁSICOS E RAÇÃO PARA FELINOS E CANINOS ABRIGADOS TEMPORARIAMENTE;_x000D_
 _x000D_
  _x000D_
 _x000D_
 4-    PROMOÇÃO DE CAMPANHAS DE ADOÇÃO RESPONSÁVEL E EDUCATIVAS DE NOÇÕES DE ÉTICA SOBRE A POSSE RESPONSÁVEL DE ANIMAIS DOMÉSTICOS._x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXM° SR. PREFEITO &amp;#8211; RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE NO ASSENTAMENTO ANGICO, ZONA RURAL DE FLORESTA.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA SOLICITANDO A LIMPEZA DO CANAL QUE DIVIDE A CIDADE E VAI DO PARQUE DAS CARAIBEIRAS ATÉ A RODOVIÁRIA. _x000D_
 </t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO - RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA QUE TRATA DA LIMPEZA E MANUTENÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NA AGROVILA 6.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA À SEÇÃO III - DO ORÇAMENTO DO CAPÍTULO IV - DA ADMINISTRAÇÃO TRIBUTÁRIA E FINANCEIRA DA LEI ORGÂNICA MUNICIPAL, COMO MEDIDA IMPOSITIVA, O ART. 121-A, PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ricardo Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 420/2010 - CÓDIGO TRIBUTÁRIO MUNICIPAL, EM RAZÃO DE MODIFICAÇÕES FEITAS NA LEI COMPLEMENTAR FEDERAL N° 116, DE 31 DE JULHO DE 2003, PELA LEI COMPLEMENTAR FEDERAL N° 157, DE 29 DE DEZEMBRO DE 2016, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNÍCIPIO, O "DIA DO TAMARINDO".</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EQUIPAR OS PARQUES E ÁREAS DE LAZER COM BRINQUEDOS ADAPTADOS ÀS CRIANÇAS PORTADORAS DE DEFICIÊNCIA MOTORA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O &amp;#8220;DIA DO CIGANO&amp;#8221;</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE E CONSOLIDA OS FERIADOS OFICIAIS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS E DA POLÍTICA MUNICIPAL DOS DIREITOS DA MULHER, E A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS E DA POLÍTICA DA MULHER.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE LIQUIDAÇÃO DE DÍVIDA DOS PEQUENOS AGRICULTORES RURAIS DESTE MUNICÍPIO DE FLORESTA, JUNTO AO BANCO DO NORDESTE DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU E OUTROS CRÉDITOS, AO IDOSO, DEFICIENTE FÍSICO E/OU MENTAL, APOSENTADO E PENSIONISTA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA "1° DE AGOSTO DIA DO SOLDADO VOLANTE - FLORESTA E NAZARÉ DO PICO", DATA FIXA, A SER INCLUÍDA NO CALENDÁRIO MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGISTRO DE ASSIDUIDADE E PONTUALIDADE DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA, MEDIANTE CONTROLE ELETRÔNICO DE PONTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À AIDS E DEMAIS DOENÇAS SEXUALMENTE TRANSMISSÍVEIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FECHAMENTO AO TRÁFEGO DE VEÍCULOS ESTRANHOS AOS MORADORES DE VILAS, RUAS SEM SAÍDA E TRAVESSAS COM CARACTERÍSTICAS DE "RUA SEM SAÍDA". ALTERA O ARTIGO 1° DA LEI 572/2014 DE 16 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DO CARIRI CANGAÇO, EM FLORESTA-PE._x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1°, DA LEI MUNICIPAL N° 514/2013, QUE DISPÕE ACERCA DA DATA DE COMEMORAÇÃO DO "DIA MUNICIPAL DO SHOW GOSPEL", NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSERE NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE COMBATE A VIOLÊNCIA CONTRA A MULHER NAS ESCOLAS DA REDE MUNICIPAL PÚBLICA E PRIVADA DO MUNICÍPIO DE FLORESTA-PE, DESENVOLVENDO ATIVIDADES BASEADAS EM CONTEÚDOS SOBRE A LEI N°11.340, DE 07 DE AGOSTO DE 2006 (LEI MARIA DA PENHA), A ACONTECER DURANTE UMA SEMANA POR ANO. </t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>CRIA O &amp;#8220;PROGRAMA PRATA DA CASA&amp;#8221;, QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O FECHAMENTO AO TRÁFEGO DE VEÍCULOS ESTRANHOS AOS MORADORES DE VILAS, RUAS SEM SAÍDA E TRAVESSAS COM CARACTERÍSTICAS DE "RUA SEM SAÍDA". </t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FORNECIMENTO DE COMBUSTÍVEL PARA O DESEMPENHO DAS ATIVIDADES PARLAMENTARES NO ÂMBITO DO PODER LEGISLATIVO DE FLORESTA.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO._x000D_
 </t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, CONSULTADO O PLENÁRIO E OBSERVADOS OS DITAMES LEGAIS IMPOSTOS PELO REGIMENTO INTERNO DESTA CASA E PELA LEGISLAÇÃO PERTINENTE, SEJA FORMULADO UM APELO AO EXCELENTÍSSIMO PREFEITO DO MUNICÍPIO, SENHOR RICARDO FERRAZ NO SENTIDO DE QUE VIABILIZE JUNTAMENTE COM A DIRETORIA DE CULTURA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A CRIAÇÃO DO MUSEU DAS FORÇAS VOLANTES COM SEDE NA VILA DE NAZARÉ DO PICO, IMPLEMENTANDO AS REFORMAS NECESSÁRIA DO IMÓVEL, JÁ DETERMINADO E QUE SEDIARÁ O MUSEU, TESTEMUNHA MUDA DE TODO O FENÔMENO SOCIAL QUE A VILA DE NAZARÉ CENTRALIZOU NO SÉCULO PASSADO. </t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXM° SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR ALGUMA FORMA DE PRESTAR ATENDIMENTO MÉDICO NA REGIÃO DA MALHADA VERMELHA E ANGICO, NO SENTIDO DE MELHORAR AS CONDIÇÕES DE SAÚDE DA COMUNIDADE.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO APELO A EXM° SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE CONSTRUIR UMA PRAÇA DE ALIMENTAÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO APELO A EXM° SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE VIABILIZAR O DESMATAMENTO E RETIRADA DAS ALGAROBAS LOCALIZADAS NO LEITO DO RIO PAJEÚ.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ TITO FERRAZ, PELO SEU FALECIMENTO OCORRIDO NO DIA 06.01.2017.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, AO SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, TÚLIO LARANJEIRA E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, JOÃO LUIZ DA SILVA, NO SENTIDO DE IMPLANTAR HORTAS COMUNITÁRIAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DE TODAS AS PROPOSIÇÕES EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, PROVIDÊNCIAS EM RELAÇÃO A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, SECRETÁRIO DE PLANEJAMENTO URBANO, PROVIDÊNCIAS EM RELAÇÃO AO HORÁRIO DE COLETA DE LIXO E EPIS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, SECRETÁRIO DE PLANEJAMENTO URBANO, PROVIDÊNCIAS EM RELAÇÃO A MANUTENÇÃO DAS PRAÇAS.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE ELABORE PREVIAMENTE UM CRONOGRAMA MENSAL PARA DESLOCAMENTO DA UNIDADE MÓVEL DE SAÚDE A TODAS AS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. EDEN DE MORAES VESPAZIANO BORGES - SECRETÁRIO EXECUTIVO DE RESSOCIALIZAÇÃO DE PERNAMBUCO, BEM COMO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE NOS INFORMAR ACERCA DO ANDAMENTO DA CONSTRUÇÃO DA CADEIA PÚBLICA DE FLORESTA, CUJA LEI N° 464/2011, VIGORA DESDE 31 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO ILMO. SR. JOSIAS SILVA ALBUQUERQUE, PRESIDENTE DO SESC/PE, NO SENTIDO DE NOS INFORMAR SOBRE A OBRA DO SERVIÇO SOCIAL DO COMÉRCIO - SESC, CUJA LEI MUNICIPAL N° 468/2011, DISPÕE SOBRE A DOAÇÃO DO TERRENO PARA A SUA CONSTRUÇÃO DESDE 27 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA SOLICITADO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA - RICARDO FERRAZ, PARA QUE, JUNTO ÀS AUTORIDADES COMPETENTES, SOLICITE A AMPLIAÇÃO DO NÚMERO DE CARROS PIPAS PARA O ABASTECIMENTO HUMANO E ANIMAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE PROVIDENCIAR A PODA DOS TAMARINDOS EXISTENTES EM FLORESTA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR ILUMINAÇÃO PÚBLICA PARA O ASSENTAMENTO SÃO JOÃO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES CLAUDIANA DE SÁ FERRAZ GOMES VILARIM, NO SENTIDO DE IMPLANTAR NO MUNICÍPIO DE FLORESTA O PROGRAMA BIBLIOTECA ITINERANTE.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>SEJA REDUZIDO INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DE TODAS AS PROPOSIÇÕES EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ NO QUE DISPÕE DA REVISÃO DOS VENCIMENTOS E BENEFÍCIOS PAGOS AOS MOTORISTAS DA REDE MUNICIPAL. FAÇO UM APELO AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA PRESENTE QUANTO À NECESSIDADE DE REAJUSTAR O SALÁRIO, AUMENTO DE DIÁRIAS E GARANTIA DE INSALUBRIDADE E DEMAIS BENEFÍCIOS AOS MOTORISTAS DA REDE MUNICIPAL COMO FORMA DE VALORIZAÇÃO DA CLASSE. </t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PAULO HENRIQUE SARAIVA CÂMARA - GOVERNADOR DO ESTADO DE PERNAMBUCO E AO ILMO. SR. SEBASTIÃO OLIVEIRA - SECRETÁRIO DE TRANSPORTES DO ESTADO DE PERNAMBUCO, QUE SEJA RETOMADA COM AGILIDADE AS OBRAS DE PAVIMENTAÇÃO DA RODOVIA PE-425, QUE LIGA OS MUNICÍPIOS DE FLORESTA A CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E AO ILMO. SR. PEDRO GOMES VILARIM NETO - SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA ÁREA COBERTA NO PÁTIO DA ESCOLA MUNICIPAL MANOEL JOSÉ LOPES, LOCALIZADA NO ASSENTAMENTO ANGICO.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO ILMO. SR. PEDRO GOMES VILARIM NETO - SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA ÁREA COBERTA NO PÁTIO DA ESCOLA MUNICIPAL MANOEL JOSÉ LOPES, LOCALIZADA NO ASSENTAMENTO ANGICO.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2017/3314/req-23-2017.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2017/3314/req-23-2017.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja aprovada a realização da sessão solene em comemoração ao 31 de março, alusivo aos 171 anos da emancipação política de Floresta, com o tema Cidadãos transformados pelo processo político-educacional.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO O SEGUINTE PEDIDO DE PROVIDÊNCIA: DOAÇÃO DE PRÉDIO DA PREFEITURA, LOCALIZADO AO LADO DO POSTO SEIS IRMÃOS, QUE SERÁ DESATIVADO, PARA A INSTALAÇÃO DE UMA FÁBRICA DE CALÇADOS DO CURTUME ERNESTO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE BUSCAR INVESTIMENTOS NA ÁREA DE ENERGIA EÓLICA PARA O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE NOS INFORMAR QUANTO AO ANDAMENTO DA OBRA DE CONSTRUÇÃO DO POSTO DE SAÚDE DA AGROVILA 06, BEM COMO DA CONCLUSÃO DO CALÇAMENTO DA REFERIDA AGROVILA.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE ENVIDAR ESFORÇOS OBJETIVANDO A CRIAÇÃO DA GUARDA MUNICIPAL, CONFORME DISPÕE A CONSTITUIÇÃO FEDERAL - ART. 144, §8°, E LEI ORGÂNICA DO MUNICÍPIO ART. 93.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO QUE TRATA DE PROMOÇÃO DE PALESTRAS NAS ESCOLAS MUNICIPAIS COMO FORMA DE ALERTA AOS PERIGOS DAS REDES SOCIAIS.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SENHOR PRESIDENTE DESTA CASA LEGISLATIVA, ALBERTO CARLOS DE SOUZA, JUNTAMENTE COM A MESA DIRETORA, PARA QUE SEJA FEITA UMA CÂMARA ITINERANTE NO DIA 12/08/2017 NA VILA DE NAZARÉ DO PICO, 3° DISTRITO DO MUNICÍPIO DE FLORESTA &amp;#8211; PE. SOLICITO AINDA, COMO SUGESTÃO, PARA QUE CADA VEREADOR DESTA CASA LEGISLATIVA FAÇA UMA HOMENAGEM PARA UM POLÍTICO QUE SE DESTACOU EM NAZARÉ DO PICO, PARA SER APRESENTADA NA REFERIDA CÂMARA ITINERANTE.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE SEJA IMPLANTADO EM NOSSO MUNICÍPIO, MAIS PRECISAMENTE NA BORDA DO LAGO DE SÃO FRANCISCO, PROJETOS DE PISCICULTURA.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, A IMPLANTAÇÃO DA ILUMINAÇÃO PARA A VILA DO TRAVESSÃO DO OURO, MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE AMPLIAR O NÚMERO DE AMBULÂNCIAS COM A AQUISIÇÃO DE MAIS VEÍCULOS E ADQUIRIR UM GERADOR DE ENERGIA PARA O HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO RESPOSTA DO PODER EXECUTIVO AOS REQUERIMENTOS APRESENTADOS POR ESTA CASA CASA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETARIA MUNICIPAL DE SAÚDE, REQUEIRO INFORMAÇÕES CONTENDO A QUANTIDADE DE EXAMES E CONSULTAS MÉDICAS QUE ENCONTRAM-SE PENDENTES ATÉ A PRESENTE DATA, DETALHANDO POR ESPECIALIDADE, INCLUSIVE O TEMPO DE ESPERA.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE SAÚDE - ALZENI MARIA DA CONCEIÇÃO - JUNTO AOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES DE ENDEMIAS E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - ANA CLÁUDIA DA SILVA PEREIRA - JUNTAMENTE COM OS EDUCADORES MUNICIPAIS, PARA QUE SEJA REALIZADA CAMPANHA EDUCATIVA RELACIONADA AO DESTINO DO LIXO, ESPECIFICAMENTE PRODUTOS DESCARTÁVEIS - GARRAFAS PET, SACOS PLÁSTICOS, ENFIM, QUAISQUER LIXOS PRODUZIDOS PELA POPULAÇÃO DESTE MUNICÍPIO, ESPECIALMENTE A ZONA RURAL.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE VIABILIZE UMA AMBULÂNCIA QUE PERMANEÇA NA AGROVILA SEIS DO MUNICÍPIO DE FLORESTA-PE, FICANDO À DISPOSIÇÃO EXCLUSIVAMENTE DA AGROVILA SEIS E DAS COMUNIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 14 DE JUNHO DO CORRENTE ANO, AUDIÊNCIA PÚBLICA ACERCA DO ANDAMENTO DA OBRA DE SANEAMENTO DE FLORESTA, CUJO CONVÊNIO FOI FIRMADO COM A CODEVASF - SUA AMPLIAÇÃO,BEM COMO AS IMPLICAÇÕES DE SUA PARALISAÇÃO.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE ORGANIZAR E PROMOVER O FESTIVAL DO TAMARINDO, NO DIA 24 DE JUNHO E INSTITUIR NO CALENDÁRIO ANUAL DE ATIVIDADES CULTURAIS E ARTÍSTICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO A PAVIMENTAÇÃO DAS RUAS: ANELCY TEOTÔNIO DA SILVA - CARAIBEIRAS I E RUA EMÍDIO QUIRINO DE SÁ - SANTA ROSA.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, NO SENTIDO DE REALIZAR AS SEGUINTES: CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NOS BAIRROS DNER E CAETANO II, ATRAVÉS DOS RECURSOS DO FEM - FUNDO ESTADUAL DE APOIO AO DESENVOLVIMENTO MUNICIPAL - 2016.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO COM O NOME DAS RUAS, PRAÇAS, AVENIDAS ETC EM TODO O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DINIZ, PELO FALECIMENTO DO AMIGO BENÍCIO FAUSTO DINIZ, OCORRIDO NO DIA 23.05.2017, NA BR DE MONTES CLAROS - MG.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM VOTO DE PESAR À FAMÍLIA SÁ, PELO FALECIMENTO DA SRA. MARIA ROSA DE SÁ, OCORRIDO NO DIA 24.05.2017, NA CIDADE DO RECIFE-PE.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 16 DE JUNHO DO CORRENTE, ÀS 09:30 DA MANHÃ, AUDIÊNCIA PÚBLICA PARA TRATARMOS DAS DÍVIDAS DOS AGRICULTORES JUNTO AOS BANCOS DO BRASIL E BANCO DO NORDESTE, SENDO CONVIDADOS PARA O REFERIDO EVENTO: O SUPERINTENDENTE DO BANCO DO BRASIL; O BANCO DO BRASIL, O BANCO DO NORDESTE; A IGREJA CATÓLICA; AS IGREJAS EVANGÉLICAS, O SINDICATO RURAL; O EXMO. SR. DEPUTADO FEDERAL - KAIO MANIÇOBA; O EXMO. SR. DEPUTADO ESTADUAL - RODRIGO NOVAES; O EX DEPUTADO - SR. VITAL NOVAES; O EXMO. SR. SENADOR FERNANDO BEZERRA COELHO; O CONSELHO DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DE FLORESTA; O SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS- TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ E O IPA.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO SECRETÁRIO DE ADMINISTRAÇÃO - CLÁUDIO GOMES CORREIA FILHO, O REQUERIMENTO SOLICITANDO ESCLARECIMENTO SOBRE O PROCESSO DE LICITAÇÃO DE COLETA DE LIXO E LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DE TODAS AS PROPOSIÇÕES EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, SOLICITAÇÃO DE DOCUMENTAÇÃO QUE COMPROVE VALORES DOS GASTOS COM AS FESTAS DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, SOLICITAÇÃO DE INFORMAÇÕES SOBRE A CONSTRUÇÃO DA PRAÇA PÚBLICA LOCALIZADA NO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO DIVULGAÇÃO DE INFORMAÇÃO SOBRE DOTAÇÕES PARA COMPRA COM RECURSOS PRÓPRIOS DE AMBULÂNCIAS E UM GERADOR PARA O HOSPITAL DA CIDADE.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO QUE SEJA ENVIADO A ESTA CASA O DETALHAMENTO DE TODOS OS GASTOS REALIZADOS COM AS FESTAS JUNINAS DE 2017.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, SOLICITAÇÃO DE LISTA ATUALIZADA DOS BENEFICIÁRIOS DO BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>SEJA REALIZADO UMA CÂMARA ITINERANTE SOLICITADA PELO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, JUNTAMENTE COM A MESA DIRETORA, NO DIA 14 DE JULHO DE 2017, ÀS 20:30 HORAS, NO CLUBE RECREATIVO DE NAZARÉ DO PICO, LOCALIZADO NO DISTRITO DE NAZARÉ DO PICO &amp;#8211; MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE INFORME A  ESTA CASA DE LEIS, QUAIS AS PROVIDÊNCIAS FORAM TOMADAS EM VISTA A SOLICITAÇÃO EFETUADA PELOS MORADORES DA TRAVESSA MAJOR JOSÉ RODRIGUES DE MORAES,  CONFORME DOCUMENTOS E ABAIXO-ASSINADO DOS MORADORES DA REFERIDA TRAVESSA.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM VEEMENTE APELO À EXMO. SR. PREFEITO, RICARDO FERRAZ E A SECRETÁRIA DE SAÚDE, A SENHORA ALZENI MARIA DA CONCEIÇÃO, NO SENTIDO DE QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A DA IMPLANTAÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZ APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTE, PARA QUE VIABILIZE CÓPIA DO PROCESSO DE CONTRATAÇÃO DE TRANSPORTE ESCOLAR, ASSIM COMO OS PAGAMENTOS, NOTAS FISCAIS, RELAÇÃO DE VEÍCULO COM CRLVS, MOTORISTAS, ROTAS E QUANTIDADES DE ALUNOS.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA DE SAÚDE SRA. ALZENIR MARIA DA CONCEIÇÃO, PARA QUE VIABILIZE TODAS AS DESPESAS COM TRANSPORTE, PERTENCENTES À SECRETARIA MUNICIPAL DE SAÚDE, INCLUSIVE A FORMA DE CONTRATAÇÃO, NO ANO DE 2017.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FORMULADO UM VOTO DE PESAR À FAMÍLIA RIBEIRO, PELO FALECIMENTO DA SRA. RAIMUNDA RIBEIRO DA SILVA, OCORRIDO NO DIA 12.08.2017, NA CIDADE DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRINDO AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA FERRAZ GOMINHO JARDIM, PELO FALECIMENTO DA SRA. VERA LÚCIA FERRAZ GOMINHO, OCORRIDO NO DIA 14 DE JULHO DE 2017, EM LISBOA - PORTUGAL, VINDO A SER SEPULTADA NA CIDADE DO RECIFE-PE.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA REDUZIDO INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, , A NEGOCIAÇÃO E FISCALIZAÇÃO DE VENDEDORES AMBULANTES DE OUTRAS REGIÕES.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA SOUZA, PELO FALECIMENTO DO CASAL AMIGO MARIA HELENA DE SOUZA (14.12.2017) E ADAUTO JOAQUIM DE SOUZA (06.06.2017).</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, O ESCLARECIMENTO SOBRE A FORMA QUE ESTÁ SENDO FEITO O ABASTECIMENTO DE ÁGUA NA AGROVILA SEIS MANDANTES E A PESSOA RESPONSÁVEL PELO O CONTROLE DO MESMO.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA DE EDUCAÇÃO, O REQUERIMENTO SOLICITANDO INFORMAÇÃO SOBRE A RELAÇÃO DE MATERIAIS ESCOLARES QUE SÃO SOLICITADOS AOS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE A ILMA. COORDENADORA MUNICIPAL DA JUVENTUDE, DARCIVÂNIA MARIA NETA DE SOUZA, NO SENTIDO DE IMPLANTAR, NO MUNICÍPIO DE FLORESTA O PROGRAMA JOVEM NO BAIRRO.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO - RICARDO FERRAZ, O REQUERIMENTO SOLICITANDO INFORMAÇÕES A RESPEITO DO MOTIVO DA PARALISAÇÃO DA CONSTRUÇÃO DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO - PAULO HENRIQUE SARAIVA CÂMARA, AO EXMO. SR. SECRETÁRIO ESTADUAL DE CULTURA - MARCELINO GRANJA, O IPHAN/PERNAMBUCO, À FUNDARPE, E AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE VIABILIZAR O TOMBAMENTO E RESTAURAÇÃO DO PRÉDIO DO ANTIGO BATALHÃO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. OLIVEIRA NOGUEIRA LIMA, PELO SEU FALECIMENTO OCORRIDO NO DIA 09 DE AGOSTO DE 2017, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. MIGUEL JOÃO NUNES , PELO SEU FALECIMENTO OCORRIDO NO DIA 08.09.2017, NA CIDADE DE CARUARU-PE.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO A GERÊNCIA DAS OPERADORAS TIM E CLARO, NO SENTIDO DE MELHORIAS DO SINAL DE TELEFONIA CELULAR, BEM COMO SOLICITAR AS OPERADORAS OI E VIVO A INSTALAÇÃO DE TORRES NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE SENSIBILIZAR EM RELAÇÃO A REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, A CONTRATAÇÃO DE UM MÉDICO(A) NEUROPEDIATRA. _x000D_
 </t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ O REQUERIMENTO SOLICITANDO INFORMAÇÕES A RESPEITO DO QUANTITATIVO DE PRÉDIOS ALUGADOS PELA PREFEITURA.  </t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ O REQUERIMENTO SOLICITANDO INFORMAÇÕES A RESPEITO DO LIVRO DE PONTO DO VETERINÁRIO MUNICIPAL.    </t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, VOTO DE PESAR PELO FALECIMENTO DO SR.URIAS NONATO.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO SOLICITAÇÃO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE GARANTIR A REDUÇÃO DA CARGA HORÁRIA DO SERVIDOR PÚBLICO MUNICIPAL DA ADMINISTRAÇÃO DIRETA E INDIRETA QUE POSSUAM DEPENDENTES PORTADORES DE NECESSIDADES ESPECIAIS, DE ACORDO COM ATO ASSINADO PELO GOVERNADOR DO ESTADO DE PERNAMBUCO. </t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA REALIZADO DIA 20 DE OUTUBRO DO CORRENTE ANO, ÀS 09:00 DA MANHÃ, NESTA CASA LEGISLATIVA "BENÍCIO FERRAZ", UMA AUDIÊNCIA PÚBLICA, PARA JUNTOS APROFUNDARMOS O DEBATE COM A POPULAÇÃO ACERCA DOS EFEITOS PARA A SOCIEDADE, ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PRODUTORES RURAIS, EMPRESÁRIOS DOS SETORES INDUSTRIAL E COMERCIAL E SERVIDORES PÚBLICOS DA PROPOSTA DE PRIVATIZAÇÃO DO SISTEMA ELETROBRÁS, ESPECIALMENTE DE SUA SUBSIDIÁRIA A COMPANHA HIDRO ELÉTRICA DO SÃO FRANCISCO - CHESF.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E MINISTRO DA INTEGRAÇÃO NACIONAL, HELDER BARBALHO, DNOCS O REQUERIMENTO VISANDO REALIZAR DE UMA AUDIÊNCIA PÚBLICA OBJETIVANDO TRATAR DA IMPORTÂNCIA DA ABERTURA DAS COMPORTAS DA BARRAGEM DO MUQUÉM PARA ABASTECIMENTO DA BARRAGEM DO JUÁ, SEUS IMPACTOS ECONÔMICOS E SOCIAIS PARA O PEQUENO PRODUTOR RURAL. </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO A EXMA. SR. PREFEITO &amp;#8211; RICARDO FERRAZ, NO SENTIDO DE QUE SEJA DADO O DEVIDO CUMPRIMENTO À LEI 379/2009 &amp;#8211; QUE &amp;#8220;CRIA O PROGRAMA JOÃO GOMES BARBOSA DE ARBORIZAÇÃO, AJARDINAMENTO E DEFESA DO MEIO-AMBIENTE E DÁ PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTO DE PESAR À FAMÍLIA DO SR. EUGÊNIO BARBOSA DO NASCIMENTO, PELO SEU FALECIMENTO OCORRIDO NO DIA 18 DE SETEMBRO DE 2017, NO HOSPITAL CEL. ÁLVARO FERRAZ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR, Á FAMÍLIA FERRAZ MENEZES DE SOUZA, PELO FALECIMENTO DO SR. FRANCISCO FERRAZ DE MENEZES, OCORRIDO NO DIA 08 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 03 DE NOVEMBRO DO CORRENTE ANO, ÀS 09:30 DA MANHÃ, AUDIÊNCIA PÚBLICA PARA TRATARMOS DAS DÍVIDAS DOS AGRICULTORES JUNTO AO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIROÀ MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO SOLICITAÇÃO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO - CLÁUDIO GOMES CORREIA FILHO, NO SENTIDO DE NOS ENVIAR CÓPIA DO DECRETO 009/2017, DA PREFEITURA DE FLORESTA, NUM PRAZO DE 10 DIAS ÚTEIS.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO MINISTÉRIO DO TURISMO, REALIZAR AUDIÊNCIA PÚBLICA OBJETIVANDO TRATAR DA RETOMADA DA OBRA DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO ILMO. SR. SECRETÁRIO DE HABITAÇÃO E DEPUTADO FEDERAL KAIO MANIÇOBA, PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO BAIRRO SANTA ROSA, NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8203;&amp;#8203;O VEREADOR QUE ESTE SUBSCREVE, COM ASSENTO NESTA CASA LEGISLATIVA, VEM PERANTE VOSSA EXCELÊNCIA, SOLICITA&amp;#8203;R&amp;#8203;  A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECIAÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADA SEJA ENVIADO OFÍCIO AO CONSELHO FEDERAL DE MEDICINA MOÇÃO DE REPÚDIO A &amp;#8203;&amp;#8203;DECISÃO DA JUSTIÇA FEDERAL 2ª VARA DO DISTRITO FEDERAL À LIMINAR DO CONSELHO FEDERAL DE MEDICINA, AO PROCESSO Nº 1006566-69.2017.4.01.3400, QUE SUSPENDEU PARCIALMENTE A PORTARIA N° 2.488/11 EM RELAÇÃO À REQUISIÇÃO DE EXAMES POR ENFERMEIROS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO DO DNER.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRTA. LUZINETE RITA DE SÁ, PELO SEU FALECIMENTO OCORRIDO NO DIA 29.09.2017, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Á MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO ILMO. SR. JOSIAS ALBUQUERQUE, PRESIDENTE DO SESC/PE, NO SENTIDO DE NOS INFORMAR SOBRE A OBRA DO SERVIÇO SOCIAL DO COMÉRCIO - SESC, CUJA LEI MUNICIPAL N° 468/2011, DISPÕE SOBRE A DOAÇÃO DO TERRENO PARA SUA CONSTRUÇÃO DESDE 27 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, OUVINDO O PLENÁRIO, E CUMPRINDO AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA QUIRINO, PELO FALECIMENTO DO SR. LUCAS QUIRINO, OCORRIDO NO DIA 11 DE OUTUBRO DE 2017, EM SÃO PAULO - VINDO A SER SEPULTADO NO MUNICÍPIO EM QUE RESIDE.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>BETO PUÇA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   REQUEIRO À MESA, OUVIDO PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DA SRTª. MARIA VIRGOLINO DA SILVA, CONHECIDA COMO &amp;#8220; MADRINHA&amp;#8221;.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O MÊS DE DEZEMBRO DATA E HORÁRIO A SEREM DEFINIDAS, AUDIÊNCIA PÚBLICA PARA TRATARMOS DE ASSUNTO SOBRE OS PRECATÓRIOS DO FUNDEF (FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL), SENDO CONVIDADOS PARA O REFERIDO EVENTO: O EXMO. SR. PREFEITO &amp;#8211; RICARDO FERRAZ; O EXMO. SR. DEPUTADO ESTADUAL - RODRIGO NOVAES, O ILMO. SR. SECRETÁRIO DE HABITAÇÃO E DEPUTADO FEDERAL &amp;#8211; KAIO MANIÇOBA, A ILMª. SRTª SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLÁUDIA DA SILVA PEREIRA, A ILMª. SRª. GESTORA DA GRE &amp;#8211; DO SUBMÉDIO SÃO FRANCISCO - MARIA DILMA MARQUES TORRES NOVAES GOIANA, O EXMO. SR. COORDENADOR DO SINDUMPROM &amp;#8211; JOSENILDO VIEIRA DE MELLO, A ILMª. SRª. DIRETORA DO SINDUMPROM - MARINEIDE DE SÁ SILVA, OS EXMOS. SRS. PREFEITOS DOS MUNICÍPIOS OS QUAIS JÁ QUITARAM A REFERIDA DÍVIDA E TODOS OS PROFESSORES DA REDE MUNICIPAL OS QUAIS ESTÃO ENQUADRADOS AO REFERIDO DIREITO. </t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA REQUERIMENTO Nº12/2017, SEJA FORMULADO APELO AO ILMO. SR CÍCERO RODRIGUES &amp;#8211; SECRETÁRIO EXECUTIVO DE RESSOCIALIZAÇÃO DE PERNAMBUCO, BEM COMO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE NOS INFORMAR ACERCA DO ANDAMENTO DA CONSTRUÇÃO DA CADEIA PÚBLICA DE FLORESTA. </t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, CÓPIAS DAS AUTUAÇÕES E MULTAS EMITIDAS CONTRA OS VEÍCULOS DA FROTA MUNICIPAL E A IDENTIFICAÇÃO DOS MOTORISTAS QUE COMETERAM AS INFRAÇÕES, RELAÇÕES DE NOTAS DE EMPENHO REFERENTES ÀS MULTAS DE TRÂNSITO PAGAS PELA PREFEITURA MUNICIPAL, INFORMAR SE HOUVE ALGUM RESSARCIMENTO AOS COFRES PÚBLICOS, POR PARTE DE SERVIDOR COMPROVADAMENTE INFRATOR, EM RELAÇÃO ÀS MULTAS PAGAS PELA PREFEITURA NO PERÍODO DE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. PREFEITO RICARDO FERRAZ, E A ILMª SRA. ALZENI MARIA DA CONCEIÇÃO, SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO DE QUE A COMUNIDADE DA AGROVILA 6 E COMUNIDADES CIRCUNVIZINHAS, SITUADAS NO NOSSO MUNICÍPIO, SEJAM ATENDIDAS COM OS SERVIÇOS BÁSICOS DE SAÚDE ATRAVÉS DE UNIDADE MÓVEL DE SAÚDE.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº. PREFEITO MUNICIPAL SR. RICARDO FERRAZ E AO ILMº. VICE PREFEITO SR. PEDRO GOMES VILARIM NETO, ACUMULANDO A FUNÇÃO DE SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DO ENTORNO DA IGREJA DA AGROVILA 06, SITUADA NO NOSSO MUNICÍPIO, BEM COMO SEJA COLOCADO ALAMBRADO NA QUADRA DE ESPORTES DAQUELA COMUNIDADE, SITUADA POR TRÁS DA REFERIDA IGREJA.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, REDUTORES DE VELOCIDADE (QUEBRA &amp;#8211;MOLAS) NA RUA PREFEITO JOAQUIM NOGUEIRA FERRAZ, RUA DO SUPERMERCADO COMPARE 02, LOCALIZADA NO BAIRRO SANTA ROSA .</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE NOS FORNEÇA INFORMAÇÕES DETALHADAS SOBRE TODOS OS GASTOS COM AS FESTIVIDADES DO "BOM JESUS DOS AFLITOS", REALIZADA NO PERÍODO DE 22 A 31 DE DEZEMBRO DO ANO DE 2017.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO PUÇA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR AOS FAMILIARES DA SENHORA MARIA PROSPERINA LIMA SOARES.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 04/2017, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL DENOMINA PROGRAMA BOLSA ATLETA MUNICIPAL.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 07/2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL "AUTORIZA EQUIPAR OS PARQUES E ÁREAS DE LAZER COM BRINQUEDOS ADAPTADOS ÀS CRIANÇAS PORTADORAS DE DEFICIÊNCIA MOTORA, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 08/2017, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL "INSTITUI EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5785,67 +5785,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2017/3314/req-23-2017.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2017/3314/req-23-2017.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H544"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>