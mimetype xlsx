--- v0 (2025-10-13)
+++ v1 (2026-04-07)
@@ -54,3951 +54,3951 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
     <t>Alberto Carlos de Souza - Biênio 2017-2018</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 420/2010 - CÓDIGO TRIBUTÁRIO MUNICIPAL, EM RAZÃO DE MODIFICAÇÕES FEITAS NA LEI COMPLEMENTAR FEDERAL N° 116, DE 31 DE JULHO DE 2003, PELA LEI COMPLEMENTAR FEDERAL N° 157, DE 29 DE DEZEMBRO DE 2016, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE NO CALENDÁRIO OFICIAL DO MUNICÍPIO, A SEMANA DE COMBATE A VIOLÊNCIA CONTRA A MULHER NAS ESCOLAS DA REDE MUNICIPAL PÚBLICA E PRIVADA DO MUNICÍPIO DE FLORESTA-PE, DESENVOLVENDO ATIVIDADES BASEADAS EM CONTEÚDOS SOBRE A LEI N° 11.340, DE 07 DE AGOSTO DE 2006 (LEI MARIA DA PENHA), A ACONTECER DURANTE UMA SEMANA POR ANO.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FECHAMENTO AO TRÁFEGO DE VEÍCULOS ESTRANHOS AOS MORADORES DE VILAS, RUAS SEM SAÍDA E TRAVESSAS COM CARACTERÍSTICAS DE "RUA SEM SAÍDA".</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA À SEÇÃO III - DO ORÇAMENTO DO CAPÍTULO IV - DA ADMINISTRAÇÃO TRIBUTÁRIA E FINANCEIRA DA LEI ORGÂNICA MUNICIPAL, COMO MEDIDA IMPOSITIVA, O ART. 121-A, PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3040/3040_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 420/2010 - CÓDIGO TRIBUTÁRIO MUNICIPAL, PARA A REDUÇÃO DA ALÍQUOTA ESPECÍFICA DE TRANSPORTE DE ÁGUA NO TERRITÓRIO DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA PISO SALARIAL DOS CARGOS DE PROFESSORES DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SETEMBRO DOURADO NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE E O INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE APRESENTAÇÃO DE SESSÕES DE CINEMA, ESPETÁCULOS DE MÚSICA, TEATRO, DANÇA E PALESTRAS LITERÁRIAS NAS ESCOLAS MUNICIPAIS DE FLORESTA PERNAMBUCO. </t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM CLÍNICAS MÉDICAS, VISANDO A IMPLANTAÇÃO DO PROGRAMA DE ASSISTÊNCIA AMBULATORIAL, URGÊNCIA E EMERGÊNCIA, CIRURGIAS ELETIVAS, CONSULTA ESPECIALIZADA, EXAMES DE IMAGEM E LABORATORIAIS JUNTO AOS PACIENTES USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE SUS DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE COMERCIALIZAÇÃO DE ANIMAIS NAS VIAS PÚBLICAS DO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO NOMINAL E A INCLUSÃO E USO DO NOME SOCIAL DE TRAVESTIS E TRANSEXUAIS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE MUDANÇA DE NOME DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE, NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE QUADRA POLIESPORTIVA MARIA DA CONCEIÇÃO NOVAES DE SOUZA LIRA.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE QUADRA POLIESPORTIVA ALVANI TEOTONIO SOBRAL DA SILVA.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CATALOGAÇÃO, PROTEÇÃO E PRESERVAÇÃO DOS BENS NATURAIS E CULTURAIS DE INTERESSES PÚBLICOS, NOS TERMOS DO ART. 169-D DA LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE FLORESTA-PE, A SUBIDA DA SERRA DO PICO, NO DISTRITO DE NAZARÉ DO PICO, FLORESTA-PE.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 618/2015 TRANSFERINDO A DENOMINAÇÃO DE RUA 18 PARA PRAÇA 19.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3326/aut-49-2018_0OGqDXB.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3326/aut-49-2018_0OGqDXB.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO E O FUNDO MUNICIPAL DE POLÍTICAS PARA A PROMOÇÃO DA IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3327/aut-50-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3327/aut-50-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS E DA POLÍTICA MUNICIPAL DOS DIREITOS DA MULHER, E A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS E DA POLÍTICA DA MULHER.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3328/aut-51-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3328/aut-51-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DE QUE TRATA A LEI N° 590, DE 03 DE JUNHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3329/aut-52-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3329/aut-52-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL  E O CONSELHO MUNICIPAL DO TURISMO.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3330/aut-53-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3330/aut-53-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE SEJA CRIADO A POLÍTICA DE PREVENÇÃO À VIOLÊNCIA CONTRA PROFISSIONAIS DA EDUCAÇÃO DA REDE DE ENSINO DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3331/a-54-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3331/a-54-2018.pdf</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3351/aut-55-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3351/aut-55-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/aut-56-2018_zN8mxUc.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/aut-56-2018_zN8mxUc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DO COMÉRCIO LOCAL, EM DATAS FESTIVAS, SER DA POPULAÇÃO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3369/aut-57-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3369/aut-57-2018.pdf</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/aut-58-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/aut-58-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2018-2021, ALTERA A LEI N° 686, DE 12 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/aut-59-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/aut-59-2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FLORESTA PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/aut-60-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/aut-60-2018.pdf</t>
   </si>
   <si>
     <t>ABRE, NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/aut-61-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/aut-61-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE A CONCESSÃO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/aut-62-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/aut-62-2018.pdf</t>
   </si>
   <si>
     <t>DECLARA A MISSA DO VAQUEIRO DE FLORESTA, PATRIMÔNIO HISTÓRICO CULTURAL IMATERIAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/aut-63-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/aut-63-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO DOADOR VOLUNTÁRIO DE SANGUE E A SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/aut-64-2018_MuUbvwy.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/aut-64-2018_MuUbvwy.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CAMPANHAS COM O TEMA NOVEMBRO AZUL (MÊS DA PREVENÇÃO DO CÂNCER DE PRÓSTATA), NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/aut-65-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/aut-65-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE FLORESTA A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE A DIABETE.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/aut-66-2018_cKZYDer.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/aut-66-2018_cKZYDer.pdf</t>
   </si>
   <si>
     <t>PREVÊ DIVULGAÇÃO DE RELATÓRIOS DE OBRAS PARALISADAS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/aut-67-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/aut-67-2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/aut-68-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/aut-68-2018.pdf</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3433/aut-69-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3433/aut-69-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BIA NUMERIANO, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3325/ea-01-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3325/ea-01-2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A EXPRESSÃO DO ARTIGO 4° , I, F DO PROJETO DE LEI N° 18/2018 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/em-01-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/em-01-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA A EXPRESSÃO DO ARTIGO 4° I, A) DO PROJETO DE LEI N° 44/2018 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/emod-02-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/emod-02-2018.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE ARTIGO, §, PARÁGRAFO ÚNICO, QUADROS E METAS E ANEXOS DO PROJETO DE LEI N° 61/2018 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA EMENTA E DO ART. 1° DO PROJETO DE LEI N° 42/2018.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME EXPRESSÕES DO ART. 4°, I, 'F' DO PROJETO DE LEI 34/2018.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/esup-03-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/esup-03-2018.pdf</t>
   </si>
   <si>
     <t>SUPRIME DO PROJETO DE LEI EXPRESSÕES DOS QUADROS DE METAS EM ANEXO.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO, PAULO HENRIQUE SARAIVA CÂMARA, ATRAVÉS DO EXMO. SR. SECRETÁRIO EXECUTIVO DE TRANSPORTES, SEBASTIÃO OLIVEIRA, E DO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS, O SR. CARLOS AUGUSTO BARROS ESTIMA, NO SENTIDO DE QUE SEJAM EXECUTADOS, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA VIA PARA PEDESTRES E CICLISTAS PARALELA AO ACESSO DA ENTRADA DA CIDADE. </t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NA COMUNIDADE DE SÃO BRAZ, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. PREFEITO SR. RICARDO FERRAZ, AO ILMO. SE. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLÁUDIA DA SILVA PEREIRA, A REFORMA DA ESCOLA MUNICIPAL ETELVINO JOÃO DA SILVA, NA MALHADA VERMELHA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - PEDRO GOMES VILARIM NETO, A RECUPERAÇÃO DA ESTRADA VICINAL QUE INTERLIGA A COMUNIDADE RURAL MÃE D'ÁGUA E MALHADA VERMELHA À RODOVIA QUE DÁ ACESSO AO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO SECRETÁRIO DE TRANSPORTES DE PERNAMBUCO, SEBASTIÃO OLIVEIRA, A SUPERINTENDÊNCIA DO DEPARTAMENTO NACIONAL DE TRÂNSITO (DNIT) NO ESTADO E DEPARTAMENTO DE ESTRADAS E RODAGEM (DER), PARA LIMPEZA DA VEGETAÇÃO NOS ACOSTAMENTOS DAS RODOVIAS PE-390, ENTRE FLORESTA/SERRA TALHADA, RODOVIA PE-360 FLORESTA/IBIMIRIM E RODOVIA BR-316, ENTRE FLORESTA/PETROLÂNDIA.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>BETO PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. ROBERTO CAVALCANTI TAVARES - DIRETOR PRESIDENTE DA COMPESA, NO ENDEREÇO SEDE ADMINISTRATIVA GOV. EDUARDO CAMPOS - COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA. AV. CRUZ CABUGÁ, 1387 - SANTO AMARO, RECIFE - PE, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UM RAMAL DE ÁGUA ADUTORA DO PAJEÚ PARA BENEFICIAR AS COMUNIDADES DO ASSENTAMENTO ANGICO E REGIÃO.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, UMA REFORMA GERAL NA ESTRUTURA DO MATADOURO MUNICIPAL, AÇOUGUE E MERCADO PÚBLICO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO - SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJA CONSTRUÍDA PISTA DE SKATE QUE ATENDA AOS JOVENS A PRÁTICA DESSE ESPORTE EM ESPAÇO ADEQUADO E SEGURO.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO SR. PEDRO GOMES VILARIM NETO, SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAREM A REALIZAÇÃO DE MUTIRÕES DE LIMPEZA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. PREFEITO SR. RICARDO FERRAZ, E AO SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, TÚLIO VINÍCIUS DE SÁ LARANJEIRA FERRAZ, NO SENTIDO DE VIABILIZAREM A ELABORAÇÃO E IMPLANTAÇÃO DO PLANO DE ARBORIZAÇÃO URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, VENHO FORMULAR AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, A IMPLANTAÇÃO DE INTERNET GRÁTIS SEM FIO ATRAVÉS DE WIFI NAS AVENIDAS, PRAÇAS, PONTOS ESTRATÉGICOS NOS BAIRROS, DISTRITOS E AGROVILA 6 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, VENHO FORMULAR AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, A SECRETÁRIA DE OBRAS E SERVIÇOS PÚBLICOS FLAVIANO XAVIER FERRAZ E SECRETÁRIA DE EDUCAÇÃO, ESPORTES E TURISMO ANA CLÁUDIA, A REFORMA EM CARÁTER DE URGÊNCIA DAS ESCOLAS MUNICIPAIS DOS POCINHOS E BARRA DO JUÁ. </t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SECRETÁRIA DE OBRAS, FLAVIANA XAVIER FERRAZ, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UMA PRAÇA NO BAIRRO DO DNER ._x000D_
  </t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO, RICARDO FERRAZ E AO ILMA. SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA XAVIER FERRAZ, INDICANDO O CALÇAMENTO E LIMPEZA DA RUA MANOEL DOMINGOS NOVAES, NO BAIRRO CAETANO II.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ_x000D_
 A REFORMA DO ESTÁDIO MUNICIPAL JOÃO DEOCLÉCIO DE SOUZA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SR. SECRETÁRIO DE AGRICULTURA, A DISTRIBUIÇÃO DE MUDAS DE JATOBÁ E BARAÚNAS PARA OS AGRICULTORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO QUE SEJA PROVIDENCIADO A RECUPERAÇÃO DA ESTRADA QUE LIGA A MALHADA VERMELHA ATÉ O BAIXIO DO JACARÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO QUE SEJA CONSTRUÍDA UMA QUADRA POLI-ESPORTIVA E CALÇAMENTO DA VIA PÚBLICA ACESSÍVEL AOS MORADORES DA RUA CHAFARIZ - BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE VIABILIZE A REFORMA DA ESCOLA MUNICIPAL DA PONTA DA SERRA, COM CONSTRUÇÃO DE MAIS SALAS DE AULA, PARA QUE POSSA ATENDER MELHOR OS ALUNOS DA REGIÃO.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO, RICARDO FERRAZ E A ILMA. SECRETÁRIA DE OBRAS, INDICANDO O CALÇAMENTO E SANEAMENTO BÁSICO NAS RUAS CLÓVIS DE SOUZA FERRAZ, POR TRÁS DO PARQUE DE EXPOSIÇÃO E TRAVESSA MANOEL FERRAZ, NO DNER._x000D_
 </t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO N° 17/2017 DE 08 DE MARÇO DE 2017, INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE PROVIDENCIE CALÇAMENTO E ARBORIZAÇÃO DA ÁREA DE ESTACIONAMENTO DO HOSPITAL - CEL. ÁLVARO FERRAZ, COM A FINALIDADE DE PROPORCIONAR MELHORES CONDIÇÕES PARA OS USUÁRIOS E SERVIDORES DAQUELE NOSOCÔMIO.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO N° 08/2017 DE 15 DE FEVEREIRO DE 2017, INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO, COM A FINALIDADE DE REDUZIR O NÚMERO DE HOMICÍDIOS E OUTROS CRIMES NA ÁREA URBANA DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E ILMA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ANA CLAUDIA PEREIRA, UMA VISTORIA E MANUTENÇÃO DOS ÔNIBUS ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADOAAO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SRA. SECRETÁRIA DE SAÚDE, ALZENI MARIA CONCEIÇÃO, A PRESENTE INDICAÇÃO QUE TRATA DA POSSIBILIDADE DE NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS NA ÁREA URBANA PARA FAZEREM LIMPEZA DOS MESMOS,  A FIM DE EVITAR A PROLIFERAÇÃO DO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO N° 20/2017 DE 08 DE MARÇO DE 2017, INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO DE CONSTRUIR UM QUEBRA-MOLAS, NA RUA WASHINGTON NUNES NOGUEIRA.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, PARA QUE ANALISE A POSSIBILIDADE DE CONCEDER ISENÇÃO DE IPTU AOS APOSENTADOS E PENSIONISTAS DE BAIXA RENDA, QUE SÃO PROPRIETÁRIOS DE UM ÚNICO IMÓVEL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE SER SOLICITADA À POLÍCIA MILITAR, DIANTE DA PREMENTE NECESSIDADE, A IMPLANTAÇÃO DE POLICIAMENTO OSTENSIVO NO HOSPITAL ÁLVARO FERRAZ. </t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. PREFEITO, SR. RICARDO FERRAZ, E AO EXMO. SR. SECRETÁRIO DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, TÚLIO VINÍCIUS DE SÁ LARANJEIRA FERRAZ, NO SENTIDO DE VIABILIZAREM A INSTALAÇÃO DE UM VIVEIRO DE MUDAS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO GOVERNADOR AO EXM. SR. PAULO HENRIQUE SARAIVA CÂMARA, AO COMANDANTE GERAL DA POLÍCIA MILITAR DE PERNAMBUCO - CEL. VANILDO NEVES DE ALBUQUERQUE MARANHÃO NETO, JUNTAMENTE COM O COMANDANTE DA 1ª CIPM &amp;#8211; ILMº SR. MAJ QOPM NORBERTO LIMA GARCEZ JÚNIOR, NO SENTIDO DE QUE SEJA REINSTALADO O POSTO POLICIAL NA COMUNIDADE DA VARJOTA.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS FLAVIANA FERRAZ XAVIER, O SANEAMENTO, CALÇAMENTO DAS RUAS PEDRO JOAQUIM DE SOUZA E FORTUNATA DE SÁ GOMINHO, BAIRRO CAETANO 2.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8203;À &amp;#8203;MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITAD&amp;#8203;A&amp;#8203;&amp;#8203; &amp;#8203;AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, E SECRETÁRIA MUNICIPAL DE OBRAS,  A RETIRADA DE MATOS E LIMPEZA DO LIXO NA TRAVESSA CANTIDIANO VALGUEIRO DE BARROS, NA COMUNIDADE DO&amp;#8203; ESCONDIDINHO.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, NO SENTIDO DE QUE SEJA INSTITUÍDO O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA AOS ANIMAIS.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SRA. SECRETÁRIA DE OBRAS, A PRESENTE INDICAÇÃO PARA CALÇAR AS RUAS COSTA PEREIRA (RUA DO CHAFARIZ) E AVENIDA CENTRAL, NO BAIRRO DA ERMIDA. E, PARA AMENIZAR A CRÍTICA SITUAÇÃO EM QUE SE ENCONTRAM AS CITADAS RUAS, SOLICITO QUE PASSE A MÁQUINA POIS ESTÃO MUITO ESBURACADAS.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMº SR. PREFEITO &amp;#8211; RICARDO FERRAZ, JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A POSSIBILIDADE DE REALIZAÇÃO DE LIMPEZA/DESMATAMENTO NO ASSENTAMENTO SERRA NEGRA, MAIS PRECISAMENTE ONDE SE ENCONTRAM LOCALIZADAS AS NOVAS RESIDÊNCIAS QUE MARGEIAM A PE-360. </t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E MINISTRO DA SAÚDE GILBERTO OCCHI, A IMPLANTAÇÃO DE UMA ACADEMIA DA SAÚDE NOS BAIRROS DO CAETANO 2 E DNER.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ E SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS FLAVIANA FERRAZ XAVIER, O TERMINO DO CALÇAMENTO DA AGROVILA 6.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, E SECRETÁRIA MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DAS ESTRADAS VICINAIS QUE DÁ ACESSO AS COMUNIDADES CARAÍBAS, VIRGINIO, TROMBETA, LAGOA RASA, JABURÚ, PAPAGUAIO, LAJEDO, MALHADA DE AREIA, BAIXA DA ESPORA E CRISPIM. </t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SRA. SECRETÁRIA DE OBRAS, A PRESENTE INDICAÇÃO PARA A RECUPERAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO A FAZENDA SÃO PEDRO, COMEÇANDO DO AABB ATÉ A ESTRADA DA SERRA DO ARAPUÁ. </t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADA SUGESTÃO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE FIRMAR PARCERIA COM O INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA &amp;#8211; SERTÃO PERNAMBUCANO, CAMPUS FLORESTA, A FIM DE QUE SEJAM REALIZADAS AÇÕES QUE PROMOVAM A REVITALIZAÇÃO E CONSERVAÇÃO DAS CARAIBEIRAS DE NOSSA CIDADE, LOCALIZADAS NO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SRA. SECRETÁRIA DE OBRAS,  PARA QUE SEJA PROVIDENCIADA A  RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO ÀS SEGUINTES LOCALIDADES RURAIS: FAZENDA PORTAL DA SERRA, FAZENDA NOSSA SENHORA DO PERPÉTUO SOCORRO, FAZENDA JUÁ 1, 2 E 3, FAZENDA MORORÓ E FAZENDA SÃO GONÇALO 1, 2 E 3.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, E SECRETÁRIO MUNICIPAL DE SAÚDE, A INDICAÇÃO QUE TRATA DO ENVIO DE UMA UNIDADE MÓVEL ODONTOLÓGICA PARA ATENDIMENTO NA AGROVILA 6, ASSENTAMENTO CURRALINHO DOS ANGICOS E REGIÃO CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ, A INDICAÇÃO QUE TRATA CONSTRUÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A SRTA. FLAVIANA FERRAZ XAVIER - SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A PRESENTE INDICAÇÃO PARA QUE SEJA PROVIDENCIADO UMA REFORMA NO AÇOUGUE PÚBLICO.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO ILMO. SR. TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ - SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, A PRESENTE INDICAÇÃO PARA QUE SEJA PROVIDENCIADO RECOLHIMENTO DOS ANIMAIS DE GRANDE E MÉDIO PORTE SOLTOS NAS VIAS URBANAS E DISPONIBILIZAÇÃO EM LOCAL APROPRIADO.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO ILMO. SR. AURELIANO GONÇALVES FILHO - SECRETÁRIO MUNICIPAL DE SAÚDE, NO SENTIDO DE IMPLANTAR UM POSTO DE SAÚDE NO BAIRRO DA ERMIDA.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, A INDICAÇÃO PARA QUE SEJA PROVIDENCIADA, A REFORMA DA PASSAGEM MOLHADA DO MARI, NO RIACHO DO NAVIO.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ, ESSA INDICAÇÃO NO SENTIDO DE EXECUTAR OS SERVIÇOS DE LIMPEZA DE ESGOTO, RETIRADA DE LIXO E ENTULHOS, BEM COMO PROVIDENCIAR A INSTALAÇÃO DE UM POSTO DE ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DA IGREJA MISSÃO DE JESUS, NO BAIRRO CAETANO 2.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ, ESSA INDICAÇÃO NO SENTIDO DE CRIAR O CENTRO MUNICIPAL DE ZOONOSES, PROMESSA DE CAMPANHA.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ, E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE - AURELIANO GONÇALVES FILHO, A INDICAÇÃO QUE TRATA DO ENVIO DE UMA UNIDADE MÓVEL DE SAÚDE PARA ATENDIMENTO NAS COMUNIDADES RURAIS DE JARDIM, ACARI, SÃO JOÃO, PAULISTA, REQUEIJÃO, BOA VISTA, MALHADA DA ONÇA, BAIXIO DO JACARÉ E REGIÕES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SECRETARIA COMPETENTE QUE REALIZE A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NAS REFERIDAS RUAS: MARIA EUGÊNIA FALCÃO FERRAZ, MANOEL NOVAIS, JOAQUIM DE ALENCAR JARDIM, ADEMAR TORRES DE ARAÚJO, MANOEL GOIANA CALAÇA, FRANCISCO AURELIANO DE SÁ, NAZINHA AYRES,KEPPLER LAFAIETE.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ ESSA INDICAÇÃO NO SENTIDO DE TOMAR PROVIDÊNCIA EM RELAÇÃO AO ESGOTO SANITÁRIO CORRENTO A CÉU ABERTO NA RUA JOAQUIM PEDRO DE SOUZA &amp;#8211; CAETANO II &amp;#8211; PRÓXIMO AO MERCADINHO PAULINO, NAS LOCALIDADES DO PARQUE DE EXPOSIÇÃO.    </t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO SR. ANTÔNIO FERREIRA CAVALCANTI JÚNIOR, SECRETÁRIO DA SECRETARIA DE TRANSPORTES DO ESTADO, AO PRESIDENTE DO DER &amp;#8211; DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE PERNAMBUCO, SILVANO JOSÉ QUEIROGA DE CARVALHO FILHO E AO PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, NO SENTIDO DE QUE, URGENTEMENTE, REALIZEM OS SERVIÇOS DE ROÇAGEM DO MATO ÀS MARGENS DA PE 390 (FLORESTA/SERRA TALHADA) E DA PE 360 (FLORESTA/IBIMIRIM). </t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO N° 05/2017. INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE URGENCIE A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO CAETANO E CONCLUSÃO DO CALÇAMENTO DO RESTANTE DA RUA BELÉM DO SÃO FRANCISCO, LOCALIZADA NO BAIRRO CAETANO I.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ E SECRETARIA COMPETENTE QUE REALIZE A MANUTENÇÃO DO DESSALINIZADOR DO POÇO ARTESIANO EM CACIMBA NOVA.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO SR. EXCELENTÍSSIMO PREFEITO - RICARDO FERRAZ E SECRETARIA COMPETENTE QUE OUTUBRO SEJA O MÊS MARCADO POR CONSCIENTIZAR A POPULAÇÃO SOBRE O CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3322/ind-57-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3322/ind-57-2018.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, PARA QUE A SEGUINTE PROVIDÊNCIA SEJA ADOTADA NA SEDE DO MUNICÍPIO:_x000D_
 - CONSTRUÇÃO DE CALÇAMENTO NA RUA ADEMAR TELES DE CARVALHO, NESTA.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3323/ind-58-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3323/ind-58-2018.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E AO SR. SECRETÁRIO MUNICIPAL DE SAÚDE - AURELIANO GONÇALVES FILHO, PARA QUE A SEGUINTE PROVIDÊNCIA SEJA ADOTADA NA SEDE DO MUNICÍPIO EM CARÁTER DE URGÊNCIA&gt;_x000D_
 - DISPONIBILIZAÇÃO DE "CARRO FUMACÊ" PARA PULVERIZAÇÃO DE INSETICIDAS NAS RUAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/ind-59-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/ind-59-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ, ESSA INDICAÇÃO NO SENTIDO DE PASSAR A MÁQUINA NIVELADORA NAS RUAS SEM PAVIMENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/ind-60-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/ind-60-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA AO PODER EXECUTIVO,  INDICAÇÃO PARA QUE DESENVOLVA NAS ESCOLAS UMA CAMPANHA EDUCATIVA QUANTO AO USO CONSCIENTE DA ÁGUA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/ind-61-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/ind-61-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. FLAVIANA FERRAZ XAVIER, SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A POSSIBILIDADE DE CRIAR AÇÕES SOCIAIS PARA CONSCIENTIZAR A COMUNIDADE A MANTER O BAIRRO LIMPO.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/ind-62-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/ind-62-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ E SECRETARIA MUNICIPAL DE EDUCAÇÃO - ANA CLAUDIA DA SILVA PEREIRA, CONTRATAÇÃO DE EMPRESA VISANDO FORNECIMENTO DE UNIFORME ESCOLAR PARA ATENDER AOS ALUNOS DA REDE MUNICIPAL DE ENSINO, NO NÍVEL INFANTIL, ENSINO FUNDAMENTAL E EDUCAÇÃO DE JOVENS E ADULTOS, INCLUINDO ESCOLAS DA ZONA RURAL E DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>BETO SOUZA, ANDRÉ FERRAZ, BEIJINHA PUÇA, BETO PUÇA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, VOTO DE PROFUNDO PESAR PELO ASSASSINATO DA VEREADORA MARIELLE FRANCO, OCORRIDO DO ÚLTIMO DIA 14 DE MARÇO, NO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, A MOÇÃO DE APLAUSO A PARATY ATACADO E DISTRIBUIDORA LTDA - COMPARE DISTRIBUIDORA, POR TER SIDO ELEITA PELA ABAD, PELO 9º ANO CONSECUTIVO, A MELHOR EMPRESA DE ATACADO DISTRIBUIDOR DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, UM VOTO DE REPÚDIO CONTRA A OPERADORA DE CELULAR TIM, PELA FALTA DE RESPEITO AOS USUÁRIOS DO MUNICÍPIO DE FLORESTA QUE, CONSTANTEMENTE, FICAM SEM SINAL DURANTE DIAS. </t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A 1ª IGREJA BATISTA EM FLORESTA, PELO TRABALHO DESENVOLVIDO ATRAVÉS DA ESCOLA BÍBLICA DE FÉRIAS.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, A MOÇÃO DE APLAUSO À 4ª EDIÇÃO DA SUBIDA DA SERRA DO PICO.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3367/m-06-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3367/m-06-2018.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A TODOS OS EDUCADORES DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/m-07-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/m-07-2018.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO À IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS, PELOS 100 ANOS DE SERVIÇO COMUNITÁRIO PRESTADO AO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI COMPLEMENTAR N° 02/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3342/pcecel-02-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3342/pcecel-02-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI  N° 42/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 26 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3343/pcecel-03-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3343/pcecel-03-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI  N° 34/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 26 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3344/pcecel-04-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3344/pcecel-04-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI  N° 44/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 09 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3345/pcecel-05-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3345/pcecel-05-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI  N° 31/2018, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 27 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 01/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 01/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 02/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 16/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 30 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DA COMISSÃO DE FINANÇAS E ORÇAMENTO, NO PROJETO DE LEI N° 22/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 25 DE MAIO DE 2018, O QUAL FICA O CHEFE DO PODER EXECUTIVO AUTORIZA ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, AO PROJETO DE LEI N° 22/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 25 DE MAIO DE 2018, O QUAL FICA O CHEFE DO PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 24/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 04 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 28/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 13 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 29/2018, DE AUTORIA DO EXECUTIVO, DATADO DE 25 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 35/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 39/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 11 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 40/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 41/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 16 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3346/parf-15-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3346/parf-15-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 18/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3347/parf-16-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3347/parf-16-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 44/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 09 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3348/parf-17-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3348/parf-17-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 42/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 26 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3353/parf-18-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3353/parf-18-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTOS AO PROJETO DE LEI N° 50/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE OUTUBRO.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/parf-19-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/parf-19-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 47/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 27 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3373/parf-20-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3373/parf-20-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 48/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/parf-21-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/parf-21-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 49/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/parf-22-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/parf-22-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 58/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/parf-23-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/parf-23-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 60/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 29 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/parf-24-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/parf-24-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 61/2018 DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE NOVEMBRO DE 2018, E EMENDAS MODIFICATIVA N° 02/2018 E SUPRESSIVA N° 03/2018.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGRICULTURA E MEIO AMBIENTE AO PROJETO DE LEI COMPLEMENTAR N° 01/2018, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, DATADO DE 30 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3324/paro-02-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3324/paro-02-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGRICULTURA E MEIO AMBIENTE AO PROJETO DE LEI N° 42/2018, DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3332/pcss-01-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3332/pcss-01-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL - SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI N° 18/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 22 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3333/pcss-02-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3333/pcss-02-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL - SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI N° 34/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 26 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/parss-03-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/parss-03-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL A EMENDA MODIFICATIVA N° 02/2018 E EMENDA SUPRESSIVA N° 03/2018, DATADAS DE 18 DE DEZEMBRO DE 2018, AO PROJETO DE LEI N° 61/2018, DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 02/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 001/2018, O QUAL "ALTERA A LEI COMPLEMENTAR N° 420/2010 - CÓDIGO TRIBUTÁRIO MUNICIPAL, PARA A REDUÇÃO DA ALÍQUOTA ESPECÍFICA DE TRANSPORTE DE ÁGUA NO TERRITÓRIO DO MUNICÍPIO DE FLORESTA".</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 001/2018, O QUAL "FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 01/2018, DE AUTORIA DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, DATADO DE 07 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 02/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO VETO DO PROJETO DE LEI N° 02/2018, REFERENTE AO AUTÓGRAFO N° 11/2018, DATADO DE 02 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3078/3078_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO VETO DO PROJETO DE LEI N° 46/2017, REFERENTE AO AUTÓGRAFO N° 04/2018, DATADO DE 19 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO VETO DO PROJETO DE LEI N° 47/2017, REFERENTE AO AUTÓGRAFO N° 05/2018, DATADO DE 19 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO VETO DO PROJETO DE LEI N° 48/2017, REFERENTE AO AUTÓGRAFO N° 06/2018, DATADO DE 19 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 04/2018, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 16 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 05/2018, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 16 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 06/2018, DE AUTORIA DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, DATADO DE 21 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 08/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, NO QUE DIZ RESPEITO A NOMEAÇÃO DA VIA PÚBLICA LOCALIZADA NO LOTEAMENTO DOM FRANCISCO XAVIER NIERHOFF - RUA 07.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 10/2018, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, NO QUE DIZ RESPEITO A NOMEAÇÃO DA VIA PÚBLICA LOCALIZADA NO LOTEAMENTO DOM FRANCISCO XAVIER NIERHOFF, DNER - RUA 07.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 11/2018, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, NO QUE DIZ RESPEITO A NOMEAÇÃO DA VIA PÚBLICA LOCALIZADA NO LOTEAMENTO HORIZONTE, SANTA ROSA - RUA 07.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 12/2018, DE AUTORIA DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, O QUAL FICA "DENOMINADO DE RUA OLIVEIRA NOGUEIRA LIMA", A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO DOM FRANCISCO XAVIER NIERHOFF - RUA PROJETADA 02 - QUADRA B.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 13/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL "DENOMINA DE EVALDO CRUZ DE SOUZA", A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO DOM FRANCISCO XAVIER NIERHOFF - RUA PROJETADA 05 - QUADRA E.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 13/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, O QUAL FICA "DENOMINADO DE RUA FRANCISCO GILDEIR MARQUES ALENCAR", A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO DOM FRANCISCO XAVIER NIERHOFF - RUA PROJETADA 01 - QUADRA A.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 15/2018, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, O QUAL FICA "DENOMINADO DE RUA VEREADORA MARIA IZABEL FERRAZ", A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO HORIZONTE - RUA 08.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL N° 01/2018 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 07/2018, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA - QUE OBJETIVA A INSTITUIÇÃO DO PROJETO "ARTES NA ESCOLA".</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 02/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 14 DE MAIO DE 2018, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO DEPUTADO FEDERAL KAIO CÉSAR DE MOURA MANIÇOBA NOVAES FERRAZ".</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 09/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA - QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM CLÍNICAS MÉDICAS DO MUNICÍPIO JUNTO AO SUS.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 21/2018, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 28 DE MAIO DE 2018, O QUAL FICA "DENOMINADA DE AVENIDA IRACI GOMES DE ARAÚJO BEDOR", A ATUAL AVENIDA BELÉM DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 17/2018 DE AUTORIA DO PODER LEGISLATIVO. PROIBIÇÃO DE COMERCIALIZAÇÃO DE ANIMAIS EM VIAS PÚBLICAS. COMERCIALIZAÇÃO DE ANIMAIS NO PARQUE DE EXPOSIÇÕES. PROGRAMA DE IMUNIZAÇÃO (VACINAÇÃO) DE ANIMAIS. OPÍNATIVO PELA DECLARAÇÃO DA CONSTITUCIONALIDADE DO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 20/2018, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 14 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A MENSAGEM DE VETO, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 30/2018, DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, DATADO DE 27 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 32/2018, DE AUTORIA DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 27 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 33/2018, DE AUTORIA DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ, DATADO DE 27 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 36/2018, DE AUTORIA DOS VEREADORES BENJAMIM JOSÉ NUNES FILHO E ALBERTO CARLOS DE SOUZA, DATADO DE 03 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 37/2018, DE AUTORIA DO VEREADORES TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 09 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 38/2018, DE AUTORIA DO VEREADORES GILBERTO QUIRINO DE SÁ, DATADO DE 09 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA SUPRESSIVA N° 01/2018 AO PROJETO DE LEI N° 34/2018, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 27 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA SUBSTITUTIVA N° 01/2018, AO PROJETO DE LEI N° 42/2018, DE AUTORIA DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 20 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 23/2018, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 28 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 43/2018, DE AUTORIA DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 20 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 45/2018, DE AUTORIA DOS VEREADORES TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA E ADAILTO NUNES, DATADO DE 03 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 46/2018, DE AUTORIA DO VEREADOR LUIZ ANTONIO DA SILVA FILHO, DATADO DE 04 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 26/2018, DE AUTORIA DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 04 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3334/parj-44-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3334/parj-44-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA ADITIVA N° 01/2018, AO PROJETO DE LEI N° 18/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3335/parj-45-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3335/parj-45-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA N° 01/2018 AO PROJETO DE LEI N° 44/2018, DATADA DE 09 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3336/parj-46-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3336/parj-46-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 18/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 22 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3337/parj-47-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3337/parj-47-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 34/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 26 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3338/parj-48-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3338/parj-48-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 44/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 09 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3339/parj-49-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3339/parj-49-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 42/2018, DO EXECUTIVO MUNICIPAL, DATADA DE 26 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3340/parj-50-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3340/parj-50-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 31/2018, DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 27 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3341/parj-51-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3341/parj-51-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 18/2018, DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3354/parj-52-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3354/parj-52-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 51/2018, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 22 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/parj-53-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/parj-53-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 53/2018, DA VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ, DATADO DE 29 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/parj-54-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/parj-54-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 54/2018, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 29 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/parj-55-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/parj-55-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 55/2018, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 29 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/parj-56-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/parj-56-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 56/2018, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 05 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/parj-57-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/parj-57-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 58/2018, DO TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 26 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/parj-58-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/parj-58-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 04/2018, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, DATADO DE 03 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3394/parj-59-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3394/parj-59-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 05/2018, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, DATADO DE 03 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/parj-60-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/parj-60-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA N° 02/2018 E EMENDA SUPRESSIVA N° 03/2018, DATADAS DE 18 DE DEZEMBRO DE 2018, AO PROJETO DE LEI N° 61/2018, DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/parj-61-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/parj-61-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 61/2018, DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE NOVEMBRO DE 2018, DE ACORDO COM AS EMENDAS MODIFICATIVA N° 02/2018 E SUPRESSIVA N° 03/2018.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3416/parj-62-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3416/parj-62-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 62/2018, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, DATADO DE 17 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/parj-63-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/parj-63-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 63/2018, DO VEREADOR ALBERTO CARLOS DE SOUZA, DATADO DE 17 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/parj-64-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/parj-64-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 06/2018, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 17 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/parj-65-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/parj-65-2018.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 07/2018, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA, DATADO DE 17 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, PH LIRA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CAPELA LOCALIZADA NO CEMITÉRIO DA PINDOBA, ZONA RURAL DE FLORESTA.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E AO SR. SECRETÁRIO MUNICIPAL DE OBRAS - PEDRO GOMES VILARIM, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA MARIA MARTINS/BAIRRO CAETANO I, ENTRADA DA RUA SENTIDO SUBÚRBIO/CENTRO, NA CIDADE DE FLORESTA.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE DETERMINAR, EM CARÁTER DE URGÊNCIA, A EXECUÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO - REDE COLETORA E CALÇAMENTO/ASFALTAMENTO DAS RUAS BENEDITO ALVES DA LUZ, MANOEL ERNESTO GOMES DE MENEZES E JOÃO FIRMO FERRAZ, LOCALIZADAS NO BAIRRO CAETANO II (NAS PROXIMIDADES DO INSTITUTO FEDERAL - IF).</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E AO SECRETÁRIO DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SR. PEDRO GOMES VILARIM NETO, NO SENTIDO DE QUE SEJAM EXECUTADOS, EM CARÁTER DE URGÊNCIA, OBRAS DE SERVIÇOS DE CALÇAMENTO E LIMPEZA DOS ENTULHOS DAS RUAS QUE COMPÕEM O LOTEAMENTO DOM CESLAU, NO CENTRO DE FLORESTA, QUAIS SEJAM: ANTÔNIO JOAQUIM DE SÁ FIRMO, JOSÉ GILBERTO DE MENEZES, PE. URBANO DE SÁ CARVALHO, JOSÉ FLORENTINO DE CARVALHO, PE. RENATO DE MENEZES, ADEMAR TELES DE CARVALHO (VAVÁ MACHADO), VEREADOR JOSÉ FLOR FILHO E VEREADOR MANOEL FLORENTINO DE CARVALHO (SEU NÉ).</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, PROVIDENCIAR REDE DE ESGOTO E CALÇAMENTO DAS RUAS; DL TRÊS MARIAS, CAETANO II, CONHECIDA DE RUA CHICO CEARENSE E PEDRO JOAQUIM DE SOUZA.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PEDIDO AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, PROVIDENCIAR O SERVIÇO DE SANEAMENTO E CALÇAMENTO, BEM COMO A MELHORIA NA ILUMINAÇÃO PÚBLICA DA RUA EMÍDIO QUIRINO DE SÁ.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA, NO RIACHO DO NAVIO NO TRECHO QUE INTERLIGA O ATICUM 1 AO ATICUM 2 NA FAZENDA DO SENHOR MANOEL CAETANO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PEDIDO AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES PARA O ATICUM 1.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXM° SR. PREFEITO RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; FLAVIANA XAVIER FERRAZ , NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM DESVIO DO AÇUDE QUE PASSA PELA ESTRADA DA FAZ. CACHOEIRINHA, ZONA RURAL DE FLORESTA.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, ENCAMINHE O PRESENTE AO EXCELENTÍSSIMO PREFEITO, RICARDO FERRAZ, SOLICITANDO RECOLHIMENTO DOS ANIMAIS ABANDONADOS DAS VIAS PÚBLICAS, EM ESPECIAL OS DE GRANDE PORTE (CAVALOS, JUMENTOS E OUTROS).</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO, AO EXMº. SR. PREFEITO, RICARDO FERRAZ, QUE ATRAVÉS DA SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SRTA. FLAVIANA FERRAZ, ENVIDEM ESFORÇOS NO SENTIDO DE QUE SEJAM FEITOS SERVIÇOS DE MANUTENÇÃO E CONSERVAÇÃO DO CEMITÉRIO PÚBLICO SÃO MIGUEL, NO CENTRO DE FLORESTA.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ E A SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, SRTA. FLAVIANA FERRAZ, NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE LOMBADAS AO LONGO DA RUA JOAQUIM NOGUEIRA FERRAZ, NO BAIRRO SANTA ROSA, BEM COMO CONCLUIR OS SERVIÇOS DE CALÇAMENTO, SANEAMENTO E LIMPEZA NA ÁREA DE INTERLIGAÇÃO COM A TRAVESSA MANOEL MANIÇOBA.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA, AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ PARA QUE PROVIDENCIE A CONTRATAÇÃO DE MÉDICO ESPECIALISTA EM PEDIATRIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA - RICARDO FERRAZ, ATRAVÉS DA SUA SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A ILMA. SRTA. FLAVIANA FERRAZ XAVIER, NO SENTIDO DE VIABILIZAR A REPARAÇÃO DO CALÇAMENTO E MELHORIA NA ILUMINAÇÃO PÚBLICA DOA RUA ALEXANDRE FIRMO FERRAZ.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, QUANTO À REFORMA E CONSTRUÇÃO DO MURO DA ESCOLA ADÉLIA ÚRSULA DE SÁ, LOCALIZADA NA ALDEIA FAVELEIRA, ZONA RURAL DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO QUE SEJA CONSERTADO UM TRECHO DO CALÇAMENTO NA RUA WASHINGTON NUNES NOGUEIRA COM O CRUZAMENTO DA RUA CLÁVIO MENEZES.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMº. SR. PREFEITO RICARDO FERRAZ E A SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICO DO MUNICÍPIO, FLAVIANA FERRAZ, NO SENTIDO DE QUE SEJAM EXECUTADOS OS SERVIÇOS DE REDES COLETORAS  E PAVIMENTAÇÃO DA RUA ALDENIR FIRMO FERRAZ, NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO À EXMº. SR. PREFEITO, RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, FLAVIANA FERRAZ, NO SENTIDO DE DETERMINAREM A EXECUÇÃO DOS SERVIÇOS DE MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA MARIA EUGÊNIA FALCÃO, NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ, O PEDIDO DE PROVIDÊNCIA SOLICITANDO UM MUTIRÃO DE LIMPEZA EM TODA A EXTENSÃO DO BAIRRO DNER.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO - RICARDO FERRAZ, PROVIDÊNCIAS NO SENTIDO QUE SEJA FEITO A RETIRADA DE ENTULHOS PELAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENCAMINHADO UM APELO AO ILMª. SRTª. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ, PARA QUE URGENCIE OS SERVIÇOS DE RECUPERAÇÃO DO ACESSO NO RIACHO DA QUIXABA NA PROPRIEDADE DO SR. FRANCISCO JOTA NA VÁRZEA COMPRIDA &amp;#8211; ONDE SERVE DE ACESSO PARA OS MORADORES E TRAFICO DE CAMINHÕES PIPAS PARA ABASTECIMENTO DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DA SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, FLAVIANA FERRAZ, NO SENTIDO DE VIABILIZAR A EXECUÇÃO DOS SERVIÇOS  REDE COLETORA DE ESGOTOS, PAVIMENTAÇÃO E MELHORIA NA ILUMINAÇÃO PÚBLICA DAS RUA SITUADAS POR TRÁS DO PARQUE DE EXPOSIÇÃO DEPUTADO AUDOMAR FERRAZ.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇANDO O PEDIDO DE PROVIDÊNCIA N° 12/2018, DA NOBRE VEREADORA ANA BEATRIZ LEAL NUMERIANO DE SÁ E ATENDENDO A PEDIDOS DOS MORADORES DA REFERIDA RUA JOAQUIM NOGUEIRA FERRAZ, OS QUAIS ME PROCURARAM LOGO APÓS AS CHUVAS DESTE MÊS DE ABRIL EM NOSSA CIDADE, E APRESENTANDO FOTOS EM ANEXO, É QUE REQUEIRO À MESA E OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXCELENTÍSSIMO SENHOR PREFEITO &amp;#8211; RICARDO FERRAZ, E A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; FLAVIANA FERRAZ XAVIER, NO SENTIDO DE QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS QUANTO AO SANEAMENTO NO SISTEMA DE ESCOAMENTO DAS ÁGUAS E LIMPEZA NOS TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA, AO EXCELENTÍSSIMO SENHOR PREFEITO RICARDO FERRAZ PARA PROVIDENCIE CONTRATAÇÃO DE MÉDICO CIRURGIÃO PLANTONISTA PARA O HOSPITAL ÁLVARO FERRAZ.  </t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA XAVIER FERRAZ, NO SENTIDO DE PROVIDENCIAR REPAROS URGENTES NAS ESTRADAS NAS LOCALIDADES DA ZONA RURAL JARDIM E PAJEÚ.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO DE PROVIDÊNCIA N° 30/2017 DE 05 DE ABRIL DE 2017, REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE INTERVIR JUNTO AOS SENHORES PROPRIETÁRIOS DE TERRENOS EM DESUSO, LOCALIZADOS NO PERÍMETRO URBANO DE NOSSA CIDADE, PARA QUE PROCEDAM À CONSTRUÇÃO DE MUROS, NO INTUITO DE COIBIR A UTILIZAÇÃO DOS MESMOS PARA O DESTINO DE LIXO OU DEJETOS.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO DE PROVIDÊNCIA N° 31/2017 DE 05 DE MAIO DE 2017. NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, QUE APÓS A TRAMITAÇÃO REGIMENTAL, REQUEIRO AOS NOBRES VEREADORES DESTA CASA QUE SEJA APROVADO E ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, A SECRETÁRIA DE MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES E A SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E TRABALHO, SOLICITAÇÃO PARA A CRIAÇÃO DE UM PROJETO DE CURSINHO POPULAR GRATUITO, OBJETIVANDO PROPICIAR ÀS PESSOAS DESFAVORECIDAS SOCIOECONOMICAMENTE, O ACESSO AOS EXAMES DE VESTIBULARES, ENEM - EXAME NACIONAL DE ENSINO MÉDIO E/OU CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO &amp;#8211; RICARDO FERRAZ, E A ILMA.  SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, FLAVIANA FERRAZ, NO SENTIDO DE VIABILIZAR SERVIÇOS DE RECUPERAÇÃO DO CALÇAMENTO PRAÇA ELIAS DE FLORA - VULCÃO.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO SR. PREFEITO, RICARDO FERRAZ, NO SENTIDO DE ENVIDAR ESFORÇOS PARA VIABILIZAR A IMPLANTAÇÃO DE PAINÉIS PARA A PRODUÇÃO DE ENERGIA SOLAR NOS PRÉDIOS PÚBLICOS EM NOSSO MUNICÍPIO, APÓS A REALIZAÇÃO DE ESTUDOS DE VIABILIDADE TÉCNICA E ECONÔMICA.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO DE PROVIDÊNCIA N° 89/2018 DATADO DE 02 DE AGOSTO DE 2017._x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, JUNTAMENTE AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, PARA QUE SEJA CONSTRUÍDA UMA PONTE NO CANAL NA RUA JOSÉ QUIRINO DE SÁ.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO SR. PREFEITO RICARDO FERRAZ, E A SRTA. SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, FLAVIANA XAVIER FERRAZ, NO SENTIDO DE REVITALIZAR AS PRAÇAS LOCALIZADAS NA RUA XV DE NOVEMBRO, BEM COMO DETERMINAR SERVIÇOS DE RESTAURAÇÃO DA QUADRA QUE OUTRORA HAVIA NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO PEDIDO DE PROVIDÊNCIA AO SR. PREFEITO RICARDO FERRAZ, E AO SR. SECRETÁRIO MUNICIPAL DE SAÚDE AURELIANO GONÇALVES FILHO, NO SENTIDO DE PROVIDENCIAR, EM CARÁTER DE URGÊNCIA, O REPARO NECESSÁRIO OU SUBSTITUIÇÃO DO APARELHO DE ELETROCARDIOGRAMA DO HOSPITAL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE RESTAURAR E REQUALIFICAR O MERCADO PÚBLICO MUNICIPAL, BEM COMO, ACOMODAR ARTESÃOS LOCAIS, PARA QUE ALI POSSAM EXPOR SUAS ARTES.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8203;À&amp;#8203; MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITAD&amp;#8203;A&amp;#8203; AO EXCELENTÍSSIMO PREFEITO SR. RICARDO FERRAZ E SECRETARIA COMPETENTE QUE REALIZE A LIMPEZA E RECOLHIMENTO DE LIXO DAS SEGUINTES RUAS: FRANCISCO AURELIANO DE SÁ- CENTRO, TRAVESSA MANOEL FERRAZ- DNER, TRAVESSA MARIA MARTINHA BELFORT- CAETANO 1, RUA 4-COHAB, R. PROFESSORA MARIA EUGÊNIA FALCÃO FERRAZ- SANTA ROSA.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM VEEMENTE APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE SAÚDE, AURELIANO GONÇALVES, E A SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, FLAVIANA XAVIER, NO SENTIDO DE QUE, EM CARÁTER DE URGÊNCIA SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO AS FOSSAS NAS DEPENDÊNCIAS EXTERNAS DO HOSPITAL ÁLVARO FERRAZ, QUE COM FREQUÊNCIA TRANSBORDAM, FAZENDO POÇAS A CÉU ABERTO.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, NA FORMA REGIMENTAL, APÓS APROVAÇÃO DO PLENÁRIO, QUE SEJA ENCAMINHADO AO PODER EXECUTIVO &amp;#8211; DIRETAMENTE A SECRETÁRIA DE OBRAS A PRESENTE INDICAÇÃO OBJETIVANDO REFORMAS URGENTES NAS ESTRADAS QUE LIGAM O DISTRITO DE NAZARÉ DO PICO ÀS LOCALIDADES DA ZONA RURAL: SANTA PAULA, BONITO, RAPOSINHA E BARROCÃO.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO DE PROVIDENCIAR RECUPERAÇÃO DAS ESTRADAS DAS COMUNIDADES JARDIM, MALHADA DA ONÇA, BAIXIO DO JACARÉ, VÁRZEA COMPRIDA, TOCO DE PAU, SÃO SILVESTRE, JACARÉ, CACIMBINHA, ASSENTAMENTO RANCHARIA, SÃO GONÇALO, TODAS PERTENCENTES AO NOSSO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DA SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, FLAVIANA FERRAZ XAVIER, NO SENTIDO DE RECUPERAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA CORONEL TEÓFANES TORRES.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, NO SENTIDO DE PROVIDENCIAR COM URGÊNCIA ILUMINAÇÃO PÚBLICA NO SETOR QUE LIGA A EMPRESA COCA COLA ÀS CASAS DO GOVERNO, PRÓXIMO AO ANTIGO CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXCELENTÍSSIMO SR. PREFEITO - RICARDO FERRAZ E SECRETARIA RESPONSÁVEL, QUE FAÇA A MANUTENÇÃO E RECOLHIMENTO DE LIXO DE UM TERRENO LOCALIZADO NA RUA APOLÔNIO DE SÁ FERRAZ - CAETANO I.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A SRTA. FLAVIANA XAVIER, NO SENTIDO DE VIABILIZAR O SERVIÇO DE SANEAMENTO E LIMPEZA REGULAR DA RUA MANOEL DOMINGOS NOVAES, NO BAIRRO CAETANO II.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, FLAVIANA FERRAZ, NO SENTIDO DE QUE SEJAM EXECUTADOS OS SERVIÇOS DE PAVIMENTAÇÃO DA RUA QUATRO, LOCALIZADA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3315/pdp-44-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3315/pdp-44-2018.pdf</t>
   </si>
   <si>
     <t>Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja solicitada ao excelentíssimo sr. prefeito - Ricardo Ferraz e a secretaria competente que realize com urgência a manutenção e reforma na Escola Municipal Várzea Comprida, localizada na Fazenda Várzea Comprida.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3316/pdp-45-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3316/pdp-45-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, ANA CLÁUDIA PEREIRA E A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, SRTA. FLAVIANA FERRAZ, NO SENTIDO DE DETERMINAR AS REFORMAS NECESSÁRIAS NA ESCOLA JOAQUIM SALVADOR DE SOUZA FERRAZ, NA SERRA NEGRA.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3317/pdp-46-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3317/pdp-46-2018.pdf</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO DE PROVIDÊNCIA N° 05/2018 DE 21 DE FEVEREIRO DE 2018._x000D_
 REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM PEDIDO DE PROVIDÊNCIA A SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS A SRTA. FLAVIANA FERRAZ XAVIER - NO SENTIDO DE PROVIDENCIAR REDE DE ESGOTO E CALÇAMENTO DAS RUAS: D L TRÊS MARIAS, CAETANO II, CONHECIDA COMO RUA DE CHICO CEARENSE E PEDRO JOAQUIM DE SOUZA, LOCALIZADAS AO LADO DO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/pdp-47-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/pdp-47-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE - AURELIANO GONÇALVES FILHO E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLÁUDIA DA SILVA PEREIRA, SOLICITO INFORMAÇÕES SOBRE A UNIDADE BÁSICA DE SAÚDE JOÃO FLOR COMO TAMBÉM DA ESCOLA TEREZINHA DE SOUZA LIRA AMBOS EM NAZARÉ DO PICO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/pdp-48-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/pdp-48-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES - ANA CLÁUDIA DA SILVA PEREIRA, PARA QUE PROVIDENCIEM COM URGÊNCIA REFORMA DA ESCOLA MUNICIPAL ALEXANDRE NECIVALDO DE SÁ NA FAZENDA RIACHO DOS DEFUNTOS.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/pdp-49-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/pdp-49-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA A SUPERINTENDÊNCIA DA COMPANHIA NACIONAL DE ABASTECIMENTO (CONAB), AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO - PAULO HENRIQUE SARAIVA CÂMARA E AO EXCELENTÍSSIMO SR. PREFEITO DE FLORESTA - RICARDO FERRAZ, PARA QUE SEJA RESTABELECIDO, EM CARÁTER DE URGÊNCIA, A VENDA DE MILHO PELA CONAB, PARA O PEQUENOS AGRICULTORES DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/pdp-50-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/pdp-50-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DA SUA SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, A SRTA. FLAVIANA FERRAZ XAVIER, NO SENTIDO DE VIABILIZAR O TÉRMINO DO CALÇAMENTO DA RUA MARIA EUDÓCIA, NO BAIRRO DNER.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/pdp-51-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/pdp-51-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, JUNTAMENTE A SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO -  SRTA. FLAVIANA FERRAZ XAVIER, NO SENTIDO DE RECUPERAR E AJARDINAR A PRAÇA LOCALIZADA NA RUA TEÓFANES TORRES, CONHECIDA COMO “PRAÇA DO CHINELO”.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/pdp-52-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/pdp-52-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, EM PARCERIA COM A SECRETARIA MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS, NO SENTIDO DE IMPLANTAR HORTAS COMUNITÁRIAS ORGÂNICAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/pdp-53-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/pdp-53-2018.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO GOVERNO DO ESTADO DE PERNAMBUCO E SECRETARIA COMPETENTE QUE REALIZE COM URGÊNCIA A REFORMA DO ANTIGO BATALHÃO (PENSIONATO), LOCALIZADO NO CENTRO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3435/pdp-54-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3435/pdp-54-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. SR. PAULO HENRIQUE SARAIVA CÂMARA - GOVERNADOR DO ESTADO DE PERNAMBUCO - E AO ILMO. SR. DIRETOR DO DETRAN, CHARLES RIBEIRO, A CRIAÇÃO DO CIRETRAN PARA O MUNICÍPIO DE FLORESTA-PE, BEM COMO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, Á DOAÇÃO DO TERRENO PARA CONSTRUÇÃO DO ÓRGÃO ACIMA CITADO.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3436/pdp-55-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3436/pdp-55-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXMO. SR. PREFEITO DE FLORESTA - RICARDO FERRAZ, E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, SOLICITANDO INSTALAÇÃO DE REDE DE ESGOTO SANITÁRIO NA AVENIDA DOM AUGUSTO SILVA, BAIRRO ALTO DA ERMIDA.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3437/pdp-56-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3437/pdp-56-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PAULO HENRIQUE SARAIVA CÂMARA - GOVERNADOR DO ESTADO DE PERNAMBUCO E AO ILMO. SECRETÁRIO MUNICIPAL DE PRODUÇÃO RURAL, MEIO AMBIENTE E RECURSOS HÍDRICOS - TÚLIO VINICIUS DE SÁ LARANJEIRA FERRAZ, PARA QUE TOMEM PROVIDÊNCIAS EM RELAÇÃO A VOLTA DOS CARROS PIPOS PARA NOSSA REGIÃO DEVIDO A ESCASSEZ DE CHUVA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/pdp-57-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/pdp-57-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA EM TORNO DA ESCOLA-CAPELA SÃO JOSÉ DO ATICUM, NO RIACHO DO NAVIO.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/pdp-58-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/pdp-58-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA FERRAZ XAVIER, A REFORMA DO AÇOUGUE MUNICIPAL DE FLORESTA.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/pdp-59-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/pdp-59-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E SECRETARIA RESPONSÁVEL A REFORMA DO PÁTIO FEIRA LIVRE DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/pdp-60-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/pdp-60-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E SECRETÁRIA RESPONSÁVEL A POSSIBILIDADE DA CRIAÇÃO DE UM CICLOVIA NA PRAÇA DO VERDÃO, VISANDO A SEGURANÇA DOS PRATICANTES DE CICLISMO E CAMINHADAS.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/pdp-61-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/pdp-61-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE LOMBADAS AO LONGO DA RUA JOAQUIM CÍCERO DE BARROS, NO CENTRO DE FLORESTA.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/pdp-62-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/pdp-62-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE DETERMINAR O TÉRMINO DO SERVIÇO DE SANEAMENTO E CALÇAMENTO DA RUA MANOEL DOMINGOS NOVAES, BAIRRO CAETANO II.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/pdp-63-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/pdp-63-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADA AO EXMO. PREFEITO RICARDO FERRAZ E SECRETARIA RESPONSÁVEL A POSSIBILIDADE DA REALIZAÇÃO DE RESTAURAÇÃO DO PAVIMENTO NA RUA MANOEL ALVES DE CARVALHO, PARALELA À PISTA CENTRAL, NAS PROXIMIDADES DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/pdp-64-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/pdp-64-2018.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, A REFORMA DO PRÉDIO LUAR DO SERTÃO E EM SEGUIDA ABRIGAR UM PROJETO DE APOIO A DEPENDENTES QUÍMICOS E A FAMÍLIA DOS MESMOS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO SOUZA, LUIZINHO, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA À SESSÃO III - DO ORÇAMENTO DO CAPÍTULO IV - DA ADMINISTRAÇÃO TRIBUTÁRIA E FINANCEIRA DA LEI ORGÂNICA MUNICIPAL, COMO MEDIDA IMPOSITIVA, O ART. 121-A, PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ricardo Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS CARGOS DOS PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FLORESTA/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3043/3043_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE PERNAMBUCO, PARA GESTÃO ASSOCIADA DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, DELEGANDO AS COMPETÊNCIAS DE ORGANIZAÇÃO, FISCALIZAÇÃO E REGULAÇÃO, INCLUSIVE TARIFÁRIA, DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, E A CELEBRAR CONTRATO DE PROGRAMA COM A COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA, PARA A EXECUÇÃO DOS REFERIDOS SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3169/pl-18-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3169/pl-18-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO E O FUNDO MUNICIPAL DE POLÍTICAS PARA PROMOÇÃO DA IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 3.501.700,00 (TRÊS MILHÕES, QUINHENTOS E UM MIL E SETECENTOS REAIS).</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3224/pl-27-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3224/pl-27-2018.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA ESPECIAL DE PARCELAMENTO DESTINADO À RECUPERAÇÃO FISCAL NO MUNICÍPIO DE FLORESTA/PE.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3228/pl-31-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3228/pl-31-2018.pdf</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE QUADRA MARIA DA CONCEIÇÃO NOVAES DE SOUZA LIRA.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE QUADRA POLIESPORTIVA ALVANI TEOTONIO SOBRAL DA SILVA.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3233/pl-34-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3233/pl-34-2018.pdf</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3255/pl-42-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3255/pl-42-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DO TERRENO SITUADO NA RUA PROJETADA, PERÍMETRO URBANO DE FLORESTA-PE, MEDINDO 22.506M², PARA O SERVIÇO SOCIAL DO COMÉRCIO - SESC, COM A FINALIDADE DE CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL; REVOGA AS LEIS MUNICIPAIS N°S 468/2012 E 590/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>PH LIRA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3277/pl-44-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3277/pl-44-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL E O CONSELHO MUNICIPAL DO TURISMO.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA, ANDRÉ FERRAZ, BEIJINHA PUÇA, BETO PUÇA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 618/2015 TRANSFERINDO A DENOMINAÇÃO DE RUA 18 PARA 19.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3318/pl-47-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3318/pl-47-2018.pdf</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3319/pl-48-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3319/pl-48-2018.pdf</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3320/pl-49-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3320/pl-49-2018.pdf</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3349/pl-50-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3349/pl-50-2018.pdf</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3350/pl-51-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3350/pl-51-2018.pdf</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/pl-53-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/pl-53-2018.pdf</t>
   </si>
   <si>
     <t>DECLARA A MISSA DO VAQUEIRO DE FLORESTA, PATRIMÔNIO HISTÓRIO CULTURAL IMATERIAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/pl-54-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/pl-54-2018.pdf</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/pl-55-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/pl-55-2018.pdf</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/pl-56-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/pl-56-2018.pdf</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/projeto_de_lei_n_57-2018_codigo_do_meio_ambiente.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/projeto_de_lei_n_57-2018_codigo_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3368/pl-58-2018_GDJeevJ.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3368/pl-58-2018_GDJeevJ.pdf</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/pl-59-2018_codigo_tributario.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/pl-59-2018_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/pl-60-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/pl-60-2018.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/pl-61-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/pl-61-2018.pdf</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/pl-62-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/pl-62-2018.pdf</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/pl-63-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/pl-63-2018.pdf</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEITURA DE TRECHO DA BÍBLIA NOS DIAS DE SESSÕES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/2018, QUE ALTERA REDAÇÃO DO ARTIGO 34 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE FLORESTA/PE, QUE DISPÕE SOBRE A ELEIÇÃO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/pr-04-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/pr-04-2018.pdf</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/pr-05-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/pr-05-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/pr-06-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/pr-06-2018.pdf</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3432/pr-07-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3432/pr-07-2018.pdf</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DA SRA. ALBERTINA FERRAZ, PELO SEU FALECIMENTO OCORRIDO NO DIA 18.11.2017, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>BETO SOUZA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, VOTO DE PESAR PELO FALECIMENTO DO SR. PEDRO DE SOUZA SOBRINHO, CARINHOSAMENTE CONHECIDO COMO SEU "PIDUCA", OCORRIDO NO ÚLTIMO DIA 29 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE EMPENHOS, CÓPIAS DE NOTAS FISCAIS, CÓPIAS DOS PROCESSOS LICITATÓRIOS E CONTRATOS, COM DADOS DOS RESPONSÁVEIS DO MUNICÍPIO PELA GESTÃO/ACOMPANHAMENTO DO CONTRATO ADMINISTRATIVO E/OU PROGRAMAS, SE HOUVER, REFERENTE A DESPESAS COM MATERIAL, BEM OU SERVIÇO PARA DISTRIBUIÇÃO GRATUITA, COM DETALHAMENTO DOS BENEFICIADOS, REALIZADOS NO EXERCÍCIO 2017.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SUPORTE AOS ATLETAS, CRIANDO UM "PROGRAMA BOLSA ATLETA MUNICIPAL".</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO A ESTA CASA, O DETALHAMENTO DE TODOS OS GASTOS REALIZADOS COM AS FESTIVIDADES DE CARNAVAL 2018.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR AOS FAMILIARES DA MENOR LUANA STEFANE DA SILVA.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESCLARECIMENTOS ACERCA DAS CONSTANTES INTERRUPÇÕES DE ENERGIA ELÉTRICA EM NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPANHIA CELPE, QUE NÃO SEJA INTERROMPIDO NOS FINAIS DE SEMANA E FERIADOS, O CORTE DE ENERGIA ELÉTRICA EM RESIDÊNCIAS E COMÉRCIOS LOCAIS.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAR UM PROGRAMA QUE OPORTUNIZE APRESENTAÇÕES DE BANDAS LOCAIS NAS FESTIVIDADES MUNICIPAIS.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>BETO SOUZA, BIA NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR ÀS FAMÍLIAS DO SR. AURICÉLIO DE SOUZA ROSA, CONHECIDO COMO "DOQUINHA".</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA UMA HOMENAGEM A EX. VEREADORA MARIA DA CONCEIÇÃO NOVAES DE SOUZA LIRA (IN MEMORIAN), NA QUADRA POLIESPORTIVA DA ESCOLA TEREZINHA DE SOUZA LIRA, AINDA A SER CONSTRUÍDA EM NAZARÉ DO PICO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTO DE PESAR AOS FAMILIARES DA SRTA. ANTONIA FERRAZ.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, BETO SOUZA, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SOLICITAMOS COM A MÁXIMA URGÊNCIA AO ILMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO DO NOSSO MUNICÍPIO - CLÁUDIO GOMES CORREIA FILHO, RELAÇÃO DOS PROFESSORES EFETIVOS E CONTRATADOS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SECRETÁRIA MUNICIPAL DE SAÚDE, A QUANTIDADE DE SERVIDORES AGENTES DE SAÚDE E LOTAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA AGENDADA PARA O DIA 27 DE MARÇO DO CORRENTE ANO, ÀS 09:00 DA MANHÃ, AUDIÊNCIA PÚBLICA PARA TRATARMOS NOS TERMOS DO ART. 30, X, ART. 38 E ART. 72, XXXVIII, TODOS DA LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA, BEM COMO DO ART.70, X DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE FLORESTA, PARA PRESTAR ESCLARECIMENTOS SOBRE OS REITERADOS DESCUMPRIMENTOS DAS DETERMINAÇÕES DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO QUANTO A PROIBIÇÃO DE REALIZAR NOVAS CONTRATAÇÕES TEMPORÁRIAS DE PROFISSIONAIS CUJAS ATRIBUIÇÕES SEJAM PRÓPRIAS DE CARGOS OS QUAIS EXISTAM CANDIDATOS APROVADOS EM CONCURSO PÚBLICO, QUE PODERÃO RESULTAR EM INTERVENÇÃO ESTADUAL SOB O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO - RICARDO FERRAZ, E A ILMA. SRA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS - FLAVIANA XAVIER FERRAZ, PARA QUE ENVIDEM ESFORÇOS NO SENTIDO DE REALIZAR MUTIRÃO DE LIMPEZA DE COMBATE AO MOSQUITO AEDES AEGYPTI FAZENDO A RETIRADA DO LIXO DE TODOS OS CANTOS DA CIDADE.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, DE ACORDO COM ENTENDIMENTO DAS COMISSÕES DE CONSTITUIÇÃO, JUSTIÇA, FINANÇAS, EDUCAÇÃO E DEMAIS VEREADORES, QUE O CASO REQUER, OUVIDO PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 02/2018 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO UM PEDIDO AO EXMO. SR. PREFEITO DO MUNICÍPIO DE FLORESTA, RICARDO FERRAZ, QUE SEJA INTENSIFICADA A FISCALIZAÇÃO DA PREFEITURA JUNTO AOS PROPRIETÁRIOS DE TERRENOS BALDIOS PARA PROCEDER E MANTER A LIMPEZA DE SUAS ÁREAS.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ O REQUERIMENTO SOLICITANDO INFORMAÇÕES A RESPEITO DO MOTIVO DA PARALIZAÇÃO DA CONSTRUÇÃO DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FEITO APELO AO SR. ROBERTO TAVARES, DIRETOR-PRESIDENTE DA COMPESA, PARA QUE SEJA NORMALIZADO O SERVIÇO DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE FLORESTA, POIS ALGUMAS SEMANAS O SERVIÇO NÃO VEM SENDO PRESTADO DE FORMA REGULAR À POPULAÇÃO.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>BETO PUÇA, ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR À FAMÍLIA DO SR. ELÇO GOMES DE LIMA FERRAZ, PELO SEU FALECIMENTO, OCORRIDO EM 26 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ O REQUERIMENTO SOLICITANDO QUE SEJAM ENVIADAS A ESTA CASA INFORMAÇÕES SOBRE RECURSOS RECEBIDOS MENSALMENTE DESTINADOS AOS AGENTES DE SAÚDE E AGENTES DE ENDEMIA, INCLUINDO O RECURSO DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA &amp;#8211; PMAQ.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, QUANTO A REALIZAÇÃO DE VISTORIA DO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA, AO HOSPITAL CEL. ÁLVARO FERRAZ E APRESENTAÇÃO DO RESPECTIVO LAUDO À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>MURILO ALMEIDA, BETO SOUZA, LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA AGENDADA PARA O DIA 18 DE MAIO DO CORRENTE ANO, AUDIÊNCIA PÚBLICA CUJO TEMA SERÁ MARCO REGULATÓRIO ESTABELECENDO CONDIÇÕES DE USO DOS RECURSOS HÍDRICOS NO SISTEMA HÍDRICO BARRA DO JUÁ, NO ESTADO DE PERNAMBUCO REFERÊNCIA: 02501.001955/2017-15, INSTALADAS PARA ATENDER OS USUÁRIOS DE BARRA DO JUÁ E MUQUÉM.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ O REQUERIMENTO SOLICITANDO QUE SEJAM ENVIADAS A ESTA CASA INFORMAÇÕES DETALHADAS EM RELAÇÃO AO ORÇAMENTO/CUSTEIO NA ÁREA ESPORTIVA, REFERENTE AO ANO DE 2018. </t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA DE INTERSTÍCIO, PARA APROVAÇÃO DOS PROJETOS DE LEI DO EXECUTIVO.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEREMOS QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, NO SENTIDO DE QUE SEJA DISPONIBILIZADO UM AGENTE DE SAÚDE PARA A COMUNIDADE JARDIM I DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXCELENTÍSSIMO SR. PREFEITO RICARDO FERRAZ, SOLICITAÇÃO DE UMA RELAÇÃO COM VALORES DE REPASSE DA CELPE PARA A PREFEITURA DE FLORESTA, REFERENTE AO CONVÊNIO DA ILUMINAÇÃO PÚBLICA. OBS: PERÍODO MÊS DE 01 DE JANEIRO DE 2017 A 31 DE DEZEMBRO DE 2017 E 01 DE JANEIRO A 31 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS EXIGÊNCIAS REGIMENTAIS, DE ACORDO COM O NOSSO REGIMENTO INTERNO CAPÍTULO IV ART. 88, XI, §3°, SEJA CONVOCADO A PRESENÇA DO ILMO. SR. DIRETOR DE ESPORTE - TÁCIO DA SILVA SOUZA, PARA A PRÓXIMA REUNIÃO ORDINÁRIA DIA 27 DE AGOSTO DE 2018 ÀS 10:30 HORAS, NO PLENÁRIO DESTA CASA LEGISLATIVA, PARA PRESTAR ESCLARECIMENTOS AO VEREADOR SOLICITANTE E DEMAIS SOBRE O ESPORTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, DE ACORDO COM ENTENDIMENTO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N° 41/2018 - LDO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO VOTO DE PESAR A FAMÍLIA DA SRA. ROSA MARIA DA CONCEIÇÃO DE SOUZA, CONHECIDA COMO DONA ROSA, PELO SEU FALECIMENTO OCORRIDO DIA 01.08.2018.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3321/req-38-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3321/req-38-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE NOS INFORME SE EXISTE A POSSIBILIDADE DE SE ESTAR IMPLANTANDO NA LEGISLAÇÃO DO MUNICÍPIO – ATRAVÉS DE PROJETO DE LEI DE INICIATIVA DO PODER EXECUTIVO – A CONSTITUIÇÃO, POR MEIO DE CONCURSO PÚBLICO, DA GUARDA MUNICIPAL, AFIM DE QUE OS MESMOS POSSAM PROCEDENDO A CONSERVAÇÃO  LOGRADOUROS MUNICIPAIS E, AO MESMO TEMPO, CONTRIBUIR PARA A REDUÇÃO DOS ÍNDICES DE CRIMINALIDADE.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3366/req-39-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3366/req-39-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS EXIGÊNCIAS REGIMENTAIS, SEJA FEITO APELO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A ILMA. SRA. DIRETORA DO HOSPITAL CEL. ÁLVARO FERRAZ - ANA MARIA FERRAZ, SOLICITO INFORMAÇÕES RELEVANTES SOBRE OS MÉDICOS PLANTONISTAS, BEM COMO DOS MÉDICOS RESERVAS, RELATIVO A ATUAÇÃO DE AMBOS NO HOSPITAL CEL. ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req-40-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req-40-2018.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO EM ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, VOTO DE PESAR AOS FAMILIARES DO SR. JOSÉ JOAQUIM DA SILVA PELO SEU FALECIMENTO, OCORRIDO NO DIA 04 DE OUTUBRO DE 2018, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3371/req-41-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3371/req-41-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO - CLAUDIO GOMES CORREIA FILHO E AO SECRETÁRIO MUNICIPAL DE SAÚDE - AURELIANO GONÇALVES FILHO, SOLICITO A AMPLIAÇÃO DO NÚMERO DE MÉDICOS PLANTONISTAS PARA O HOSPITAL CORONEL ÁLVARO FERRAZ, COMO TAMBÉM OS VALORES QUE OS MESMOS RECEBEM POR MÊS.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3372/req-42-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3372/req-42-2018.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, DE ACORDO COM ENTENDIMENTO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE VOTAÇÃO DOS PARECERES N° 20 E 21 DA COMISSÃO DE FINANÇAS E ORÇAMENTO JÁ APRESENTADOS NA SESSÃO ANTERIOR, E DISCUTIDOS OS PROJETOS DE LEI DO EXECUTIVO MUNICIPAL N° 48/2018 - DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL 2018-2021, ALTERA A LEI N° 686, DE 12 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS E N° 49/2018 - EMENTA: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FLORESTA PARA O EXERCÍCIO DE 2019, PARA QUE OS MESMOS SEJAM APROVADOS NESSA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, BEIJINHA PUÇA, BETO PUÇA, BETO SOUZA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3439/req-43-2018_B8kRfXs.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3439/req-43-2018_B8kRfXs.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. GOVERNADOR - PAULO HENRIQUE SARAIVA CÂMARA, AO SECRETÁRIO DE AGRICULTURA E REFORMA AGRÁRIA DO ESTADO DE PERNAMBUCO - WELLINGTON BATISTA E A EXMA. PRESIDENTE DO IPA - NIEDJA SETE MOURA, SOLICITAÇÃO DE SEMENTES: MILHO, FEIJÃO, SORGO, CAPIM BUFFEL E FLUVIOMÉTRICO QUE SERÃO DESTINADOS AOS PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req-45-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req-45-2018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS E DE CONFORME COM A LEI ORGÂNICA DO NOSSO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA LEGISLATIVA, PARA QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE QUE NOS FORNEÇA COM A MAIOR BREVIDADE POSSÍVEL AS INFORMAÇÕES DETALHADAS SOBRE TODOS OS GASTOS COM AS FESTIVIDADES DO NOSSO "BOM JESUS DOS AFLITOS", A SER REALIZADA NO PERÍODO DE 22 À 31 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req-46-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req-46-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES LEGAIS E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, PARA QUE IMPLANTE O ADICIONAL NOTURNO A TODOS OS TRABALHADORES DA MUNICIPALIDADE QUE EXERÇAM ATIVIDADES NOTURNAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req-47-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req-47-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ E A LEANDRO SAMPAIO - ENGENHARIA (MG ENGENHARIA) O REQUERIMENTO SOLICITANDO QUE SEJA RETOMADA A CONSTRUÇÃO DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req-48-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req-48-2018.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES LEGAIS E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO - RICARDO FERRAZ, SOLICITAÇÃO SOBRE INFORMAÇÕES A RESPEITO DO ANDAMENTO DA CONSTRUÇÃO DA QUADRA NO DISTRITO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3428/req-49-2018.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3428/req-49-2018.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE APROVAÇÃO DO PROJETO DE LEI N° 61/2018 DO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A EMENDA MODIFICATIVA N° 02/2018 DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4305,67 +4305,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3326/aut-49-2018_0OGqDXB.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3327/aut-50-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3328/aut-51-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3329/aut-52-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3330/aut-53-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3331/a-54-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3351/aut-55-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/aut-56-2018_zN8mxUc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3369/aut-57-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/aut-58-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/aut-59-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/aut-60-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/aut-61-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/aut-62-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/aut-63-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/aut-64-2018_MuUbvwy.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/aut-65-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/aut-66-2018_cKZYDer.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/aut-67-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/aut-68-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3433/aut-69-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3325/ea-01-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/em-01-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/emod-02-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/esup-03-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3322/ind-57-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3323/ind-58-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/ind-59-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/ind-60-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/ind-61-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/ind-62-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3367/m-06-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/m-07-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3342/pcecel-02-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3343/pcecel-03-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3344/pcecel-04-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3345/pcecel-05-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3346/parf-15-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3347/parf-16-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3348/parf-17-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3353/parf-18-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/parf-19-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3373/parf-20-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/parf-21-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/parf-22-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/parf-23-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/parf-24-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3324/paro-02-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3332/pcss-01-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3333/pcss-02-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/parss-03-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3334/parj-44-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3335/parj-45-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3336/parj-46-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3337/parj-47-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3338/parj-48-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3339/parj-49-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3340/parj-50-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3341/parj-51-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3354/parj-52-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/parj-53-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/parj-54-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/parj-55-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/parj-56-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/parj-57-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/parj-58-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3394/parj-59-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/parj-60-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/parj-61-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3416/parj-62-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/parj-63-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/parj-64-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/parj-65-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3315/pdp-44-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3316/pdp-45-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3317/pdp-46-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/pdp-47-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/pdp-48-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/pdp-49-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/pdp-50-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/pdp-51-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/pdp-52-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/pdp-53-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3435/pdp-54-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3436/pdp-55-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3437/pdp-56-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/pdp-57-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/pdp-58-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/pdp-59-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/pdp-60-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/pdp-61-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/pdp-62-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/pdp-63-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/pdp-64-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3169/pl-18-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3224/pl-27-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3228/pl-31-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3233/pl-34-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3255/pl-42-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3277/pl-44-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3318/pl-47-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3319/pl-48-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3320/pl-49-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3349/pl-50-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3350/pl-51-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/pl-53-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/pl-54-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/pl-55-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/pl-56-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/projeto_de_lei_n_57-2018_codigo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3368/pl-58-2018_GDJeevJ.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/pl-59-2018_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/pl-60-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/pl-61-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/pl-62-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/pl-63-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/pr-04-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/pr-05-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/pr-06-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3432/pr-07-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3321/req-38-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3366/req-39-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req-40-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3371/req-41-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3372/req-42-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3439/req-43-2018_B8kRfXs.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req-45-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req-46-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req-47-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req-48-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3428/req-49-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3326/aut-49-2018_0OGqDXB.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3327/aut-50-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3328/aut-51-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3329/aut-52-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3330/aut-53-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3331/a-54-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3351/aut-55-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3352/aut-56-2018_zN8mxUc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3369/aut-57-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3375/aut-58-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3376/aut-59-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3390/aut-60-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3406/aut-61-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3407/aut-62-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3408/aut-63-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3409/aut-64-2018_MuUbvwy.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3410/aut-65-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3411/aut-66-2018_cKZYDer.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3412/aut-67-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3413/aut-68-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3433/aut-69-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3325/ea-01-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3358/em-01-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3404/emod-02-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3405/esup-03-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3322/ind-57-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3323/ind-58-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3356/ind-59-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3384/ind-60-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3377/ind-61-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3385/ind-62-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3367/m-06-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3365/m-07-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3342/pcecel-02-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3343/pcecel-03-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3344/pcecel-04-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3345/pcecel-05-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3346/parf-15-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3347/parf-16-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3348/parf-17-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3353/parf-18-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3355/parf-19-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3373/parf-20-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3374/parf-21-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3370/parf-22-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3420/parf-23-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3421/parf-24-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3324/paro-02-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3332/pcss-01-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3333/pcss-02-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3422/parss-03-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3334/parj-44-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3335/parj-45-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3336/parj-46-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3337/parj-47-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3338/parj-48-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3339/parj-49-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3340/parj-50-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3341/parj-51-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3354/parj-52-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3386/parj-53-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3387/parj-54-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3388/parj-55-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3391/parj-56-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3392/parj-57-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3393/parj-58-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3394/parj-59-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3414/parj-60-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3415/parj-61-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3416/parj-62-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3417/parj-63-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3418/parj-64-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3419/parj-65-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3315/pdp-44-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3316/pdp-45-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3317/pdp-46-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3359/pdp-47-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3360/pdp-48-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3361/pdp-49-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3362/pdp-50-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3363/pdp-51-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3364/pdp-52-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3378/pdp-53-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3435/pdp-54-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3436/pdp-55-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3437/pdp-56-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3438/pdp-57-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3434/pdp-58-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3379/pdp-59-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3380/pdp-60-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3381/pdp-61-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3382/pdp-62-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3383/pdp-63-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3423/pdp-64-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3169/pl-18-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3224/pl-27-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3228/pl-31-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3233/pl-34-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3255/pl-42-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3277/pl-44-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3318/pl-47-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3319/pl-48-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3320/pl-49-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3349/pl-50-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3350/pl-51-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3397/pl-53-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3398/pl-54-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3399/pl-55-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3400/pl-56-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3395/projeto_de_lei_n_57-2018_codigo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3368/pl-58-2018_GDJeevJ.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3396/pl-59-2018_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3389/pl-60-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3402/pl-61-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3401/pl-62-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3403/pl-63-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3429/pr-04-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3430/pr-05-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3431/pr-06-2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3432/pr-07-2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3321/req-38-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3366/req-39-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3357/req-40-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3371/req-41-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3372/req-42-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3439/req-43-2018_B8kRfXs.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3424/req-45-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3425/req-46-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3426/req-47-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3427/req-48-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2018/3428/req-49-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>