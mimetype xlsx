--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -54,2321 +54,2321 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
     <t>Adailto Nunes - Biênio 2019-2020</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3961/aut-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3961/aut-01-2020.pdf</t>
   </si>
   <si>
     <t>FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3981/aut-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3981/aut-02-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 803/2020, QUE FIXA O VALOR DO SALÁRIO MÍNIMO COMO MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3999/aut-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3999/aut-03-2020.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE PRAÇA MARIA ÁGUIDA DE SOUZA (MARIA LEOCÁDIO) A ÁREA PÚBLICA LOCALIZADA NO BAIRRO ESCONDIDINHO.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4000/aut-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4000/aut-04-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BANDEIRA DO 2° DISTRITO DE FLORESTA/PE, AIRI.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4001/aut-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4001/aut-05-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO E A COMUNICAÇÃO DOS NASCIMENTOS DE CRIANÇAS COM SÍNDROME DE DOWN NOS HOSPITAIS NO ÂMBITO DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4002/aut-06-2020_fSiswDg.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4002/aut-06-2020_fSiswDg.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA PROF. AURIELENA VALGUEIRO DINIZ”.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4003/aut-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4003/aut-07-2020.pdf</t>
   </si>
   <si>
     <t>ABRE, NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4029/aut-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4029/aut-08-2020.pdf</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4030/aut-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4030/aut-09-2020.pdf</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4031/aut-10-2020_FLvny3P.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4031/aut-10-2020_FLvny3P.pdf</t>
   </si>
   <si>
     <t>FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4046/aut-11-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4046/aut-11-2020.pdf</t>
   </si>
   <si>
     <t>ABRE, NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4074/aut-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4074/aut-12-2020.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS ESCOLAS, AS CRECHES E OS BERÇÁRIOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE FLORESTA A OFERTAR CURSO DE CAPACIDADE EM PRIMEIROS SOCORROS PARA, NO MÍNIMO, 1/3 (UM TERÇO) DE SEUS SERVIDORES OU FUNCIONÁRIOS – LEI LUCAS.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4075/aut-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4075/aut-13-2020.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO DE 2020, (LEI MUNICIPAL Nº 796, DE 06 DE DEZEMBRO DE 2019), CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4076/aut-14-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4076/aut-14-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA GAUDÊNCIO LEITE DE SÁ”.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4077/aut-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4077/aut-15-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA BIANÔR ALVES DE BARROS”.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4078/aut-16-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4078/aut-16-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA DR. CLÓVIS DINIZ DE CARVALHO BARROS”.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4079/aut-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4079/aut-17-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA NATIEL VALGUEIRO BARROS (HERÓI DE GUERRA)”.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4080/aut-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4080/aut-18-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA SARGENTO MAURILIO RODRIGUES DE CARVALHO”.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4090/aut-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4090/aut-20-2020.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4114/aut-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4114/aut-21-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA MAJOR CARLITO NOGUEIRA".</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4115/aut-22-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4115/aut-22-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE RUA PROFESSORA DJANIRA LEAL NOGUEIRA "DÉA NOGUEIRA".</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA ALCIDES ALVES DE CARVALHO BARROS".</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4117/aut-24-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4117/aut-24-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA ÂNGELO TADEU DE CARVALHO LEITÃO".</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4118/aut-25-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4118/aut-25-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA JOÃO DE SÁ DOS SANTOS NOVAES (JOÃO LERO)".</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4119/aut-26-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4119/aut-26-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA MARIA DE LOURDES MIRA DA SILVA".</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4120/aut-27-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4120/aut-27-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA SILVIO MENEZES".</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4130/aut-28-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4130/aut-28-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4153/aut-29-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4153/aut-29-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA SIZENANDO LOPES DE BARROS (HEROI DE GUERRA)".</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4154/aut-30-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4154/aut-30-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N° 823/2020.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4155/aut-32-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4155/aut-32-2020.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FLORESTA, DE ACORDO COM A EMENDA CONSTITUCIONAL FEDERAL N°. 103/2019.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4172/aut-33-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4172/aut-33-2020.pdf</t>
   </si>
   <si>
     <t>CRIA A "LEI JOAQUIM", UMA VEZ SANCIONADO O PROJETO E INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4169/aut-34-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4169/aut-34-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA "MEU PRIMEIRO EMPREGO E ESTÁGIO" NO MUNICÍPIO DE FLORESTA, PARA CONTRATAÇÃO DE INICIANTES NO MERCADO DE TRABALHO.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4170/aut-35-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4170/aut-35-2020.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 728.000,00.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4180/aut-36-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4180/aut-36-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA ESCONDIDINHO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4181/aut-37-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4181/aut-37-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA JURACI DE SOUZA GOMES".</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4182/aut-38-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4182/aut-38-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL 701/2018, QUE DISPÕE ACERCA DA MUDANÇA NA NOMENCLATURA "DIA MUNICIPAL DO SHOW GOSPEL", NO ÂMBITO DO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4186/aut-39-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4186/aut-39-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2018-2021, ALTERA A LEI N° 686, DE 12 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4187/aut-40-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4187/aut-40-2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FLORESTA PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4193/aut-41-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4193/aut-41-2020.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4196/aut-42-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4196/aut-42-2020.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE SALA DE REUNIÕES VEREADORA MARIA IZABEL FERRAZ.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4025/ea-01-2020_UZoeKmf.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4025/ea-01-2020_UZoeKmf.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01/2020, AO PROJETO DE LEI Nº 14/2020, DO EXECUTIVO MUNICIPAL. O QUAL ACRESCENTA AO ART. 2º DO PROJETO DE LEI Nº 14/2020 – “O REAJUSTE PARA OS PROFESSORES DO ENSINO FUNDAMENTAL I PODERÁ CHEGAR AOS 12,84%, CONCEDIDOS PELA LEI FEDERAL Nº 11.738/07, DESDE QUE HAJA LASTRO FINANCEIRO, BEM COMO SEJA RESPEITADO O LIMITE DA LEI DE RESPONSABILIDADE FISCAL”</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>BIA NUMERIANO, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4126/ea-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4126/ea-02-2020.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA AO ANEXO DE PRIORIDADES DO PROJETO DE LEI DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE FLORESTA/PE” AO PROJETO DE LEI Nº 27/2020 – LDO/2021."</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4127/ea-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4127/ea-03-2020.pdf</t>
   </si>
   <si>
     <t>“FICA ACRESCIDA O ART. 16-A AO PROJETO DE LEI Nº 27/2020 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE FLORESTA, EXERCÍCIO 2020”.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4092/emod-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4092/emod-01-2020.pdf</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4152/emod-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4152/emod-02-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR N° 01/2020, QUE DISPÕE SOBRE MODIFICAÇÕES DO RPPS DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>BIA NUMERIANO</t>
   </si>
   <si>
     <t>“ALTERA O PROJETO DE LEI Nº 27/2020, SUBSTITUINDO REDAÇÃO DOS § 9º E § 12, DO ARTIGO 23” AO PROJETO DE LEI Nº27/2020 – LDO/2021".</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4125/esup-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4125/esup-01-2020.pdf</t>
   </si>
   <si>
     <t>“SUPRIME-SE O § 12 DO ART. 23º DO PROJETO DE LEI Nº 27/2020– LDO/2021."</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4156/esup-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4156/esup-02-2020.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR N°. 01/2020 QUE DISPÕE SOBRE MODIFICAÇÕES DO RPPS DO MUNICÍPIO DE FLORESTA/PE.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3979/ind-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3979/ind-01-2020.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA REQUEIRO QUE, APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADA ESTA INDICAÇÃO AO DER- DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE PERNAMBUCO SOLICITANDO O ROÇADO NAS RODOVIAS PE 360 (FLORESTA/ IBIMIRIM) E PE 390 (FLORESTA /SERRA TALHADA), BEM COMO A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO QUE INFORMEM AOS MOTORISTAS A PRESENÇA DE CICLISTAS NO LOCAL.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4015/ind-02-2020_dI2jM8k.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4015/ind-02-2020_dI2jM8k.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE QUE SE PROVIDENCIE, EM CARÁTER DE URGÊNCIA E EXCEPCIONAL, A DISTRIBUIÇÃO DE “KITS DE ALIMENTAÇÃO” AOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO, DEVIDO À QUARENTENA A TODOS IMPOSTA EM RAZÃO DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4021/ind-03-2020_0cqeRvw.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4021/ind-03-2020_0cqeRvw.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA ESTA INDICAÇÃO AO EXECUTIVO MUNICIPAL PARA QUE HAJA UM ESTUDO PARA REDUZIR OU ISENTAR IMPOSTOS MUNICIPAIS AOS ESTABELECIMENTOS FECHADOS DEVIDO A PANDEMIA.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4022/ind-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4022/ind-05-2020.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE QUE SE PROVIDENCIE, EM CARÁTER DE URGÊNCIA E EXCEPCIONAL, O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE NO PERCENTUAL DE 40% AOS PROFISSIONAIS DA ÁREA DE SAÚDE DO SETOR PÚBLICO MUNICIPAL CUJAS INSTITUIÇÕES EM QUE TRABALHAM ESTEJAM VINCULADAS AO ATENDIMENTO DE PACIENTES INFECTADOS PELO COVID-19 (CORONAVÍRUS).</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4036/ind-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4036/ind-06-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, E A SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAREM A REALIZAÇÃO DE AÇÕES DE LIMPEZA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4041/ind-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4041/ind-07-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº.  SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE ESTABELECER PARCERIA COM O CDL-FLORESTA, NA ADOÇÃO DE DIRETRIZES DE CONTROLE DO FLUXO DE PESSOAS NOS ESTABELECIMENTOS COMERCIAIS E DE PRESTAÇÃO DE SERVIÇOS ESSENCIAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>BETO PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4091/ind-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4091/ind-08-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA DO PODER LEGISLATIVO QUE, APÓS DELIBERADO PELO PLENÁRIO DA CÂMARA MUNICIPAL DE FLORESTA/PE, SEJA ENVIADA AO CHEFE DO PODER EXECUTIVO, A INDICAÇÃO ACERCA DA NECESSIDADE DE IMPLANTAÇÃO DO ADICIONAL DE INSALUBRIDADE PARA OS MOTORISTAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4104/ind-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4104/ind-09-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DO PODER LEGISLATIVO QUE APÓS A LEITURA NO EXPEDIENTE DA SESSÃO PLENÁRIA, NA FORMA DO ART. 86 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FLORESTA/PE, SEJA ENVIADA AO CHEFE DO PODER EXECUTIVO A INDICAÇÃO ACERCA DA NECESSIDADE DE ENVIO AO PODER LEGISLATIVO, DE PROJETO DE LEI QUE INSTITUA E AUTORIZE A CONCESSÃO DE BOLSAS DE ESTUDOS DE CURSOS UNIVERSITÁRIOS, PARA ALUNOS REGULARMENTE MATRICULADOS NO ENSINO SUPERIOR.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4141/ind-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4141/ind-10-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DO PODER LEGISLATIVO QUE APÓS A LEITURA NO EXPEDIENTE DA SESSÃO PLENÁRIA, NA FORMA DO ART. 86 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FLORESTA/PE, SEJA ENVIADA AO CHEFE DO PODER EXECUTIVO A INDICAÇÃO ACERCA DA NECESSIDADE DE CRIAÇÃO DE PROGRAMA EMERGENCIAL ESPECÍFICO PARA DESENVOLVER AS AÇÕES ABAIXO INDICADAS, VISANDO AMENIZAR OS TRANSTORNOS CAUSADOS PELA PANDEMIA._x000D_
 1. REALIZAR JUNTO AOS IDOSOS ATENDIMENTO DOMICILIAR PARA A COLETA DE AMOSTRAS BIOLÓGICAS DESTINADAS A REALIZAÇÃO DE EXAMES LABORATORIAIS, DEVENDO TAL SERVIÇO SER FORNECIDO GRATUITAMENTE PELA SECRETARIA DE SAÚDE DO MUNICÍPIO._x000D_
 2. REALIZAR JUNTO AS PESSOAS COM DEFICIÊNCIA ATENDIMENTO DOMICILIAR PARA A COLETA DE AMOSTRAS BIOLÓGICAS DESTINADAS A REALIZAÇÃO DE EXAMES LABORATORIAIS, DEVENDO TAL SERVIÇO SER FORNECIDO GRATUITAMENTE PELA SECRETARIA DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4160/ind-11-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4160/ind-11-2020.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMO. SENHOR PREFEITO - RICARDO FERRAZ, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO - CLÁUDIO GOMES CORREIA, PARA QUE SEJA ENCAMINHADO PARA APRECIAÇÃO DESTA CASA LEGISLATIVA UM PROJETO DE LEI COM A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, COMO TAMBÉM A ISENÇÃO DO VALOR COBRADO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4171/ind-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4171/ind-12-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DO PODER LEGISLATIVO QUE APÓS A LEITURA NO EXPEDIENTE DA SESSÃO PLENÁRIA, NA FORMA DO ART. 86 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FLORESTA/PE, SEJA ENVIADA AO CHEFE DO PODER EXECUTIVO A INDICAÇÃO ACERCA DA NECESSIDADE DE CRIAÇÃO DO PROGRAMA EMERGENCIAL ESPECÍFICO PARA INSTITUIR O SERVIÇO DE HOSPITAL VETERINÁRIO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE, BEM COMO O SERVIÇO DE POSTOS DE ATENDIMENTO VETERINÁRIO GRATUITO A SEREM CRIADOS PELO PODER PÚBLICO, OBJETIVANDO GARANTIR O ATENDIMENTO VETERINÁRIO GRATUITO E DEMAIS PROCEDIMENTOS INDISPENSÁVEIS PARA A SAÚDE DOS ANIMAIS.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4004/m-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4004/m-01-2020.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSO A PROF. ROSINEUMAN DE SOUZA SOARES LEAL, PELA POSSE NO CARGO DE DIRETORA DO INSTITUTO FEDERAL DO SERTÃO PERNAMBUCANO-CAMPUS FLORRESTA E SEUS RELEVANTES SERVIÇOS PRESTADOS NA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4037/m-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4037/m-02-2020.pdf</t>
   </si>
   <si>
     <t>MOVEMOS À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO MOÇÃO DE APLAUSO AO DR. CARLOS ALBERTO FORTUNATO DE MIRANDA PELOS SEUS 45 ANOS DE SERVIÇO PRESTADO.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4133/moc-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4133/moc-03-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA “MOÇÃO DE APLAUSO A MARCHA DAS MARGARIDAS PELOS SEUS 20 ANOS DE EXISTÊNCIA EM FAVOR DAS MULHERES DO CAMPO”.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3990/pare-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3990/pare-01-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI Nº 05/2020 DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “INSTITUI BANDEIRA DO 2º DISTRITO DE FLORESTA/PE, SÍMBOLO OFICIAL DO AIRI”.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4067/pare-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4067/pare-02-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, AO PROJETO DE LEI Nº 10/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “OBRIGA AS ESCOLAS, AS CRECHES E OS BERÇÁRIOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE FLORESTA A OFERTAR CURSO DE CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA, NO MÍNIMO 1/3 (UM TERÇO) DE SEUS SERVIDORES OU FUNCIONÁRIOS – LEI LUCAS”.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4164/pare-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4164/pare-03-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTES E LAZER AO PROJETO DE LEI Nº 34/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA”.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4175/pare-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4175/pare-04-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 45/2020, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL “ALTERA O ART. 1º DA LEI MUNICIPAL 701/2018, QUE DISPÕE A CERCA DA MUDANÇA NA NOMENCLATURA DIA MUNICIPAL DO SHOW GOSPEL, PARA O DIA DO EVANGÉLICO”.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3960/parf-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3960/parf-01-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 01/2020, DO EXECUTIVO MUNICIPAL, O QUAL "FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3980/parf-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3980/parf-02-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 07/2020, DO EXECUTIVO MUNICIPAL, O QUAL "ALTERA A LEI N° 803/2020, QUE FIXA O VALOR DO SALÁRIO MÍNIMO COMO MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE".</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4009/parf-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4009/parf-03-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 09/2020 DO EXECUTIVO MUNICIPAL, O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$215.541,05 (DUZENTOS E QUINZE MIL, QUINHENTOS E QUARENTA E UM REAIS E CINCO CENTAVOS).”</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4023/parf-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4023/parf-04-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 11/2020 DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE MARÇO DE 2020, O QUAL “ABRE , NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$103.461,58 (CENTO E TRÊS MIL, QUATROCENTOS SESSENTA E UM REAIS E CINQUENTA E OITO CENTAVOS)”.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4024/parf-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4024/parf-05-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 14/2020, DO EXECUTIVO MUNICIPAL, O QUAL “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA”.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4044/parf-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4044/parf-06-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, AO PROJETO DE LEI N°. 15/2020 DO EXECUTIVO MUNICIPAL, O QUAL “FICA ABERTO NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 343.475,00 (TREZENTOS E QUARENTA E TRÊS MIL, QUATROCENTOS E SETENTA E CINCO REAIS)”.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº16/2020, DO EXECUTIVO MUNICIPAL, O QUAL TEM COMO FINALIDADE “ABRIR CRÉDITO ADICIONAL ESPECIAL REFERENTE AOS RECURSOS PROVENIENTES DE CONVÊNIOS COM A FUNDAÇÃO NACIONAL DE SAÚDE – FUNASA, VISANDO À REALIZAÇÃO DE MELHORIAS SANITÁRIAS E HABITACIONAIS EM NOSSO MUNICÍPIO, TOTALIZANDO R$ 777.287,78 (SETECENTOS E SETENTA E SETE MIL, DUZENTOS E OITENTA E SETE REAIS E SETENTA E OITO CENTAVOS)”.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4083/parf-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4083/parf-08-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS AO PROJETO DE LEI Nº 25/2020 DO EXECUTIVO MUNICIPAL, O QUAL “ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS) PARA FUNDO MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4084/parf-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4084/parf-09-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, AO PROJETO DE LEI Nº 26/2020, DO EXECUTIVO MUNICIPAL, O QUAL “ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 119.154,00 (CENTO E DEZENOVE MIL E CENTO CINQUENTA E QUATRO REAIS) PARA FUNDO MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4121/parf-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4121/parf-10-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DE ACORDO COM A EMENDA SUPRESSIVA  Nº 01/2020 – AO PROJETO DE LEI Nº 27/2020 – LDO/2021, O QUAL “SUPRIME-SE O § 12 DO ART. 23º DO PROJETO DE LEI Nº 27/2020”.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DE ACORDO COM A EMENDA SUBSTITUTIVA Nº 01/2020 – AO PROJETO DE LEI Nº 27/2020 – LDO/2021, O QUAL “ALTERA O PROJETO DE LEI Nº27/2020, SUBSTITUINDO REDAÇÃO DOS § 9º E § 12, DO ARTIGO 23”.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4123/parf-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4123/parf-12-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DE ACORDO COM A EMENDA ADITIVA Nº 02/2020 – AO PROJETO DE LEI Nº 27/2020 – LDO/2021, O QUAL “ACRESCENTA AO ANEXO DE PRIORIDADES DO PROJETO DE LEI DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4124/parf-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4124/parf-13-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DE ACORDO COM A EMENDA ADITIVA  Nº 03/2020 – AO PROJETO DE LEI Nº 27/2020 – LDO/2021, O QUAL “FICA ACRESCIDA O ART. 16-A AO PROJETO DE LEI Nº 27/2020 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE FLORESTA EXERCÍCIO 2020”.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4147/parf-14-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4147/parf-14-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DE ACORDO COM AS EMENDAS MODIFICATIVA Nº 02/2020 E SUPRESSIVA  Nº 01/2020 – AO PROJETO DE LEI COMPLEMENTAR Nº 01/2020.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4148/parf-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4148/parf-15-2020.pdf</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4149/parf-16-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4149/parf-16-2020.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 16/2020 AO PROJETO DE LEI COMPLEMENTAR Nº 01/2020, DA COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4162/parf-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4162/parf-17-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 40/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI O PROGRAMA PRIMEIRO EMPREGO E ESTÁGIO NO MUNICÍPIO DE FLORESTA/PE, PARA FOMENTAR A INSERÇÃO DOS JOVENS E ADULTOS NO MERCADO DE TRABALHO”.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4163/parf-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4163/parf-18-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 43/2020, DO EXECUTIVO MUNICIPAL, O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 728.000,00 (SETECENTOS E VINTE E OITO MIL REAIS)”.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4183/parf-19-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4183/parf-19-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 41/2020, DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4184/parf-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4184/parf-20-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 42/2020, DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4192/parf-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4192/parf-21-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº47/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4027/paro-01-2020_OkaSQ1C.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4027/paro-01-2020_OkaSQ1C.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGRICULTURA E MEIO AMBIENTE AO PROJETO DE LEI Nº 12/2020, DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE ABRIL DE 2020, O QUAL “ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 436.028,18 (QUATROCENTOS E TRINTA E SEIS MIL, VINTE E OITO REAIS E DEZOITO CENTAVOS)”.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>DA COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, AGRICULTURA E MEIO AMBIENTE, AO PROJETO DE LEI Nº16/2020, DO EXECUTIVO MUNICIPAL, O QUAL TEM COMO FINALIDADE “ABRIR CRÉDITO ADICIONAL ESPECIAL REFERENTE AOS RECURSOS PROVENIENTES DE CONVÊNIOS COM A FUNDAÇÃO NACIONAL DE SAÚDE – FUNASA, VISANDO À REALIZAÇÃO DE MELHORIAS SANITÁRIAS E HABITACIONAIS EM NOSSO MUNICÍPIO, TOTALIZANDO R$ 777.287,78 (SETECENTOS E SETENTA E SETE MIL, DUZENTOS E OITENTA E SETE REAIS E SETENTA E OITO CENTAVOS)”.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3991/pars-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3991/pars-01-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 06/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “DISPÕE SOBRE O REGISTRO E A COMUNICAÇÃO DOS NASCIMENTOS DE CRIANÇAS COM SÍNDROME DE DOWN NOS HOSPITAIS NO ÂMBITO DO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4045/pars-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4045/pars-02-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI N°. 15/2020 DO EXECUTIVO MUNICIPAL, O QUAL “FICA ABERTO NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 343.475,00 (TREZENTOS E QUARENTA E TRÊS MIL, QUATROCENTOS E SETENTA E CINCO REAIS)”.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4068/pars-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4068/pars-03-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI Nº 10/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “OBRIGA AS ESCOLAS, AS CRECHES E OS BERÇÁRIOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE FLORESTA A OFERTAR CURSO DE CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA, NO MÍNIMO 1/3 (UM TERÇO) DE SEUS SERVIDORES OU FUNCIONÁRIOS – LEI LUCAS”.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4085/pars-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4085/pars-04-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI Nº 25/2020 DO EXECUTIVO MUNICIPAL O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS) PARA FUNDO MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4086/pars-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4086/pars-05-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 26/2020, DO EXECUTIVO MUNICIPAL, O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 119.154,00 (CENTO E DEZENOVE MIL E CENTO CINQUENTA E QUATRO REAIS) PARA FUNDO MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4167/pars-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4167/pars-06-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 34/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA”.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4168/pars-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4168/pars-07-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 40/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI O PROGRAMA PRIMEIRO EMPREGO E ESTÁGIO NO MUNICÍPIO DE FLORESTA/PE, PARA FOMENTAR A INSERÇÃO DOS JOVENS E ADULTOS NO MERCADO DE TRABALHO”.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4179/pars-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4179/pars-08-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 39/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA ESCONDIDINHO DE UNIDADE BÁSICA DE ATENÇÃO A SAÚDE DA FAMÍLIA PADRE HENRIQUE SCHUTEN”.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3985/parj-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3985/parj-01-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 04/2020, DO VEREADOR ADAILTO NUNES, O QUAL “FICA DENOMINADA DE PRAÇA ÁGUIDA DE SOUZA “(MARIA LEOCÁDIO)”  A ÁREA PÚBLICA LOCALIZADA NO BAIRRO ESCONDIDINHO.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3986/parj-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3986/parj-02-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 05/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “INSTITUI BANDEIRA DO 2º DISTRITO DE FLORESTA/PE, SÍMBOLO OFICIAL DO AIRI".</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3987/parj-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3987/parj-03-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 06/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “DISPÕE SOBRE O REGISTRO E A COMUNICAÇÃO DOS NASCIMENTOS DE CRIANÇAS COM SÍNDROME DE DOWN NOS HOSPITAIS NO ÂMBITO DO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3988/parj-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3988/parj-04-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 08/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA PROF. AURIELENA VALGUEIRO DINIZ”.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3989/parj-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3989/parj-05-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A MENSAGEM DE VETO AO PROJETO DE LEI Nº 40/2019, DE AUTORIA DO PODER LEGISLATIVO, QUE INTENTA A OBRIGATORIEDADE DO FORNECIMENTO DO MEDICAMENTO “DIU MIRENA” PARA MULHERES PORTADORAS DE ENDOMETRIOSE NO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4026/parj-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4026/parj-06-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 03/2020, DO VEREADOR MURILO ALEXANDRE DE ALMEIDA, O QUAL “INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE FLORESTA, O SISTEMA DE DELIBERAÇÃO POR VÍDEO CONFERÊNCIA, MEDIDA EXCEPCIONAL DESTINADA A VIABILIZAR O FUNCIONAMENTO DO PLENÁRIO DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL RELACIONADA AO CORONAVÍRUS (COVID-19)”.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4060/parj-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4060/parj-07-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 10/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “OBRIGA AS ESCOLAS, AS CRECHES E OS BERÇÁRIOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE FLORESTA A OFERTAR CURSO DE CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA, NO MÍNIMO, 1/3 (UM TERÇO) DE SEUS SERVIDORES OU FUNCIONÁRIOS – LEI LUCAS”.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4061/parj-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4061/parj-08-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 17/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “DENOMINA DE RUA GAUDÊNCIO LEITE DE SÁ, A VIA PÚBLICA RUA 05, LOCALIZADA NO BAIRRO COHAB”.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4062/parj-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4062/parj-09-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 18/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “DENOMINA DE RUA BIANÔR ALVES DE BARROS, A VIA PÚBLICA, LOCALIZADA NO BAIRRO DA COHAB”.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4063/parj-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4063/parj-10-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 19/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “DENOMINA DE RUA DR. CLÓVIS DINIZ DE CARVALHO, A VIA PÚBLICA RUA 07, LOCALIZADA NO BAIRRO COHAB”.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4064/parj-11-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4064/parj-11-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 20/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “DENOMINA DE RUA NATIEL VALGUEIRO BARROS (HERÓI DE GUERRA) A VIA PÚBLICA RUA 03, LOCALIZADA NO BAIRRO DA COHAB”.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4065/parj-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4065/parj-12-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 21/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E DEMAIS VEREADORES SUBSCRITOS, O QUAL “DENOMINA DE RUA SARGENTO MAURÍLIO RODRIGUES DE CARVALHO, A VIA PÚBLICA RUA 06, LOCALIZADA NO BAIRRO DA COHAB”.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4066/parj-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4066/parj-13-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 02/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “FICA CONCEDIDO O TÍTULO DE CIDADÃ HONORÁRIA DE FLORESTA MARLENE RODRIGUES DINIZ”.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4105/parj-14-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4105/parj-14-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 23/2020, DO VEREADOR ADAILTO NUNES, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA MAJOR CARLITO NOGUEIRA, A VIA PÚBLICA LOCALIZADA NA PRIMEIRA RUA NOS FUNDOS DO PARQUE DE EXPOSIÇÃO – BAIRRO DAS TRÊS MARIAS”.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4106/parj-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4106/parj-15-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 24/2020, DOS VEREADORES ADAILTO NUNES, PEDRO HENRIQUE NOVAES DE SOUZA LIRA E BENJAMIM  JOSÉ NUNES FILHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA PROFESSORA DJANIRA LEAL NOGUEIRA – DÉA NOGUEIRA, A VIA PÚBLICA LOCALIZADA NO BAIRRO TRÊS MARIAS PARQUE DE EXPOSIÇÃO”.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4107/parj-16-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4107/parj-16-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 29/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA ALCIDES ALVES DE CARVALHO BARROS, A VIA PÚBLICA LOCALIZADA NA SEGUNDA TRANSVERSAL APÓS O SUPERMERCADO COMPARE 2”.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4108/parj-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4108/parj-17-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI 30/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA ÂNGELO TADEU DE CARVALHO LEITÃO, A VIA PÚBLICA LOCALIZADA NA PRIMEIRA TRANSVERSAL APÓS O SUPERMERCADO COMPARE 2”.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4109/parj-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4109/parj-18-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 31/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA JOÃO DE SÁ DOS SANTOS NOVAES (JOÃO LERO), A VIA PÚBLICA LOCALIZADA NO BAIRRO SANTA ROSA”.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4110/parj-19-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4110/parj-19-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 32/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL  “DENOMINA LOGRADOURO PÚBLICO DE RUA MARIA DE LOURDES MIRA DA SILVA, A VIA PÚBLICA LOCALIZADA NA SEGUNDA PARALELA APÓS A RUA AURIELENA VALGUEIRO DINIZ”.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4111/parj-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4111/parj-20-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO E LEI Nº 33/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “DENOMINA LOGRADOURO PÚBLICO DE RUA SÍLVIO MENEZES, A VIA PÚBLICA LOCALIZADA NA PRIMEIRA PARALELA APÓS A RUA AURIELENA VALGUEIRO DINIZ”.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4112/parj-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4112/parj-21-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 01/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “DISPÕE SOBRE A INSTITUIÇÃO DO PRÊMIO MEDALHA DE HONRA E MÉRITO MULHER DESTAQUE NO DIA INTERNACIONAL DA MULHER, NO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4113/parj-22-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4113/parj-22-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A EMENDA MODIFICATIVA Nº 01/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “ALTERA O ART. 1º DA LEI MUNICIPAL Nº 823/2020”.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4144/parj-23-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4144/parj-23-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 38/2020, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL “ALTERA O ART. 1º DA LEI MUNICIPAL Nº 823/2020”.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4145/parj-24-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4145/parj-24-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 04/2020, DO VEREADOR ADAILTO NUNES, O QUAL “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA – JOSÉ THIAGO ROCHA DA SILVA”.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4150/parj-25-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4150/parj-25-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO A PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 01/2020.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4151/parj-26-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4151/parj-26-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 37/2020, DE AUTORIA DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, DATADO DE 14 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4165/parj-27-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4165/parj-27-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº34/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA”.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4166/parj-28-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4166/parj-28-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 40/2020, DO VEREADOR GILBERTO QUIRINO DE SÁ, O QUAL “INSTITUI O PROGRAMA PRIMEIRO EMPREGO E ESTÁGIO NO MUNICÍPIO DE FLORESTA/PE, PARA FOMENTAR A INSERÇÃO DOS JOVENS E ADULTOS NO MERCADO DE TRABALHO”.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4176/parj-29-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4176/parj-29-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 39/2020, DO VEREADOR FRANCISCO FERRAZ NOVAES NETO, O QUAL “DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA ESCONDIDINHO DE UNIDADE BÁSICA DE ATENÇÃO A SAÚDE DA FAMÍLIA PADRE HENRIQUE SCHUTEN”.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4177/parj-30-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4177/parj-30-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 44/2020, DO VEREADOR BENJAMIM JOSÉ NUNES FILHO, O QUAL “DENOMINA DE RUA JURACI DE SOUZA GOMES, A VIA PÚBLICA LOCALIZADA NA QUADRA 10 DO LOTEAMENTO DOM FRANCISCO XAVIER”.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4178/parj-31-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4178/parj-31-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 45/2020, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, O QUAL “ALTERA O ART. 1º DA LEI MUNICIPAL 701/2018, QUE DISPÕE A CERCA DA MUDANÇA NA NOMENCLATURA DIA MUNICIPAL DO SHOW GOSPEL, PARA O DIA DO EVANGÉLICO”.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4195/parj-32-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4195/parj-32-2020.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 48/2020, DE AUTORIA DO VEREADOR ADAILTO NUNES, DATADO DE 23 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
     <t>LUIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3970/pdp-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3970/pdp-01-2020.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTA SOLICITAÇÃO AO EXMO. SR. PREFEITO RICARDO FERRAZ E AO ILMO. SR. AURELIANO GONÇALVES FILHO - SECRETÁRIO MUNICIPAL DE SAÚDE, QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO URGENTE DE UM MÉDICO PEDIATRA.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3971/pdp-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3971/pdp-02-2020.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA MUNICIPAL E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO SR. PREFEITO DE FLORESTA – RICARDO FERRAZ, E A SRTA. SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS – FLAVIANA FERRAZ XAVIER, NO SENTIDO DE VIABILIZAR COM A MÁXIMA URGÊNCIA PATROLAMENTO NAS ESTRADAS DAS REFERIDAS REGIÕES: MALHADA VERMELHA, ANIL, MALHADA DA ONÇA, JARDIM, BAIXIO DO JACARÉ, ICÓ, EXU E DEMAIS LOCALIDADES POR ALI ADJACENTES.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3972/pdp-03-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3972/pdp-03-2020.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA ENVIADO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE, EM CARÁTER DE URGÊNCIA, ENVIDEM ESFORÇOS NO SENTIDO DE REALIZAR A INTERVENÇÃO PARA RECUPERAÇÃO DAS CARAIBEIRAS DE NOSSA CIDADE, LOCALIZADAS NO PARQUE OZAIR FERRAZ - COMUMENTE CHAMADO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3973/pdp-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3973/pdp-04-2020.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO, RICARDO FERRAZ, E A SECRETARIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO, NO SENTIDO DE QUE SEJAM EXECUTADAS OBRAS DE SERVIÇOS DE CALÇAMENTO E LIMPEZA DOS ENTULHOS DAS RUAS QUE COMPÕEM O LOTEAMENTO DOM CESLAU, NO CENTRO DE FLORESTA, QUAIS SEJAM: ANTÔNIO JOAQUIM DE SÁ FIRMO, JOSÉ GILBERTO DE MENEZES, PE. URBANO DE SÁ CARVALHO, JOSÉ FLORENTINO DE CARVALHO, PE. RENATO DE MENEZES, ADEMAR TELES DE CARVALHO (VAVÁ MACHADO), VEREADOR JOSÉ FLOR FILHO E VEREADOR MANOEL FLORENTINO DE CARVALHO (SEU NÉ).</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3984/pdp-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3984/pdp-05-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. RICARDO FERRAZ – PREFEITO DO MUNICÍPIO, E A SECRETÁRIA MUNICIPAL DE OBRAS PARA QUE SEJA REALIZADA COM URGÊNCIA A CAPINAÇÃO NO “ALTO DA ERMIDA”, EM ESPECIAL NA PRAÇA DO BAIRRO.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3996/pdp-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3996/pdp-06-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO E SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA REALIZADO COM URGÊNCIA O REPARO DO ESGOTO NA RUA JOAQUIM NOGUEIRA FERRAZ LOCALIZADA NO BAIRRO CARAIBEIRAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3997/pdp-07-2020_e2MLnIg.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3997/pdp-07-2020_e2MLnIg.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, QUE SEJA FORMULADO APELO AO ILMO. SR. MINISTRO DO MEIO AMBIENTE – RICARDO SALLES E AO ILMO. SR. SUPERINTENDENTE DA CODEVASF, MARCELO MOREIRA, QUE ENVIDEM ESFORÇOS DE FAZER UM ATERRO SANITÁRIO PARA O MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3998/pdp-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3998/pdp-08-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO UM APELO AO EXMO. SR. PREFEITO DO MUNICÍPIO E AO SECRETÁRIO DE OBRAS, PARA QUE SEJA FEITA OS DEVIDOS CONSERTOS NA PASSAGEM MOLHADA LOCALIZADA NA ESTRADA DA CAATINGA DE PORCO, SENTIDO PRAINHA DA PLATAFORMA; POIS O MESMO ENCONTRA-SE COM OS FERROS À MOSTRA, EM PÉSSIMAS CONDIÇÕES,  PODENDO NO MAIS PERFURAR PNEUS DE CARROS QUE LÁ TRANSITAM, BEM COMO PEDESTRE E ANIMAIS.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4005/pdp-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4005/pdp-09-2020.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA MUNICIPAL E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXMO. SR. DIRETOR/PRESIDENTE MAURÍCIO CANUTO DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PERNAMBUCO (DER-PE), NO SENTIDO DE IMPLANTAR COM MÁXIMA URGÊNCIA SONORIZADORES ANTES DO TREVO ENTRE A PE-360 E A PE-390 PARA ALERTAR O CRUZAMENTO SENDO UM EM CADA SENTIDO E COM PRIORIDADE NO DA PE-390 QUE LIGA SERRA TALHADA A FLORESTA.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4006/pdp-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4006/pdp-10-2020.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, APÓS OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES, LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO APELO AO EXMº SR. PREFEITO, RICARDO FERRAZ, ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAR SERVIÇOS QUE VISEM MELHORAR A ACESSIBILIDADE E A ILUMINAÇÃO DA COMUNIDADE DO MATADOURO.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4007/pdp-11-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4007/pdp-11-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº SR. PREFEITO RICARDO FERRAZ ATRAVÉS DA  SECRETARIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE PROMOVER A REALIZAÇÃO DE MUTIRÕES DE LIMPEZA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4008/pdp-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4008/pdp-12-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE PEDIDO AO PODER EXECUTIVO E SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA REALIZADO COM URGÊNCIA A REFORMA NA ESCOLA MUNICIPAL FLECKEMBERG NO ALTO DA ERMIDA.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4016/pdp-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4016/pdp-13-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE PEDIDO AO EXECUTIVO MUNICIPAL DE DISPONIBILIZAR CESTAS BÁSICAS PARA DISTRIBUIÇÃO AOS ALUNOS DA REDE MUNICIPAL E AOS PARTICIPANTES DE PROGRAMAS REALIZADOS PELA ASSISTÊNCIA SOCIAL (PESSOAS DE BAIXA RENDA).</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4017/pdp-14-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4017/pdp-14-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE PEDIDO A COMPANHIA PERNAMBUCANA DE SANEAMENTO (COMPESA), PARA QUE HAJA A  REGULAMENTAÇÃO DA DISTRIBUIÇÃO DE ÁGUA NO BAIRRO DO DNER-FLORESTA-PE.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4032/pdp-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4032/pdp-15-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESSE PEDIDO DE PROVIDÊNCIA AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA REGULARIZADA A COLETA DE LIXO DA AGROVILA 6, BEM COMO A MANUTENÇÃO DAS FOSSAS QUE ESTÃO CHEIAS.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA AO EXECUTIVO MUNICIPAL, QUE SOLICITA, EM CARÁTER DE URGÊNCIA, INFORMAÇÕES DOCUMENTAIS QUE ESCLAREÇAM ONDE O VALOR POUPADO COM A SUSPENSÃO DOS SALÁRIOS DOS TRABALHADORES TEMPORÁRIOS DA PREFEITURA E A SUSPENSÃO DO “DIFÍCIL ACESSO” DOS PROFESSORES ESTÁ SENDO ALOCADO,ASSIM COMO OS RECURSOS QUE CHEGAM NO MUNICÍPIO VOLTADOS PARA O COMBATE À COVID 19.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4055/pdp-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4055/pdp-17-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO EXMº SR. PREFEITO RICARDO FERRAZ E ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE VIABILIZAREM O SERVIÇO DE LIMPEZA NO BAIRRO DNER.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4058/pdp-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4058/pdp-18-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMO. SR. PREFEITO RICARDO FERRAZ, AQUISIÇÃO DE TOTENS DE ÁLCOOL EM GEL PARA TODAS AS SECRETARIAS E ESCOLAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>MURILO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4059/pdp-19-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4059/pdp-19-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA FORMULADO APELO AO SECRETÁRIO MUNICIPAL DE SAÚDE – DÁCIO FERRAZ, NO SENTIDO DE PROVIDENCIAR COM URGÊNCIA QUE O CASO REQUER, A IMPLANTAÇÃO DE UM PONTO DE BLOQUEIO NO POSTO TREVO, COM PROFISSIONAIS DE SAÚDE, PARA ORIENTAÇÃO AOS AGRICULTORES, MEEIROS, TRABALHADORES, CATADEIRAS E TODOS QUE TEM NA ATIVIDADE AGRÍCOLA SEU TRABALHO.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4102/pdp-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4102/pdp-20-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA “APELO AO  EXMO. SR. PREFEITO – RICARDO FERRAZ E AO ILMO. MARCOS OLÍMPIO DE SOUZA SÁ – SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE PROVIDENCIEM COM MÁXIMA URGÊNCIA O PATROLAMENTO DAS ESTRADAS NO DISTRITO DE NAZARÉ DO PICO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4132/pdp-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4132/pdp-21-2020.pdf</t>
   </si>
   <si>
     <t>APELA AO EXMº SR. PREFEITO RICARDO FERRAZ, BEM COMO AO ILMº SR. SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE “FORMAR COM A MÁXIMA URGÊNCIA MUTIRÃO PARA RETIRADA DOS LIXOS EM TODAS OS BAIRROS DA NOSSA CIDADE, BEM COMO, NOS DISTRITOS”.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4138/pdp-22-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4138/pdp-22-2020.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO AO GOVERNO DO ESTADO DE PERNAMBUCO E SECRETARIA COMPETENTE QUE REALIZE COM URGÊNCIA A REFORMA DO ANTIGO BATALHÃO (PENSIONATO), LOCALIZADO NO CENTRO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4139/pdp-23-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4139/pdp-23-2020.pdf</t>
   </si>
   <si>
     <t>REITERA A SOLICITAÇÃO AO EXMº SR. PAULO HENRIQUE DE SARAIVA CÂMARA – GOVERNADOR DO ESTADO DE PERNAMBUCO – E AO ILMº SR. DIRETOR PRESIDENTE DO DETRAN – CHARLES RIBEIRO; A CRIAÇÃO DO CIRETRAN PARA O MUNICÍPIO DE FLORESTA/PE, BEM COMO AO EXMº. SR. PREFEITO – RICARDO FERRAZ, A DOAÇÃO DO TERRENO PARA CONSTRUÇÃO DO ÓRGÃO ACIMA CITADO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4143/pdp-24-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4143/pdp-24-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, EM CARÁTER DE URGÊNCIA O “REPARO DE UM BURACO LOCALIZADO NA RUA PADRE FREDERICO NO BAIRRO DO CAETANO II, NAS MEDIAÇÕES DO PARQUE DE EXPOSIÇÕES”.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4159/pdp-25-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4159/pdp-25-2020.pdf</t>
   </si>
   <si>
     <t>NO USO DAS ATRIBUIÇÕES E EM CONFORMIDADE COM A LEI ORGÂNICA MUNICIPAL E REGIMENTO INTERNO DESTA CASA, REQUEIRO QUE APÓS A TRAMITAÇÃO REGIMENTAL, QUE SEJA ENCAMINHADO ESTE PEDIDO DE PROVIDÊNCIA A ILMA. SRA. FLAVIANA FERRAZ XAVIER - SECRETÁRIA DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS DE FLORESTA E AO EXMO. SR. PREFEITO RICARDO FERRAZ, NO SENTIDO DE FAZER UMA PASSAGEM MOLHADA NO RIACHO DO CAPIM E UMA PASSAGEM MOLHADA NO CÓRREGO FUNDO DO JATOBÁ.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ricardo Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3965/plc-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3965/plc-01-2020.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FLORESTA, DE ACORDO COM A EMENDA CONSTITUCIONAL FEDERAL N° 103/2019.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3958/pl-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3958/pl-01-2020.pdf</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>INSTITUI AO PODER MUNICIPAL O INCENTIVO À OVINOCAPRINOCULTURA NO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA DE MUNÍCIPES NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3968/pl-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3968/pl-05-2020.pdf</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3969/pl-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3969/pl-06-2020.pdf</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3975/pl-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3975/pl-07-2020.pdf</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3977/pl-08-2020_8uZzK0m.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3977/pl-08-2020_8uZzK0m.pdf</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3982/pl-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3982/pl-09-2020.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$215.541,05 (DUZENTOS E QUINZE MIL, QUINHENTOS E QUARENTA E UM REAIS E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3992/pl-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3992/pl-10-2020.pdf</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4011/pl-11-2020_bK1HYn4.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4011/pl-11-2020_bK1HYn4.pdf</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4018/pl-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4018/pl-12-2020.pdf</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4012/pl-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4012/pl-13-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BARREIRA SANITÁRIA NAS ESTRADAS QUE LIGAM FLORESTA-PE A OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4028/pl-14-2020_DD8w9qD.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4028/pl-14-2020_DD8w9qD.pdf</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4039/pl-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4039/pl-15-2020.pdf</t>
   </si>
   <si>
     <t>ABRE, NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 343.475,00 (TREZENTOS E QUARENTA E TRÊS MIL, QUATROCENTOS E SESSENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4047/pl-16-2020_MyW8H8t.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4047/pl-16-2020_MyW8H8t.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO DE 2020, (LEI MUNICIPAL Nº 796, DE 06 DE DEZEMBRO DE 2019), CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4048/pl-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4048/pl-17-2020.pdf</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4049/pl-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4049/pl-18-2020.pdf</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4050/pl-19-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4050/pl-19-2020.pdf</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4051/pl-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4051/pl-20-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE “RUA NATIEL  VALGUEIRO BARROS (HERÓI DE GUERRA)”.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4052/pl-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4052/pl-21-2020.pdf</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>INSTITUI O "PRIMEIRO SÃO JOÃO VIRTUAL DE FLORESTA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4069/pl-23-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4069/pl-23-2020.pdf</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4070/pl-24-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4070/pl-24-2020.pdf</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4081/pl-25-2020_ZEIPjoO.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4081/pl-25-2020_ZEIPjoO.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS), PROVENIENTES DE TRANSFERÊNCIA VOLUNTÁRIA DO MINISTÉRIO DA SAÚDE, OS QUAIS SÃO DESTINADOS PARA INCREMENTAR DE MÉDIA E ALTA COMPLEXIDADE – MAC, DO HOSPITAL CEL. ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4082/pl-26-2020_GURwIlB.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4082/pl-26-2020_GURwIlB.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL REFERENTE AOS RECURSOS NO VALOR DE R$ 119.154,00 (CENTO E DEZENOVE MIL E CENTO CINQUENTA E QUATRO REAIS), PROVENIENTES DE TRANSFERÊNCIA VOLUNTÁRIA DO MINISTÉRIO DA SAÚDE, CUJO VALOR É DESTINADO À AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA A UNIDADE DE ATENÇÃO ESPECIALIZADA HOSPITAL CEL. ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4087/pl-27-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4087/pl-27-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4088/pl-28-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4088/pl-28-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DE TRABALHO, SEM REDUÇÃO DOS VENCIMENTOS DO SERVIDOR MUNICIPAL RESPONSÁVEL POR PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4093/pl-29-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4093/pl-29-2020.pdf</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4094/pl-30-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4094/pl-30-2020.pdf</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4095/pl-31-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4095/pl-31-2020.pdf</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4096/pl-32-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4096/pl-32-2020.pdf</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4097/pl-33-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4097/pl-33-2020.pdf</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4098/pl-34-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4098/pl-34-2020.pdf</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADMISSÃO E RECONHECIMENTO , NA CIDADE DE FLORESTA, DE DIPLOMA DE PÓS-GRADUAÇÃO STRICTO SENSU( MESTRADO E DOURADO) ORIGINÁRIOS DE CURSOS OFERTADOS NOS PAÍSES MEMBROS DO MERCOSUL DE FORMA INTEGRAL E PRESENCIAL EM FACULDADES REGISTRADAS E DE RESPALDO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4134/pl-37-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4134/pl-37-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DE "RUA SIZENANDO LOPES DE BARROS (HEROI DE GUERRA)."</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4135/pl-38-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4135/pl-38-2020.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART. 1º DA LEI MUNICIPAL Nº823/2020”.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4136/pl-39-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4136/pl-39-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA - ESCONDIDINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4140/pl-40-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4140/pl-40-2020.pdf</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4157/pl-41-2020_ppa.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4157/pl-41-2020_ppa.pdf</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4158/pl-42-2020_loa_2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4158/pl-42-2020_loa_2021.pdf</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4161/pl-43-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4161/pl-43-2020.pdf</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4173/pl-44-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4173/pl-44-2020.pdf</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4174/pl-45-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4174/pl-45-2020.pdf</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4188/pl-46-2020_codigo_tributario.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4188/pl-46-2020_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E INSTITUI NORMAS DE DIREITO TRIBUTÁRIO A ELE APLICÁVEIS.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4189/pl-47-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4189/pl-47-2020.pdf</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3993/pre-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3993/pre-01-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PRÊMIO MULHER DESTAQUE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4010/pre-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4010/pre-02-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À SENHORA MARLENE RODRIGUES DINIZ.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4013/pre-03-2020_90wU9go.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4013/pre-03-2020_90wU9go.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE FLORESTA, O SISTEMA DE DELIBERAÇÃO POR VÍDEO CONFERÊNCIA, MEDIDA EXCEPCIONAL DESTINADA A VIABILIZAR O FUNCIONAMENTO DO PLENÁRIO DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL RELACIONADA AO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4137/pre-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4137/pre-04-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO – JOSÉ THIAGO ROCHA DA SILVA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4199/pre-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4199/pre-05-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA SALA DE REUNIÕES: VEREADORA MARIA IZABEL FERRAZ.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3959/req-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3959/req-01-2020.pdf</t>
   </si>
   <si>
     <t>REDUZ INTERSTÍCIO REGIMENTAL NESTA DATA, COM FINALIDADE DE VOTAÇÃO DO PROJETO DE LEI N° 01/2020 DO EXECUTIVO MUNICIPAL, O QUAL "FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3974/req-02-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3974/req-02-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, SEJA FORMULADO APELO À COMPANHIA DE DESENVOLVIMENTO DOS VALES DO SÃO FRANCISCO E DO PARNAÍBA (CODEVASF), ATRAVÉS DO SUPERINTENDENTE, O SENHOR AURIVALTER CORDEIRO, NO SENTIDO DE PRESTAR INFORMAÇÕES EM RELAÇÃO À REGULARIZAÇÃO FUNDIÁRIA E CONSEQUENTE INDENIZAÇÃO DOS PROPRIETÁRIOS DAS ÁREAS QUE CORRESPONDEM À ESTAÇÃO ECOLÓGICA SERRA DA CANOA, SITUADA NO MUNICÍPIO DE FLORESTA/PE.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3978/req-03-2020_Q1yzrLW.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3978/req-03-2020_Q1yzrLW.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIDO O PLENÁRIO E OBEDECIDAS ÀS FORMALIDADES REGIMENTAIS, QUE O EXMO. SR. RICARDO FERRAZ PREFEITO DO MUNICÍPIO, E O SECRETÁRIO DE SAÚDE O SR. AURELIANO GONÇALVES FILHO, EXPLICAÇÕES DE QUAL O MOTIVO A LEI MUNICIPAL N°783/2019 SANCIONADA EM 12 DE SETEMBRO DE 2019 NÃO ESTÁ SENDO CUMPRIDA.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, ANDRÉ FERRAZ, BETO PUÇA, BIA NUMERIANO, CHICHICO FERRAZ, GILBERTO QUIRINO, KIEL DO PIPA, LUIZINHO, MARQUINHO CARVALHO, MURILO ALMEIDA, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3983/req-04-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3983/req-04-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA “VOTO DE PESAR” AOS FAMILIARES DO  SR. HERCÍLIO DE SOUZA LIRA, PELO SEU FALECIMENTO QUE OCORREU NO DIA 04 DE FEVEREIRO DE 2020, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3994/req-05-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3994/req-05-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO – RICARDO FERRAZ, AO DEPUTADO ESTADUAL – FABRÍZIO DÁRIO DE SÁ FERRAZ, AO SR. MARCOS OLÍMPIO DE SÁ SOUZA – SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS, PARA QUE PROVIDENCIEM ABERTURA DO AÇOUGUE PÚBLICO E DO MATADOURO DA NOSSA CIDADE, BEM COMO A REFORMA DOS ACIMA CITADOS.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3995/req-06-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3995/req-06-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ILMO. SR. SECRETÁRIO DE TURISMO DE PERNAMBUCO – RODRIGO NOVAES, A POSSIBILIDADE DA INCLUSÃO NO CALENDÁRIO O CIRCUITO DE PEGA DE BOI NO MATO NO MUNICÍPIO DE FLORESTA-PE, BEM COMO, APOIO COM VERBA PARA O MESMO.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4014/req-07-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4014/req-07-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA SOLICITADO AO ILMº. SRº. SECRETÁRIO MUNICIPAL DE SAÚDE - DARCYO FERRAZ GOMES DE SÁ, NO SENTIDO DE NOS INFORMAR COM URGÊNCIA TODAS AS AÇÕES VOLTADAS AO COMBATE DO CORONAVÍRUS, REFERENTE A INSUMOS, PESSOAL (MÃO-DE-OBRA), RECURSOS JÁ DISPONIBILIZADOS E FONTES DE RECURSOS RECEBIDOS.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4019/req-08-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4019/req-08-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO AO EXMº SR. PRESIDENTE DA CÂMARA DE FLORESTA – ADAILTO NUNES E DEMAIS VEREADORES – NO SENTIDO DE DEVOLVER UMA PARTE DO DUODÉCIMO AO EXECUTIVO MUNICIPAL, PARA QUE A PREFEITURA INVISTA EM AÇÕES DE COMBATE À COVID-19.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4020/req-09-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4020/req-09-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE REQUERIMENTO AO EXECUTIVO MUNICIPAL, VISANDO A CRIAÇÃO DE UMA COMISSÃO ESPECIAL DE ENFRENTAMENTO E FISCALIZAÇÃO DAS AÇÕES, GASTOS PÚBLICOS E DOS IMPACTOS SOCIAIS E ECONÔMICOS DO CORONAVÍRUS (COVID-19), NO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4033/req-10-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4033/req-10-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA ESTA SOLICITAÇÃO À CAIXA ECONÔMICA FEDERAL, PEDINDO A DISPONIBILIZAÇÃO DE CAIXAS ELETRÔNICOS PARA SEREM INSTALADOS NA CASA LOTÉRICA, VISANDO DIMINUIR O VOLUME DE PESSOAS QUE LÁ VÃO DIARIAMENTE.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4034/req-11-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4034/req-11-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA ESTA SOLICITAÇÃO À CODESVAF, PEDINDO A DISPONIBILIZAÇÃO DA PATRULHA MECÂNICA DE DESINFETADOR A FIM DE HIGIENIZAR AS ÁREAS PÚBLICAS DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4035/req-12-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4035/req-12-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA AO EXECUTIVO MUNICIPAL UMA SOLICITAÇÃO DE EXPLICAÇÕES RELACIONADAS AO DECRETO ASSINADO PELO PREFEITO RICARDO FERRAZ, PELO QUAL O MESMO SUSPENDE O PAGAMENTO DOS SALÁRIOS DOS CARGOS TEMPORÁRIOS DA PREFEITURA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4038/req-13-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4038/req-13-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CÂMARA MUNICIPAL DE FLORESTA – ADAILTO NUNES, QUE HAJA UMA ABERTURA PARA DIVULGAÇÃO NO SITE E NAS REDES SOCIAIS DA CASA BENÍCIO FERRAZ, AOS COMERCIANTES LOCAIS QUE FAZEM ENTREGAS EM DOMICÍLIO, CABENDO AOS PRÓPRIOS COMERCIANTES O ENVIO E ATUALIZAÇÕES DOS DADOS A SEREM DIVULGADOS.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4040/req-14-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4040/req-14-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E  A SECRETARIA MUNICIPAL DE SAÚDE, QUE NA RUA TITO ROSA (RUA DO COMÉRCIO), SEJA “INTERDITADA COM CAVALETES, PARA A ORGANIZAÇÃO DA FILA NA LOTÉRICA, BEM COMO INSTALAÇÃO DE TOLDOS PARA PROTEÇÃO CONTRA CHUVA E SOL”.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4042/req-15-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4042/req-15-2020.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADA ESTA SOLICITAÇÃO AO EXECUTIVO MUNICIPAL VISANDO À POSSIBILIDADE DE UM ACORDO COM OS HOTÉIS E POUSADAS DE FLORESTA-PE, PARA HOSPEDAR PROFISSIONAIS DA ÁREA DA SAÚDE QUE ESTÃO NO COMBATE AO COVID-19, BEM COMO TRANSPORTE PARA AQUELES QUE ESTÃO TRABALHANDO DIRETAMENTE COM CASOS SUSPEITOS E O REMANEJAMENTO DE PROFISSIONAIS QUE OUTRORA FAZIAM A ALIMENTAÇÃO DAS ESCOLAS PARA DAR SUPORTE A ESSES PROFISSIONAIS QUANDO OS MESMOS ESTIVEREM HOSPEDADOS.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4043/req-16-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4043/req-16-2020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O PLENÁRIO, E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA ENCAMINHADO ESTE REQUERIMENTO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE, A AMPLIAÇÃO DO ATENDIMENTO DOMICILIAR AOS IDOSOS DE FLORESTA-PE NO PERÍODO DE ISOLAMENTO EM DECORRÊNCIA DA PANDEMIA PELO COVID-19.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4056/req-17-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4056/req-17-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTO DE PESAR AOS FAMILIARES DO SENHOR RAIMUNDO JOAQUIM DOS SANTOS, PELO SEU FALECIMENTO OCORRIDO DIA 11 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4057/req-18-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4057/req-18-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTO DE PESAR AOS FAMILIARES DO SR. ANTÔNIO DONIVAL LEITE DE SÁ, PELO SEU FALECIMENTO OCORRIDO DIA 25 DE MAIO DE 2020, NO HOSPITAL ESPERANÇA NA CIDADE DO RECIFE E SEPULTADO NO CEMITÉRIO PARQUE DAS FLORES NA MESMA CIDADE.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4071/req-19-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4071/req-19-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE, “A TESTAGEM RÁPIDA QUINZENAL DOS PROFISSIONAIS DA ÁREA DE SAÚDE, QUE ESTÃO NA LINHA DE FRENTE NO COMBATE AO COVID-19”.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4100/req-20-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4100/req-20-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CELPE, “ESCLARECIMENTO SOBRE A CONSTANTE FALTA DE ENERGIA ELÉTRICA NO BAIRRO DO DNER (PARTE NOVA, SENTIDO ITACURUBA)”.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4101/req-21-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4101/req-21-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO EXMº SR. PREFEITO RICARDO FERRAZ, NO QUE DIZ RESPEITO À “EXECUÇÃO DO ORÇAMENTO IMPOSITIVO DE 2020, CUJAS EMENDAS TIVERAM DESTINAÇÕES DEFINIDAS PELOS VEREADORES DESTA CÂMARA LEGISLATIVA”.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4103/req-22-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4103/req-22-2020.pdf</t>
   </si>
   <si>
     <t>FORMULA APELO, AO EXMº. SR. PREFEITO RICARDO FERRAZ ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS – MARCOS OLÍMPIO DE SOUZA SÁ, COM A MÁXIMA URGÊNCIA O “PATROLAMENTO NAS ESTRADAS DE SEGUNDO DISTRITO DE NOSSO MUNICÍPIO” .</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4146/req-23-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4146/req-23-2020.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 01/2020 E A PROPOSTA DE EMENDA A LEI ORGÂNICA N° 01/2020 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4185/req-24-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4185/req-24-2020.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, COM A URGÊNCIA QUE O CASO REQUER, OUVIDO O PLENÁRIO E CUMPRIDAS ÀS FORMALIDADES LEGAIS E REGIMENTAIS, QUE SEJA REDUZIDO O INTERSTÍCIO REGIMENTAL NESTA DATA, COM A FINALIDADE DE VOTAÇÃO DO PROJETO DE LEI N° 41/2020 - 3ª REVISÃO - PPA - 2018-2021 E O PROJETO DE LEI N° 42/2020 - ORÇAMENTO 2021 (PROPOSTA DE LEI ORÇAMENTÁRIA ANUAL), DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4190/req-25-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4190/req-25-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSA DE INTERSTÍCIO REGIMENTAL.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4191/req-26-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4191/req-26-2020.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR AOS FAMILIARES DE GERALDO FREIRE DA SILVA.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3964/pelo-01-2020.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3964/pelo-01-2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVAS REGRAS PARA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FLORESTA, DE ACORDO COM A EMENDA CONSTITUCIONAL FEDERAL N° 103/2019.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>PEPC</t>
   </si>
   <si>
     <t>Projeto de Emenda ao Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR N° 01/2020 QUE DISPÕE SOBRE MODIFICAÇÕES DO RPPS DO MUNICÍPIO DE FLORESTA/PE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2687,67 +2687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3961/aut-01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3981/aut-02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3999/aut-03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4000/aut-04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4001/aut-05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4002/aut-06-2020_fSiswDg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4003/aut-07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4029/aut-08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4030/aut-09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4031/aut-10-2020_FLvny3P.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4046/aut-11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4074/aut-12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4075/aut-13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4076/aut-14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4077/aut-15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4078/aut-16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4079/aut-17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4080/aut-18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4090/aut-20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4114/aut-21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4115/aut-22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4117/aut-24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4118/aut-25-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4119/aut-26-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4120/aut-27-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4130/aut-28-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4153/aut-29-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4154/aut-30-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4155/aut-32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4172/aut-33-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4169/aut-34-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4170/aut-35-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4180/aut-36-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4181/aut-37-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4182/aut-38-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4186/aut-39-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4187/aut-40-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4193/aut-41-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4196/aut-42-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4025/ea-01-2020_UZoeKmf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4126/ea-02-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4127/ea-03-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4092/emod-01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4152/emod-02-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4125/esup-01-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4156/esup-02-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3979/ind-01-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4015/ind-02-2020_dI2jM8k.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4021/ind-03-2020_0cqeRvw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4022/ind-05-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4036/ind-06-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4041/ind-07-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4091/ind-08-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4104/ind-09-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4141/ind-10-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4160/ind-11-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4171/ind-12-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4004/m-01-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4037/m-02-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4133/moc-03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3990/pare-01-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4067/pare-02-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4164/pare-03-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4175/pare-04-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3960/parf-01-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3980/parf-02-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4009/parf-03-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4023/parf-04-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4024/parf-05-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4044/parf-06-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4083/parf-08-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4084/parf-09-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4121/parf-10-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4123/parf-12-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4124/parf-13-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4147/parf-14-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4148/parf-15-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4149/parf-16-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4162/parf-17-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4163/parf-18-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4183/parf-19-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4184/parf-20-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4192/parf-21-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4027/paro-01-2020_OkaSQ1C.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3991/pars-01-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4045/pars-02-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4068/pars-03-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4085/pars-04-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4086/pars-05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4167/pars-06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4168/pars-07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4179/pars-08-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3985/parj-01-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3986/parj-02-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3987/parj-03-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3988/parj-04-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3989/parj-05-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4026/parj-06-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4060/parj-07-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4061/parj-08-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4062/parj-09-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4063/parj-10-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4064/parj-11-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4065/parj-12-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4066/parj-13-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4105/parj-14-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4106/parj-15-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4107/parj-16-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4108/parj-17-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4109/parj-18-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4110/parj-19-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4111/parj-20-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4112/parj-21-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4113/parj-22-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4144/parj-23-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4145/parj-24-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4150/parj-25-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4151/parj-26-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4165/parj-27-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4166/parj-28-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4176/parj-29-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4177/parj-30-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4178/parj-31-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4195/parj-32-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3970/pdp-01-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3971/pdp-02-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3972/pdp-03-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3973/pdp-04-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3984/pdp-05-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3996/pdp-06-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3997/pdp-07-2020_e2MLnIg.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3998/pdp-08-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4005/pdp-09-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4006/pdp-10-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4007/pdp-11-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4008/pdp-12-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4016/pdp-13-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4017/pdp-14-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4032/pdp-15-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4055/pdp-17-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4058/pdp-18-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4059/pdp-19-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4102/pdp-20-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4132/pdp-21-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4138/pdp-22-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4139/pdp-23-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4143/pdp-24-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4159/pdp-25-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3965/plc-01-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3958/pl-01-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3968/pl-05-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3969/pl-06-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3975/pl-07-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3977/pl-08-2020_8uZzK0m.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3982/pl-09-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3992/pl-10-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4011/pl-11-2020_bK1HYn4.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4018/pl-12-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4012/pl-13-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4028/pl-14-2020_DD8w9qD.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4039/pl-15-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4047/pl-16-2020_MyW8H8t.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4048/pl-17-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4049/pl-18-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4050/pl-19-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4051/pl-20-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4052/pl-21-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4069/pl-23-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4070/pl-24-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4081/pl-25-2020_ZEIPjoO.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4082/pl-26-2020_GURwIlB.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4087/pl-27-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4088/pl-28-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4093/pl-29-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4094/pl-30-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4095/pl-31-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4096/pl-32-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4097/pl-33-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4098/pl-34-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4134/pl-37-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4135/pl-38-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4136/pl-39-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4140/pl-40-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4157/pl-41-2020_ppa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4158/pl-42-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4161/pl-43-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4173/pl-44-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4174/pl-45-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4188/pl-46-2020_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4189/pl-47-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3993/pre-01-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4010/pre-02-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4013/pre-03-2020_90wU9go.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4137/pre-04-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4199/pre-05-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3959/req-01-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3974/req-02-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3978/req-03-2020_Q1yzrLW.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3983/req-04-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3994/req-05-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3995/req-06-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4014/req-07-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4019/req-08-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4020/req-09-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4033/req-10-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4034/req-11-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4035/req-12-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4038/req-13-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4040/req-14-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4042/req-15-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4043/req-16-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4056/req-17-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4057/req-18-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4071/req-19-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4100/req-20-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4101/req-21-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4103/req-22-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4146/req-23-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4185/req-24-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4190/req-25-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4191/req-26-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3964/pelo-01-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3961/aut-01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3981/aut-02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3999/aut-03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4000/aut-04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4001/aut-05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4002/aut-06-2020_fSiswDg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4003/aut-07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4029/aut-08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4030/aut-09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4031/aut-10-2020_FLvny3P.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4046/aut-11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4074/aut-12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4075/aut-13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4076/aut-14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4077/aut-15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4078/aut-16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4079/aut-17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4080/aut-18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4090/aut-20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4114/aut-21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4115/aut-22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4117/aut-24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4118/aut-25-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4119/aut-26-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4120/aut-27-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4130/aut-28-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4153/aut-29-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4154/aut-30-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4155/aut-32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4172/aut-33-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4169/aut-34-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4170/aut-35-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4180/aut-36-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4181/aut-37-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4182/aut-38-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4186/aut-39-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4187/aut-40-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4193/aut-41-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4196/aut-42-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4025/ea-01-2020_UZoeKmf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4126/ea-02-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4127/ea-03-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4092/emod-01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4152/emod-02-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4125/esup-01-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4156/esup-02-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3979/ind-01-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4015/ind-02-2020_dI2jM8k.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4021/ind-03-2020_0cqeRvw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4022/ind-05-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4036/ind-06-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4041/ind-07-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4091/ind-08-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4104/ind-09-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4141/ind-10-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4160/ind-11-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4171/ind-12-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4004/m-01-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4037/m-02-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4133/moc-03-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3990/pare-01-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4067/pare-02-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4164/pare-03-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4175/pare-04-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3960/parf-01-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3980/parf-02-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4009/parf-03-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4023/parf-04-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4024/parf-05-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4044/parf-06-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4083/parf-08-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4084/parf-09-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4121/parf-10-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4123/parf-12-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4124/parf-13-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4147/parf-14-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4148/parf-15-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4149/parf-16-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4162/parf-17-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4163/parf-18-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4183/parf-19-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4184/parf-20-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4192/parf-21-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4027/paro-01-2020_OkaSQ1C.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3991/pars-01-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4045/pars-02-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4068/pars-03-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4085/pars-04-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4086/pars-05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4167/pars-06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4168/pars-07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4179/pars-08-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3985/parj-01-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3986/parj-02-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3987/parj-03-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3988/parj-04-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3989/parj-05-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4026/parj-06-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4060/parj-07-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4061/parj-08-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4062/parj-09-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4063/parj-10-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4064/parj-11-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4065/parj-12-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4066/parj-13-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4105/parj-14-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4106/parj-15-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4107/parj-16-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4108/parj-17-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4109/parj-18-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4110/parj-19-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4111/parj-20-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4112/parj-21-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4113/parj-22-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4144/parj-23-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4145/parj-24-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4150/parj-25-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4151/parj-26-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4165/parj-27-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4166/parj-28-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4176/parj-29-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4177/parj-30-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4178/parj-31-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4195/parj-32-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3970/pdp-01-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3971/pdp-02-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3972/pdp-03-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3973/pdp-04-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3984/pdp-05-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3996/pdp-06-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3997/pdp-07-2020_e2MLnIg.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3998/pdp-08-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4005/pdp-09-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4006/pdp-10-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4007/pdp-11-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4008/pdp-12-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4016/pdp-13-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4017/pdp-14-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4032/pdp-15-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4055/pdp-17-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4058/pdp-18-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4059/pdp-19-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4102/pdp-20-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4132/pdp-21-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4138/pdp-22-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4139/pdp-23-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4143/pdp-24-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4159/pdp-25-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3965/plc-01-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3958/pl-01-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3968/pl-05-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3969/pl-06-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3975/pl-07-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3977/pl-08-2020_8uZzK0m.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3982/pl-09-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3992/pl-10-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4011/pl-11-2020_bK1HYn4.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4018/pl-12-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4012/pl-13-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4028/pl-14-2020_DD8w9qD.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4039/pl-15-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4047/pl-16-2020_MyW8H8t.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4048/pl-17-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4049/pl-18-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4050/pl-19-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4051/pl-20-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4052/pl-21-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4069/pl-23-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4070/pl-24-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4081/pl-25-2020_ZEIPjoO.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4082/pl-26-2020_GURwIlB.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4087/pl-27-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4088/pl-28-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4093/pl-29-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4094/pl-30-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4095/pl-31-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4096/pl-32-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4097/pl-33-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4098/pl-34-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4134/pl-37-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4135/pl-38-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4136/pl-39-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4140/pl-40-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4157/pl-41-2020_ppa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4158/pl-42-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4161/pl-43-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4173/pl-44-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4174/pl-45-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4188/pl-46-2020_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4189/pl-47-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3993/pre-01-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4010/pre-02-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4013/pre-03-2020_90wU9go.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4137/pre-04-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4199/pre-05-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3959/req-01-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3974/req-02-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3978/req-03-2020_Q1yzrLW.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3983/req-04-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3994/req-05-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3995/req-06-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4014/req-07-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4019/req-08-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4020/req-09-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4033/req-10-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4034/req-11-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4035/req-12-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4038/req-13-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4040/req-14-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4042/req-15-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4043/req-16-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4056/req-17-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4057/req-18-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4071/req-19-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4100/req-20-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4101/req-21-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4103/req-22-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4146/req-23-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4185/req-24-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4190/req-25-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/4191/req-26-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2020/3964/pelo-01-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>