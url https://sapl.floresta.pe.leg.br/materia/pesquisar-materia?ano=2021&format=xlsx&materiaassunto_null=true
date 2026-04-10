--- v0 (2025-12-06)
+++ v1 (2026-04-10)
@@ -51,8216 +51,8216 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4262/aut-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4262/aut-01-2021.pdf</t>
   </si>
   <si>
     <t>FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4291/aut-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4291/aut-02-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Logradouro Público - Rua Euclides de Souza Filho (Clidô)".</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4292/aut-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4292/aut-03-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Logradouro Público - Rua João de Souza Neto (João Neto)".</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4345/aut-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4345/aut-04-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de confissão de débitos previdenciários e acordo de parcelamento social do município de Floresta - FLORESTAPREV.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4346/aut-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4346/aut-05-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4347/aut-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4347/aut-06-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Professor Conectado no âmbito do Município de Floresta/PE para apoiar os professores durante a execução das atividades remotas, sejam elas realizadas através de plataforma educacional e/ou aplicativo, e dá outras providências.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4348/aut-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4348/aut-07-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4349/aut-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4349/aut-08-2021.pdf</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4350/aut-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4350/aut-09-2021.pdf</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4351/aut-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4351/aut-10-2021.pdf</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4352/aut-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4352/aut-11-2021.pdf</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4353/aut-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4353/aut-12-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e dá outras providências.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4354/aut-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4354/aut-13-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Floresta o Incentivo Variável por Desempenho de Metas do Componente – pagamento por desempenho do Programa Previne Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4374/aut-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4374/aut-14-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do manuseio e da utilização, da queima e da soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Floresta, e dá outras providências.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4375/aut-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4375/aut-15-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação de Avenida de Recreio em via pública central da cidade de Floresta/PE.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4376/aut-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4376/aut-16-2021.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio de interesse histórico, paisagístico e cultural material de Floresta o casario e as praças das vias públicas – Coronel José Gonçalves Torres, Praça Antônio Ferraz Boiadeiro, Praça Antônio Ferraz, Praça Cel. Fausto Ferraz, Capitão Emílio Novaes e Rua Getúlio Menezes.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4377/aut-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4377/aut-17-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e exercícios físicos como essenciais para a população do município de Floresta-PE em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como espaços públicos.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4392/aut-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4392/aut-18-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e dispositivos da Lei n° 662/2016, que “Institui o Conselho Municipal de Políticas LGBTQIA+ (Lésbicas, Gays, Bissexuais, Travesti, Transexuais, Queers, Intersexuais, Assexuais e todas as demais existências de gênero e sexualidade), dispondo sobre sua estrutura e funcionamento, e dá outras providências”.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4432/aut-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4432/aut-19-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4493/aut-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4493/aut-20-2021.pdf</t>
   </si>
   <si>
     <t>Constitui as Igrejas e os templos religiosos de qualquer culto como atividade essencial no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4494/aut-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4494/aut-21-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Mirante Fazenda Cantinho e Espaço Lazer Agamenon Cornélio da Silva.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4495/aut-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4495/aut-22-2021.pdf</t>
   </si>
   <si>
     <t>Cria Núcleo de Apoio e Acompanhamento para a Aprendizagem - NAAPA, na Secretaria Municipal de Educação, Cultura, Turismo e Esportes, e dá outras providências.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4538/aut-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4538/aut-23-2021.pdf</t>
   </si>
   <si>
     <t>Altera as tabelas do Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4539/aut-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4539/aut-24-2021.pdf</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4540/aut-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4540/aut-25-2021.pdf</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4600/aut-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4600/aut-26-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a mudança da área pública cedida para manutenção do "Programa Academia Pernambuco" e dá outras providências.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4601/aut-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4601/aut-27-2021.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4602/aut-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4602/aut-28-2021.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Histórico, Paisagístico e Cultural de Floresta as praças e o casario, localizados na Rua Major João Novaes.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4603/aut-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4603/aut-29-2021.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Floresta, o Mês de Outubro como ‘’Mês da Prevenção da Saúde Vocal e Auditiva do Professor ‘’, e dá outras providências.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4604/aut-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4604/aut-30-2021.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública de "Praça Ursulina Maria de Souza".</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4712/aut-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4712/aut-31-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4725/autografo_32__projeto_no_33_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4725/autografo_32__projeto_no_33_1.pdf</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4726/autografo_no_33__projeto_no_34_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4726/autografo_no_33__projeto_no_34_1.pdf</t>
   </si>
   <si>
     <t>Denomina “Academia Pernambuco” no âmbito do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4727/autografo_no_34_projeto_no_35.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4727/autografo_no_34_projeto_no_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Semana Municipal de Conscientização e Proteção dos Direitos dos Animais” no Município de Floresta - PE e dá outras providências.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4728/autografo_no_35__projeto_no_36.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4728/autografo_no_35__projeto_no_36.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4729/autografo_no_36__projeto_no_38_2.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4729/autografo_no_36__projeto_no_38_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4730/autografo_no_37__projeto_no_39.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4730/autografo_no_37__projeto_no_39.pdf</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4731/autografo_no_38__projeto_no_40.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4731/autografo_no_38__projeto_no_40.pdf</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4732/autografo_no_39_projeto_no_41.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4732/autografo_no_39_projeto_no_41.pdf</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4733/autografo_no_40__projeto_no_42.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4733/autografo_no_40__projeto_no_42.pdf</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4734/autografo_no_41__projeto_no_43.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4734/autografo_no_41__projeto_no_43.pdf</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4735/autografo_no_42__projeto_no_45.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4735/autografo_no_42__projeto_no_45.pdf</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4736/autografo_no_43__projeto_no_46.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4736/autografo_no_43__projeto_no_46.pdf</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4737/autografo_no_44__projeto_no_47.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4737/autografo_no_44__projeto_no_47.pdf</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4738/autografo_no_45__projeto_no_48_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4738/autografo_no_45__projeto_no_48_1.pdf</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4739/autografo_no_46_projeto_no_49.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4739/autografo_no_46_projeto_no_49.pdf</t>
   </si>
   <si>
     <t>Institui a implantação de faixa de retenção e recuo exclusivo para bicicletas e motocicletas nas vias públicas equipadas com semáforos no Município de Floresta – PE.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4740/autografo_no_47__projeto_no_50.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4740/autografo_no_47__projeto_no_50.pdf</t>
   </si>
   <si>
     <t>Denomina Praça pública.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4741/autografo_no_48__projeto_no_51.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4741/autografo_no_48__projeto_no_51.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4742/autografo_no_49_projeto_complementar_no_01.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4742/autografo_no_49_projeto_complementar_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei nº. 857/2021, que instituiu no Município de Floresta o Incentivo Variável por Desempenho de Metas do Componente, pagamento por desempenho do Programa Previne Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4746/aut-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4746/aut-50-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4781/aut-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4781/aut-51-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para distribuição de absorventes para adolescentes dos serviços de convivência e fortalecimento de vínculos e dá outras providências.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4807/aut-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4807/aut-52-2021.pdf</t>
   </si>
   <si>
     <t>Institui o dia 21 de agosto como o Dia Municipal do Turismo.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4808/aut-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4808/aut-53-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do município de Floresta sobre a criação de carteira de identificação para portadores de fibromialgia, e dá outras providências.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4809/aut-54-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4809/aut-54-2021.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do município de Floresta-PE o Dia Municipal de Combate a LGBTfobia, a ser celebrado no dia 13 de setembro, e dá outras providencias.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4810/aut-55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4810/aut-55-2021.pdf</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4811/aut-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4811/aut-56-2021.pdf</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4850/aut-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4850/aut-57-2021.pdf</t>
   </si>
   <si>
     <t>Fixa na Rede Municipal de Ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica e demais regulamentações.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4884/autografo_no_58__projeto_de_lei_53.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4884/autografo_no_58__projeto_de_lei_53.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4885/autografo_no_59__projeto_de_lei_70.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4885/autografo_no_59__projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de prática de maus tratos em animais domésticos e ou domesticados, silvestres, nativos ou exóticos, e dá outras providências.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4886/autografo_no_60__projeto_de_lei_76_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4886/autografo_no_60__projeto_de_lei_76_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água do Município de Floresta – PE e dá outras providências.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4887/autografo_no_61__projeto_de_lei_81.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4887/autografo_no_61__projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4888/autografo_no_62__projeto_de_lei_84.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4888/autografo_no_62__projeto_de_lei_84.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 725/2018.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4889/autografo_no_63__projetos_de_lei_87.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4889/autografo_no_63__projetos_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos do Município de Floresta-PE, o Dia do Profissional da Saúde Municipal, a ser comemorado anualmente no dia 18 de outubro.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4890/autografo_no_64__projeto_de_lei_97_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4890/autografo_no_64__projeto_de_lei_97_1.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do município de Floresta-PE a Semana de Orientação e Prevenção da Gravidez na Adolescência, e dá outras providencias.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4918/aut-65-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4918/aut-65-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 147.114,43 e dá outras providências".</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4919/autografo_66__projeto_de_lei_80.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4919/autografo_66__projeto_de_lei_80.pdf</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4920/autografo_67__projeto_de_lei_99.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4920/autografo_67__projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4921/autografo_68__projeto_de_lei.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4921/autografo_68__projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4947/autografo_69__projeto_de_lei_106.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4947/autografo_69__projeto_de_lei_106.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Floresta, o Dia Municipal e a semana de conscientização e enfrentamento da Fibromialgia.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4948/autografo_70__projeto_de_lei_108.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4948/autografo_70__projeto_de_lei_108.pdf</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4949/autografo_no_71__projeto_de_lei_109.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4949/autografo_no_71__projeto_de_lei_109.pdf</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4950/aut-72-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4950/aut-72-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de afixar, em lugar visível, a lista dos médicos, plantonistas do Hospital e dos Profissionais de Saúde em escala dos Postos de Saúde do município de Floresta, bem como a disponibilização da mesma no site da prefeitura.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4951/autografo_73_projeto_de_lei_no_115_-_peu_-__carteira_da_mulher_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4951/autografo_73_projeto_de_lei_no_115_-_peu_-__carteira_da_mulher_1.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Floresta-PE, a Carteira Municipal de Saúde da Mulher.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4960/aut-74-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4960/aut-74-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interveniência da administração pública municipal de Floresta/PE em operações de crédito para os servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4961/aut-75-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4961/aut-75-2021.pdf</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4962/aut-76-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4962/aut-76-2021.pdf</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4972/aut-77-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4972/aut-77-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2022.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4973/aut-78-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4973/aut-78-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Floresta para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4986/aut-79-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4986/aut-79-2021.pdf</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4987/aut-80-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4987/aut-80-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE ABONO AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO PARA FINS DE CUMPRIMENTO DA APLICAÇÃO MÍNIMA DE 70% DOS RECURSOS DO FUNDEB NA SUA REMUNERAÇÃO, CONFORME PREVISTO NO ART. 26 DA LEI FEDERAL N° 14.133/2020, E NO ART. 212-A, INCISO XI DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5033/aut-81-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5033/aut-81-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da imunização contra o vírus COVID-19, implementando restrições e penalidades aplicáveis para servidores, empregados públicos, contratados temporários e prestadores de serviços.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5034/aut-82-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5034/aut-82-2021.pdf</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5035/aut-83-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5035/aut-83-2021.pdf</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5036/aut-84-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5036/aut-84-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para renomear as Ações do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5037/autografo_no_85-_2021_-_projeto_de_lei_no_55-2021_chichico_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5037/autografo_no_85-_2021_-_projeto_de_lei_no_55-2021_chichico_1.pdf</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5038/autofrafo_no_86-_2021_-_projeto_de_l_ei_58__tiago_6_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5038/autofrafo_no_86-_2021_-_projeto_de_l_ei_58__tiago_6_1.pdf</t>
   </si>
   <si>
     <t>Denomina quadra esportiva.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5039/autografo_no_87-2021_-__projeto_de_lei__no_59_-_peu_-_padre_henrique_schuten_1_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5039/autografo_no_87-2021_-__projeto_de_lei__no_59_-_peu_-_padre_henrique_schuten_1_1.pdf</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5040/autografo_no_88-2021_-_projeto_de_lei__no_60-_peu_-_ana_lucia_torres_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5040/autografo_no_88-2021_-_projeto_de_lei__no_60-_peu_-_ana_lucia_torres_1.pdf</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5041/autografo_no_89-2021-_projeto_de_lei_no_61_-_peu_-_lourdes_xavier_1_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5041/autografo_no_89-2021-_projeto_de_lei_no_61_-_peu_-_lourdes_xavier_1_1.pdf</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5042/autografo__no_90-2021_-__projeto_de_lei_no_62-_peu_-_adelson_ferraz_2.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5042/autografo__no_90-2021_-__projeto_de_lei_no_62-_peu_-_adelson_ferraz_2.pdf</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5043/autografo_no_91-_2021_-_projeto_de_lei_no_67-_victor_1_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5043/autografo_no_91-_2021_-_projeto_de_lei_no_67-_victor_1_1.pdf</t>
   </si>
   <si>
     <t>Denomina prédio público.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5044/autografo_no_92-2021__-_projeto_de_lei__no_69-_gilberto_.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5044/autografo_no_92-2021__-_projeto_de_lei__no_69-_gilberto_.pdf</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5045/autografo_no_93-2021_-_projeto_de_lei_no_72_-_peu_-clarice_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5045/autografo_no_93-2021_-_projeto_de_lei_no_72_-_peu_-clarice_1.pdf</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5046/autografo_no_94-2021_-_projeto_de_lei_no_73-_peu_-_nome_de_rua_-_ana_lucia_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5046/autografo_no_94-2021_-_projeto_de_lei_no_73-_peu_-_nome_de_rua_-_ana_lucia_1.pdf</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5047/autografo_no_95-2021_-_projeto_de_lei__no_75-_gilberto_-_denomina_praca_de_zito_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5047/autografo_no_95-2021_-_projeto_de_lei__no_75-_gilberto_-_denomina_praca_de_zito_1.pdf</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5048/autografo_no_96-2021-_projeto_de_lei__no_77-_peu-_denominacao_de_praca_d._nano_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5048/autografo_no_96-2021-_projeto_de_lei__no_77-_peu-_denominacao_de_praca_d._nano_1.pdf</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5049/autografo_no_97-2021_-_projeto_de_lei_no_79-2021_-_marcos_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5049/autografo_no_97-2021_-_projeto_de_lei_no_79-2021_-_marcos_1.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Lucas Alves de Carvalho”.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5050/autografo_no_98-2021_-_projeto_de_lei_n_o_82_-_2021_-_marcos_2.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5050/autografo_no_98-2021_-_projeto_de_lei_n_o_82_-_2021_-_marcos_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Valdomiro Lopes de Carvalho”.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5051/autografo_no_99-2021_-_projeto_de_lei_83-2021_-_marcos_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5051/autografo_no_99-2021_-_projeto_de_lei_83-2021_-_marcos_1.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Dr. João Capistrano Alves de Carvalho (Dr. Dandão).”</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5052/autografo_no_100-2021_-_projeto_de_lei_no_85-_peu_-_rua_vera_jardim_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5052/autografo_no_100-2021_-_projeto_de_lei_no_85-_peu_-_rua_vera_jardim_1.pdf</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5053/autografo_no_101_-_2021_-_projeto_de_lei_-86__rua_ze_velhinho_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5053/autografo_no_101_-_2021_-_projeto_de_lei_-86__rua_ze_velhinho_1.pdf</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5054/autografo_no_102-2021_-_projeto_de_lei_no_88-_gilberto_-_denominacao_de_rua_-_d._alayde_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5054/autografo_no_102-2021_-_projeto_de_lei_no_88-_gilberto_-_denominacao_de_rua_-_d._alayde_1.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5055/autografo_no_103-2021_-_projeto_de_lei_no_89-_gilberto_-_denominacao_de_rua_-_d._janete_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5055/autografo_no_103-2021_-_projeto_de_lei_no_89-_gilberto_-_denominacao_de_rua_-_d._janete_1.pdf</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5056/autografo_no_104-2021-_projeto_de_lei_no_91__-_gilmar__pedro_gomes_neto_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5056/autografo_no_104-2021-_projeto_de_lei_no_91__-_gilmar__pedro_gomes_neto_1.pdf</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5057/autografo_no_105-2021-_projeto_de_lei__92_-_peu_rua_manoel_cornelio_1_1_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5057/autografo_no_105-2021-_projeto_de_lei__92_-_peu_rua_manoel_cornelio_1_1_1.pdf</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5058/autografo_no_106-2021-_projeto_de_lei_no_93_-_tiago_2.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5058/autografo_no_106-2021-_projeto_de_lei_no_93_-_tiago_2.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua EXPEDITA NOVAES FERRAZ em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5059/autografo_no_107_-2021-_projeto_de_lei_-_96_-_peu__rua_jose_de_souza_jose_damiao_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5059/autografo_no_107_-2021-_projeto_de_lei_-_96_-_peu__rua_jose_de_souza_jose_damiao_1.pdf</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5060/autografo_no_108_-2021_-_projeto_de_lei_no_101-_peu_-__antonio_de_velho_2_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5060/autografo_no_108_-2021_-_projeto_de_lei_no_101-_peu_-__antonio_de_velho_2_1.pdf</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5061/autografo_no_109_-2021-_projeto_de_lei_no_102-_peu_-_rua_pedro_pariconha_5.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5061/autografo_no_109_-2021-_projeto_de_lei_no_102-_peu_-_rua_pedro_pariconha_5.pdf</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5062/autografo_no_110_-2021-projeto_de_lei_no_103-_peu_-_rua_joao_enoque_marcelino_2.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5062/autografo_no_110_-2021-projeto_de_lei_no_103-_peu_-_rua_joao_enoque_marcelino_2.pdf</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5063/autografo_no_111-2021_-projeto_de_lei_no_104-_severininho-_rua_arnaldinho_4.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5063/autografo_no_111-2021_-projeto_de_lei_no_104-_severininho-_rua_arnaldinho_4.pdf</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5064/autografo_112-2021-projeto_de_lei_no_111-_peu_-_rua_jarbas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5064/autografo_112-2021-projeto_de_lei_no_111-_peu_-_rua_jarbas.pdf</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5065/autografo_113-2021-projeto_de_lei_no_112_-_peu_-_rua_sergio.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5065/autografo_113-2021-projeto_de_lei_no_112_-_peu_-_rua_sergio.pdf</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5066/autografo_114-2021-projeto_de_lei_no_116_-_tiago.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5066/autografo_114-2021-projeto_de_lei_no_116_-_tiago.pdf</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5067/autografo_115-2021-projeto_de_lei_no_117_-_tiago_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5067/autografo_115-2021-projeto_de_lei_no_117_-_tiago_1.pdf</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5068/autografo_116-2021-projeto_de_lei_no_118_-_tiago_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5068/autografo_116-2021-projeto_de_lei_no_118_-_tiago_1.pdf</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5069/autografo_117-2021-projeto_de_lei_no_119_-_tiago_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5069/autografo_117-2021-projeto_de_lei_no_119_-_tiago_1.pdf</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4640/ea-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4640/ea-01-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo ao Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4641/ea-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4641/ea-02-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao Anexo I — Prioridades e Metas — do Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4293/emod-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4293/emod-01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 2º do Projeto de Lei nº 05/2021.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4642/emod-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4642/emod-02-2021.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, GILBERTO QUIRINO, MARQUINHO CARVALHO, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4643/emod-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4643/emod-03-2021.pdf</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4644/emod-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4644/emod-04-2021.pdf</t>
   </si>
   <si>
     <t>Modifica redação ao Anexo I — Prioridades e Metas — do Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4975/emod-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4975/emod-05-2021.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4988/emod-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4988/emod-06-2021.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 104/2021, do Vereador Severino Ferraz Diniz Carvalho, que “Fica denominada de Rua Arnaldo Leite Marques de Sá Júnior – localizada no centro de Floresta - PE".</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4974/esub-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4974/esub-01-2021.pdf</t>
   </si>
   <si>
     <t>Substitui dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4307/esup-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4307/esup-01-2021.pdf</t>
   </si>
   <si>
     <t>Altera redação suprimindo-se expressão dos artigos 1º e 2º do Projeto de Lei nº 05/2021.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4639/esup-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4639/esup-02-2021.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4206/ind-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4206/ind-01-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a isenção da taxa de iluminação pública em nosso município, aos cidadãos contribuintes com renda familiar inferior a 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4209/ind-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4209/ind-02-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo  ao Senhor Gerente da Agência da Caixa Econômica Federal de Serra Talhada-PE, Brunno Leite, e a Exma. Srᵃ. Prefeita − Rosângela de Moura Maniçoba Novaes Ferraz juntamente com a secretaria responsável, seja realizada uma instalação de um Posto de Atendimento da Caixa Econômica Federal para atender a população florestana da zona urbana e rural do município.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4216/ind-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4216/ind-03-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de elaborar Projeto de Lei que vise a criação, manutenção e fiscalização de Ciclovias e Ciclofaixas nas avenidas de maiores fluxos do município, em especial as avenidas Deputado Audomar Ferraz e Avenida Antônio Cavalcanti Novaes.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4226/ind-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4226/ind-04-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo aos Exmº Sr. Deputado Estadual Fabrízio Ferraz, no sentido de apresentar Emenda Parlamentar para AQUISIÇÃO DE AMBULÂNCIA COM SEMI UTI MÓVEL para o nosso município, bem como, ao Exmº. Sr. Secretário de Turismo (Deputado licenciado) Rodrigo Novaes, para que envide esforços junto ao Governo do Estado Pernambuco visando esse mesmo atendimento.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>ROSA SOUZA, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4227/ind-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4227/ind-05-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Energética de Pernambuco – CELPE, no sentido de tomar as devidas providências no que diz respeito às CONSTANTES QUEDAS DE ENERGIA OCORRIDAS NAS RESIDÊNCIAS LOCALIZADAS NOS BAIRROS SANTA ROSA E CAETANO II.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4250/ind-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4250/ind-06-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e obedecidas às formalidades recomendadas pelo Regimento Interno desta Casa Legislativa, seja encaminhada ao executivo municipal, na pessoa de sua titular, a Excelentíssima Senhora Rosângela de Moura Maniçoba Novaes Ferraz a indicação para que se preste homenagem a todos os atletas de Floresta, de ontem e de hoje, fazendo erigir na pracinha localizada na Avenida Cláudio Novaes, o busto do senhor Jarbas Bedôr Jardim, ex-vereador do município, expoente da educação moderna em nossa cidade, professor de matemática e de educação física de várias gerações de florestanos.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4251/ind-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4251/ind-07-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - juntamente com o Exmº Sr. Deputado Estadual - Fabrízio Ferraz e Exmº Sr. Secretário Estadual de Turismo – Rodrigo Novaes, no sentido de unirem forças, para que através do órgão competente, viabilizem com a urgência que o caso requer, a instalação de um semáforo na Avenida Manoel Alves de Carvalho, especificamente nas imediações do Floresta Hotel e Supermercado Compare I.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4286/ind-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4286/ind-08-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar, em caráter de urgência A INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO, com a finalidade de reduzir o número de homicídios e outros crimes na área urbana do Município de Floresta.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, DR. SEVERININHO, GILMAR LEAL, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4287/ind-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4287/ind-09-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira e ao Exmº Sr. Deputado Estadual – Fabrízio Ferraz, no sentido de que apresentem Emenda Parlamentar visando recursos para construção de uma ARENA MULTIUSO no Distrito de Nazaré do Pico.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4294/ind-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4294/ind-10-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhada esta Indicação a Exma. Srᵃ. Prefeita − Rosângela de Moura Maniçoba Novaes Ferraz juntamente com a secretaria responsável, no sentindo de inserir a construção de uma Pista de Skate dentro do projeto que está sendo executado no Parque das Caraibeiras.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4331/ind-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4331/ind-11-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Fernandha Batista – Secretária de Infraestrutura e Recursos Hídricos do Estado de Pernambuco, no sentido de que o serviço de ROÇO seja realizado com urgência nas margens da RODOVIA PE-390, que liga Floresta a Serra Talhada.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4333/indicacao_no_12_-_gilmar.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4333/indicacao_no_12_-_gilmar.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a elaboração de estudos para  oportunizar e ajudar os artistas da nosso município de forma a exaltar a cultura local.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4334/ind-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4334/ind-13-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — juntamente com o Exmº Sr. Deputado Estadual — Fabrízio Ferraz — e  Exmº Sr. Secretário Estadual de Turismo — Rodrigo Novaes —, no sentido de que unam forças para solicitar ao Governador do Estado de Pernambuco — Paulo Henrique Saraiva Câmara —  uma manutenção na PE-360 e a instalação de sinalização, sonorizados e redutores de velocidade,  especificamente, nas proximidades da Curva do Airi.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4370/ind-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4370/ind-14-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira e ao Exmº Sr. Deputado Estadual – Fabrízio Ferraz, no sentido de que viabilizem recursos para a construção de um PÁTIO MÚLTIPLO USO, pela CODEVASF, no Distrito do Airi.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>DR. SEVERININHO, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4371/ind-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4371/ind-15-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, no sentido de regulamentar o ingresso e a lotação de profissionais de Psicologia e de Serviço Social na rede pública de Educação Básica da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4372/ind-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4372/ind-16-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, juntamente com a Secretaria de Educação, Cultura, Turismo e Esportes, no sentido de elaborar Projeto de Lei que vise à criação do Núcleo de Atendimento ao Servidor – NAS, de acordo com as diretrizes da Instrução de Serviço Nº 17/2016 e Portaria Nº 7091, de 12 de agosto de 2010, da Secretaria de Educação do Governo do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>ROSA SOUZA, KIEL DO PIPA, PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4402/ind-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4402/ind-17-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário Estadual do Trabalho, Emprego e Qualificação de Pernambuco - ALBERES LOPES -, bem como a habitual atenção especial do Excelentíssimo Senhor Secretário Estadual de Turismo e Lazer – Rodrigo Novaes, junto ao Governo de Pernambuco, no sentido de PROMOVER CURSOS DE QUALIFICAÇÃO PROFISSIONAL EM NOSSO MUNICÍPIO, conforme as necessidades aqui existentes.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4403/ind-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4403/ind-18-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, depois de ouvido o plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira e ao Exmº Sr. Deputado Estadual – Fabrízio Ferraz, no sentido de que seja apresentada Emenda Parlamentar visando recursos para a construção de uma ARENA MULTIUSO na comunidade da Malhada Vermelha.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4417/ind-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4417/ind-19-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário Estadual de Desenvolvimento Agrário – Claudiano Martins -, a Excelentíssima Senhora Secretária Estadual de Infraestrutura e Recursos Hídricos – Fernandha Batista -, ao Excelentíssimo Senhor Presidente do Instituto Agronômico de Pernambuco – Kaio Maniçoba e a Ilustríssima Senhora Diretora Presidente da Agência Estadual de Planejamento e Pesquisas de Pernambuco CONDEPE/FIDEM - Sheilla Pincovsky de Lima Albuquerque, no sentido de viabilizar a realização de DIAGNÓSTICO DO POTENCIAL PRODUTIVO DO RIACHO DO NAVIO E SUAS NECESSIDADES HÍDRICAS.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4418/ind-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4418/ind-20-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo ao Exmo. Senhor Diretor Presidente do Departamento de Trânsito e Rodagem (DER/PE) – Maurício Canuto Mendes, no sentido de implantar sonorizadores antes do trevo, entre a PE-360 e PE-390, com o intuito de alertar o cruzamento, sendo necessário 01 (um) dispositivo em cada sentido, com prioridade no local da PE-390, que liga Serra Talhada a Floresta, como também, placas de sinalização vertical.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>PH LIRA, KIEL DO PIPA, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4419/ind-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4419/ind-21-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal – Rosângela de Moura Maniçoba Novaes Ferraz-, no sentido de regulamentar através de Projeto de Lei, no âmbito do Município de Floresta, o Auxílio Municipal Emergencial para socorrer e assistir às famílias em situação de vulnerabilidade em razão do estado de calamidade pública decorrente da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4440/ind-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4440/ind-22-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Exmº Sr. Secretário Estadual de Desenvolvimento Agrário – Claudiano Martins -, e ao Ilmº. Sr. Superintendente Regional da Companhia Nacional de Abastecimento – Antônio Elizaldo de Vasconcelos e Sá -, no sentido de viabilizar a disponibilização do MILHO SUBSIDIADO aos agricultores do Município de Floresta.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4441/ind-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4441/ind-23-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Exemº. Sr. Secretário de Transportes de Pernambuco – Marcelo Bruto -, ao Ilmº. Sr. Diretor-Presidente do Departamento de Estradas e Rodagem de Pernambuco(DER/PE) - Maurício Canuto Mendes, ao Exmº. Sr. Secretário de Turismo de Pernambuco – Rodrigo Novaes - e ao Exmº  Sr. Deputado Estadual – Fabrízio Ferraz -, para que envidem todos os esforços junto ao Governo de Pernambuco, no sentido de concluir a PE-425, que liga o Município de Floresta a Carnaubeira da Penha.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>CIRO FERRAZ, ANDRÉ FERRAZ, CHICHICO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4452/ind-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4452/ind-24-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de possibilitar testes de acuidade visual e auditiva em crianças acima de 4 anos matriculadas em creches e escolas municipais.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4459/ind-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4459/ind-25-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Secretário Estadual de Turismo - Rodrigo Novaes -, no sentido de viabilizar recursos junto ao Governo do Estado, visando à obra de cobertura da QUADRA POLIESPORTIVA AFONSO AUGUSTO FERRAZ, localizada no Loteamento D. Ceslau, nos fundos da Biblioteca do SESI.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>KIEL DO PIPA, PH LIRA, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4460/ind-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4460/ind-26-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Secretário Estadual de Turismo - Rodrigo Novaes -, no sentido de viabilizar recursos junto ao Governo do Estado, objetivando a REFORMA DA PRAÇA MAJOR JOÃO NOVAES.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4489/ind-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4489/ind-27-2021.pdf</t>
   </si>
   <si>
     <t>Formula um apelo a Prefeita Rorró Maniçoba, para que o Executivo Municipal regulamente o TRANSPORTE UNIVERSITÁRIO dos estudantes florestanos que necessitam se deslocar à outras cidades.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4490/ind-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4490/ind-28-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª Sra. Secretária Estadual de Infraestrutura e Recursos Hídricos de Pernambuco – Fernandha Batista -, e ao Ilmº. Sr. Diretor - Presidente do Departamento de Estradas de Rodagem - Maurício Canuto Mendes -, no sentido de envidar esforços visando à realização da obra de reconstrução do guarda-corpo de alvenaria da ponte do Riacho do Navio, localizada na PE-360, que liga Floresta a Ibimirim.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>CIRO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4491/ind-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4491/ind-29-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja oficiado ao Exmº. Sr. Maurício Canuto Mendes - Diretor Presidente do Departamento de Estradas e Rodagens de Pernambuco - DER, solicitando providências e estudos quanto a possibilidade de melhorias na PE-390, que liga os município de Serra Talhada à Floresta, mais precisamente no trecho que compreende o Km 69 ao Km 84, correspondente a ponte sobre o Riacho da Barra da Forquilha ao trevo localizado no município de Floresta (final da rodovia), totalizando 15 Km, no sentido de:_x000D_
 •	Realizar a recuperação asfáltica (operação tapa-buracos);_x000D_
 •	Reparo do acostamento no Km 74;_x000D_
 •	Implantação de sinalização horizontal com a colocação de sonorizador no Km 84, nas proximidades do trevo.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4497/ind-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4497/ind-30-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo o Exmo. Sr. Presidente do Instituto Agronômico de Pernambuco — Kaio Maniçoba —  no sentido de providenciar a reforma do escritório do IPA localizado na Rua Maj. Rodrigues de Morais.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>GILMAR LEAL, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4498/ind-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4498/ind-31-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Agência Pernambucana de Água e Clima (APAC) para que a referida instituição solicite ao Ministério do Desenvolvimento Regional (MDR) a abertura das comportas da barragem de Areias,  primeira barragem após a saída do canal da transposição do Rio São Francisco (eixo leste).</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4499/ind-32-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4499/ind-32-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Exmº Sr. Secretário Estadual da Casa Civil – José Neto e ao Exmº Sr. Secretário Estadual de Cultura – Gilberto Freyre Neto/FUNDARPE, no sentido de viabilizarem alocação de recursos, através do Governo do Estado de Pernambuco destinados à REFORMA DO PRÉDIO DO ANTIGO BATALHÃO DA FORÇA PÚBLICA DE FLORESTA.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4500/ind-33-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4500/ind-33-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário Estadual do Trabalho, Emprego e Qualificação de Pernambuco - ALBERES LOPES -, bem como ao Excelentíssimo Senhor Secretário Estadual de Turismo e Lazer – Rodrigo Novaes, no sentido de envidarem esforços junto ao Governo de Pernambuco, para DAR CONTINUIDADE À PROMOÇÃO DE CURSOS DE QUALIFICAÇÃO PROFISSIONAL EM NOSSO MUNICÍPIO, de acordo com as necessidades aqui existentes.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4531/ind-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4531/ind-34-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de realizar o plantio e a manutenção da arborização dos canteiros das vias laterais de acesso da Avenida Manoel Alves de Carvalho.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4542/ind-35-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4542/ind-35-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira e ao Exmº Sr. Deputado Estadual – Fabrízio Ferraz, no sentido de que viabilizem recursos para a construção de um PÁTIO MÚLTIPLO USO, pela CODEVASF, no Assentamento Serra Negra.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>KIEL DO PIPA, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4597/ind-36-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4597/ind-36-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira, no sentido de que apresentem Emenda Parlamentar visando recursos para a construção de uma QUADRA MÚLTIPLO USO na Agrovila 6 - Mandantes.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4598/ind-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4598/ind-37-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, no sentido de elaborar Projeto de Lei que vise à alteração do valor mensal  da bolsa incentivo aos componentes da Banda Filarmônica Municipal Nelson Barros da Rosa.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4599/ind-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4599/ind-38-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — ao Exmo. Sr. Deputado Estadual — Fabrízio Ferraz —, ao Exmo. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes —, ao Exmo. Sr. Presidente do Instituto Agronômico de Pernambuco — Kaio Maniçoba — , no sentido de se unirem, para lutarem pela construção de uma barragem no Riacho Caraibeirinha, localizado no 1º Distrito do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4615/ind-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4615/ind-39-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira, no sentido de apresentar DENOMINAÇÃO DE “MARCO ANTÔNIO DE OLIVEIRA MACIEL” À BARRAGEM DO JUÁ, localizada neste Município.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4616/ind-40-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4616/ind-40-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Deputado Federal - Sebastião Oliveira, no sentido de alocar recursos através de Emenda Parlamentar, visando à construção de uma ADUTORA para atender ao abastecimento humano de água, no percurso  - Poço da Forquilha até a Aldeia Indígena  - Comunidade Travessão do Ouro.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4617/ind-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4617/ind-41-2021.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhada esta Indicação ao Executivo Municipal, no sentido de construir uma praça na Av. Dom Augusto Silva na comunidade da Bomba no Município de Floresta e dar-lhe o nome de Praça Albertina Maria de Lima.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4664/ind-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4664/ind-42-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Deputado Federal - Sebastião Oliveira e ao Excelentíssimo Senhor Deputado Estadual - Fabrízio Ferraz-, no sentido de envidar esforços para que, através do Governo Federal e do Governo do Estado de Pernambuco, viabilizem a disponibilização do MILHO SUBSIDIADO aos agricultores e criadores do Município de Floresta.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4665/ind-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4665/ind-43-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de construir uma escadaria com corrimão no acesso à Igrejinha de Nossa Senhora da Conceição, no bairro da Ermida.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4666/ind-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4666/ind-44-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Pernambucana de Saneamento – Compesa – no sentido de que seja  instalado encanamento de água na região localizada após o Compare Supermercado 2._x000D_
 Obs.: para uma melhor localização da área em pauta, em anexo, há algumas fotos.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4667/ind-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4667/ind-45-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, possibilite estudos visando implementar o funcionamento do Programa Saúde da Família durante o período noturno.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4668/ind-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4668/ind-46-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Exmº. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes, no sentido de empreender esforços junto ao Governo, visando alocar recursos para a construção de uma PRAÇA na Vila da COHAB, do Distrito de Nazaré do Pico.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4747/indicacao_47_-_chichico.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4747/indicacao_47_-_chichico.doc</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governador do Estado de Pernambuco — Paulo Henrique Saraiva Câmara — ao Secretário da Casa Civil — José Francisco Cavalcanti Neto — e a secretária de Infraestrutura e Recursos Hídrico — Fernandha Batista Lafayette — para que juntos  possibilitem a conclusão da pavimentação da estrada que liga o Município de Floresta ao Município de  Carnaubeira da Penha (PE-425).</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4748/ind-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4748/ind-48-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governador do Estado de Pernambuco — Paulo Henrique Saraiva Câmara — para que providencie a reforma do colégio Júlio de Mello, localizado no centro da cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4749/ind-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4749/ind-49-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, no sentido de instituir, na forma da Lei, a Guarda Municipal de Floresta.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4750/ind-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4750/ind-50-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a instalação de placas nas BRs e PEs identificando as entradas das fazendas em nosso Município.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4751/indicacao_no_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4751/indicacao_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável e em parceria com Deputados do nosso Estado, elaborem um projeto que tenha o objetivo de fornecer energia limpa aos prédios públicos do nosso município, por meio da criação de uma Usina solar Fotovoltaica.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4856/ind-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4856/ind-52-2021.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado esta Indicação ao Executivo Municipal, sugerindo a Senhora Prefeita a realizar a reforma do estádio de futebol João Deoclécio de Souza.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4929/ind-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4929/ind-53-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de encaminhar a esta Casa Legislativa Projeto de Lei que disponha sobre Autorização do Chefe do Poder Executivo Municipal a auxiliar financeiramente os atletas do Município de Floresta/PE.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4221/moc-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4221/moc-01-2021.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o plenário e obedecidas as formalidades regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO À PROFESSORA E GESTORA  TATIANY LEAL SANTOS, pelos feitos realizados em benefício à educação e a qualidade de vida de muitas pessoas, especialmente de florestanos, em consonância com o Prêmio Nacional Gestão Escolar, que fez jus administrando com excelência a Escola de Referência em Ensino Médio Professora Maria de Menezes Guimarães, localizada no município de Itacuruba - PE.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4275/m-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4275/m-02-2021.pdf</t>
   </si>
   <si>
     <t>Formula moção de aplauso à TV Flaresta, em nome de Ronaldo Martins e seus colaboradores, pelos anos de dedicação à Câmara Municipal de Floresta e ao povo Florestano.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4335/moc-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4335/moc-03-2021.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o plenário e obedecidas as formalidades regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao IF Sertão PE – Campus Floresta, pelo excelente trabalho que vem sendo feito, em nosso Município e região, através do Projeto de Enfrentamento à Pandemia – PROSADI Covid-19.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4752/moc-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4752/moc-04-2021.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignado, na ata dos trabalhos desta Casa Legislativa, Voto de Repúdio às palavras preconceituosas acerca da carne de bode proferidas pela Senhora Ana Paula Padrão no Programa MasterChef  Brasil.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4800/moc-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4800/moc-05-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO, em memória ao centenário de nascimento do educador e filósofo Paulo Freire, pelo grande legado deixado à educação do Brasil e do mundo.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4845/moc-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4845/moc-06-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO, à professora Ana Selia Rodrigues Novaes e ao acadêmico de medicina Thiago Emanuel Rodrigues Novaes, mãe e filho, organizadores do projeto intitulado “Educa+Caatinga”, tendo em vista a importância do projeto para o bioma e para a educação pública.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4916/moc-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4916/moc-07-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO, a ESCOLA DE REFERÊNCIA EM ENSINO MÉDIO DEPUTADO AFONSO FERRAZ, pelos 66 anos de inauguração oficial e funcionamento, completados no dia 14 de outubro.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4917/moc-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4917/moc-08-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO, a Escola Júlio de Mello, pelos 94 anos de funcionamento, completados no corrente mês.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4944/moc-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4944/moc-09-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à ESCOLA DE REFERÊNCIA EM ENSINO MÉDIO CAPITÃO NESTOR VALGUEIRO DE CARVALHO, pelos 64 anos de inauguração oficial e funcionamento, completados no dia 14 de outubro.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4299/pare-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4299/pare-01-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 11/2021, do executivo Municipal.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4341/pare-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4341/pare-03-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 13/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.253.190,48 (Hum milhão, duzentos e cinquenta e três mil, cento e noventa reais e quarenta e oito centavos)”.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4411/pare-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4411/pare-04-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, esporte e Lazer ao Projeto de Lei nº 21/2021, de autoria do executivo Municipal, o qual “Dispõe sobre a modificação do Conselho Municipal de Acompanhamento e Controle Social do fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB”.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4465/pare-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4465/pare-05-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 25/2021, do Executivo Municipal, o qual “Cria o núcleo de apoio e acompanhamento para a aprendizagem – NAAPA, na Secretaria Municipal de Educação, Cultura, Turismo e Esportes”.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4981/pare-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4981/pare-06-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer à Emenda Substitutiva nº 01/2021, o qual “Substitui dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4982/pare-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4982/pare-07-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer à Emenda Modificativa nº 05/2021, o qual “Modifica dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5031/pare-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5031/pare-08-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI Nº 126/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 08 DE DEZEMBRO  DE 2021.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4253/parf-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4253/parf-01-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei n° 01/2021, do Executivo Municipal, o qual “FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4303/parf-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4303/parf-02-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 05/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4304/parf-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4304/parf-03-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de de Lei nº 09/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4305/parf-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4305/parf-04-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 11/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4306/parf-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4306/parf-05-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 12/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4400/parf-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4400/parf-06-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 13/2021, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, DATADO DE 25 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4313/parf-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4313/parf-07-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 13/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.253.190,48 (Um milhão, duzentos e cinquenta e três mil, cento e noventa reais e quarenta e oito centavos)”.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4314/parf-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4314/parf-08-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 14/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 403.713,60 (Quatrocentos e três mil, setecentos e treze reais e sessenta centavos)”.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4315/parf-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4315/parf-09-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 15/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 416.502,25 (Quatrocentos e dezesseis mil, quinhentos de dois reais e vinte e cinco centavos)”.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4316/parf-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4316/parf-10-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 16/2021, do executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 25.000,00 (Vinte e cinco mil reais)”.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4389/parf-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4389/parf-11-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 04/2021, do Executivo Municipal datado de 10 de fevereiro de 2021, que “Revoga a Lei Municipal nº 508/2013, a qual ratifica o protocolo de intenções do Consórcio dos Municípios do Sertão de Itaparica e Moxotó – COMSIM, e dá outras providências.”</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Veto nº 001/2021, do Executivo Municipal, referente ao Projeto de Lei nº 03/2021, que “Dispõe sobre implantação da Avenida de Recreio em via pública central da cidade de Floresta/PE”, de autoria do Vereador Pedro Gomes Vilarim Júnior.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4512/parf-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4512/parf-14-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 22/2021, do Executivo Municipal, o qual “Altera as tabelas do Código Tributário Municipal”.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4513/parf-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4513/parf-15-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 27/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 45.000,00 (quarenta e cinco mil reais).</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4534/parf-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4534/parf-16-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 26/2021, do Executivo Municipal.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 24/2021, do Executivo Municipal, o qual “Dispõe sobre a regulação de estágio de estudantes no município de Floresta e dá outras providências”.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_no_18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição de Finanças e Orçamento ao  PROCESSO de Prestação de Contas da Prefeitura Municipal de Floresta – PE, Gestor Ricardo Ferraz, Exercício de 2018, de acordo com Parecer Prévio do TCE.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4587/parf-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4587/parf-19-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 28/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.860.000,00 (dois milhões e oitocentos e sessenta mil reais)”..</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4588/parf-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4588/parf-20-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 31/2021, do Executivo Municipal, o qual “Autoriza a mudanças da área pública cedida para manutenção do “PROGRAMA ACADEMIA DE PERNAMBUCO” e dá outras providências”.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4632/parf-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4632/parf-21-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4633/parf-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4633/parf-22-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4634/parf-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4634/parf-23-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTOR RICARDO FERRAZ, EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4645/parecer_no_24_2.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4645/parecer_no_24_2.docx</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA SUPRESSIVA Nº 02/2021, DE AUTORIA DA MESA DIRETORA, AO PROJETO DE LEI Nº44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4646/parf-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4646/parf-25-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA ADITIVA Nº 01/2021, DE AUTORIA DA MESA DIRETORA, AO PROJETO DE LEI Nº44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4647/parf-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4647/parf-26-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA ADITIVA Nº 02/2021, DE AUTORIA DA MESA DIRETORA, AO PROJETO DE LEI Nº44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4648/parf-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4648/parf-27-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA MODIFICATIVA Nº 02/2021, DE AUTORIA DA MESA DIRETORA, AO PROJETO DE LEI Nº44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4649/parf-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4649/parf-28-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA MODIFICATIVA Nº 04/2021, DE AUTORIA DA MESA DIRETORA, AO PROJETO DE LEI Nº44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4650/parf-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4650/parf-29-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO À EMENDA MODIFICATIVA Nº 03/2021, DE AUTORIA DOS VEREADORES TIAGO SOBRAL FERRAZ MOURA MANIÇOBA, MARCOS ANTÔNIO DE CARVALHO, GILBERTO QUIRINO DE SÁ E VICTOR LAERT DOS SANTOS SÁ, AO PROJETO DE LEI Nº 44/2021, DO EXECUTIVO MUNICIPAL, DATADA DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4703/parf-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4703/parf-30-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar nº 01/2021, do Executivo Municipal, o qual  “Dispõe sobre alterações da Lei nº 857/202, que Instituiu no Município de Floresta o Incentivo Variável por Desempenho de Metas do Componente, pagamento por desempenho do programa Previne Brasil”.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 43/2021, do Executivo Municipal, o qual  “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.800.000,00(Hum milhão e oitocentos mil reais)”.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 33/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 951.939,09 (novecentos e cinquenta e um mil e novecentos e trinta e nove reais e nove centavos)”.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 45/2021, do Executivo Municipal, o qual  “Abre no orçamento vigente crédito adicional especial na importância de R$ 191.308,00 (cento e noventa e um mil e trezentos e oito reais)”.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4779/parf-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4779/parf-34-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 37/2021, do Executivo Municipal, o qual “Dispõe sobre autorização para distribuição de absorventes para adolescentes dos Serviços de Convivência e Fortalecimento de Vínculos, no âmbito da Assistência Social do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4743/parf-35-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4743/parf-35-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 63/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao "VETO PARCIAL, do Executivo Municipal, referente ao Projeto de Lei nº 44/2021 da Câmara Municipal de Vereadores: Lei de Diretrizes Orçamentárias – LDO para o exercício de 2022”.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4804/parf-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4804/parf-37-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 52/2021, do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 551.566,06 (quinhentos e cinquenta e um mil, quinhentos e sessenta e seis reais  seis centavos)”.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4805/parf-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4805/parf-38-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 74/2021, do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 9.338.000,00 (nove milhões e trezentos e trinta e oito mil reais)”.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4835/parf-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4835/parf-39-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 78/2021, do Executivo Municipal o qual “Fixa na rede municipal de ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica” .</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4874/parf-40-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4874/parf-40-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 53/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 335.879,69 (Trezentos e trinta e cinco mil, oitocentos e setenta e nove reais e sessenta e nove centavos) ” .</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4875/parf-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4875/parf-41-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 81/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 114.000,00 (Cento e quatorze mil reais) ” .</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4906/parf-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4906/parf-42-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 80/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 27 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4907/parf-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4907/parf-43-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 98/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4908/parf-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4908/parf-44-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 99/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4909/parf-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4909/parf-45-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 100/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4922/parf-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4922/parf-46-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4939/parf-47-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4939/parf-47-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 108/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 935.000,00 (Novecentos e trinta e cinco mil reais)”.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4940/parf-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4940/parf-48-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 109/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.800.000,00 (Dois milhões e oitocentos mil reais)” .</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4955/parf-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4955/parf-49-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 107/2021, do Executivo Municipal, o qual “Dispõe sobre a Interveniência da Administração Pública Municipal de Floresta/Pe em Operações de Crédito para os Servidores Públicos Municipais”.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4956/parf-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4956/parf-50-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 120/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 360.000,00 (Trezentos e sessenta mil reais)” .</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4957/parf-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4957/parf-51-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 121/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.550.430,00 (Dois milhões e quinhentos e cinquenta mil e quatrocentos e trinta reais)” .</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4966/parf-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4966/parf-52-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento à Emenda Impositiva nº 01/2021, ao Projeto de Lei nº 94/2021 - LOA 2022, do Executivo Municipal, o qual “Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2022”.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4967/parf-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4967/parf-53-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 95/2021, do Executivo Municipal, o qual “Institui o Plano Plurianual do Município de Floresta para o período de 2022 a 2025 - PPA”.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4983/parf-54-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4983/parf-54-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 122/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.053.000,00 (Hum milhão e cinquenta e três mil reais)”.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4984/parf-55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4984/parf-55-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento à Emenda Substitutiva nº 01/2021, o qual “Substitui dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4985/parf-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4985/parf-56-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento à Emenda Modificativa nº 05/2021, a qual “Modifica dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5028/parf-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5028/parf-57-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 124/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5029/parf-58-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5029/parf-58-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 125/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5030/parf-59-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5030/parf-59-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 126/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 08 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4300/pars-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4300/pars-01-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 05/2021, do Executivo Municipal.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 09/2021.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4302/pars-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4302/pars-03-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 12/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4342/pars-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4342/pars-04-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 14/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 403.713,60 (Quatrocentos e três mil, setecentos e treze reais e sessenta centavos)”.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4343/pars-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4343/pars-05-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 15/2021 do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 416.502,25 (Quatrocentos e dezesseis mil, quinhentos e dois reais e vinte e cinco centavos)”.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4344/pars-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4344/pars-06-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 16/2021 do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 25.000,00 (Vinte e cinco mil reais)”.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4572/pars-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4572/pars-07-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 30/2021, do Vereador Marcos Antônio de Carvalho, o qual “Institui, no âmbito do Município de Floresta, o Mês de Outubro como “Mês da Prevenção da Saúde Vocal e Auditiva do Professor “ e dá outras providências”.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4589/pars-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4589/pars-08-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 31/2021, do Executivo Municipal, o qual “Autoriza a mudanças da área pública cedida para manutenção do “PROGRAMA ACADEMIA DE PERNAMBUCO” e dá outras providências”.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4700/pars-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4700/pars-09-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 34/2021, de autoria do Vereador Gilberto Quirino de Sá, o qual dia “Denominada ACADEMIA CIRÍACO DE SOUZA LIMA a Academia Pernambuco, atualmente instalada em frente à Escola Júlio de Mello, no Centro da cidade de Floresta-PE”.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4701/pars-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4701/pars-10-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 35/2021, do vereador Pedro Gomes Vilarim Júnior, o qual  “Dispõe sobre a criação da SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PROTEÇÃO DOS DIREITOS DOS ANIMAIS no Município de Floresta-PE”.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4702/pars-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4702/pars-11-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 36/2021, do vereador Tiago Sobral Ferraz Moura , o qual fica “Instituído o DIA MUNICIPAL DO CONSELHO TUTELAR, a ser comemorado no dia 20 de novembro, juntamente como o DIA INTERNACIONAL DOS DIREITOS DA CRIANÇA”.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4780/pars-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4780/pars-12-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 37/2021, do Executivo Municipal, o qual  “Dispõe sobre autorização para distribuição de absorventes para adolescentes dos Serviços de Convivência e Fortalecimento de Vínculos, no âmbito da Assistência Social do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4876/pars-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4876/pars-13-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social, ao Projeto de Lei nº 87/2021, do Vereador Severino Ferraz Diniz Carvalho e demais vereadores relacionados na proposição, o qual “Institui no Calendário de Eventos do Município de Floresta/PE, o Dia do Profissional da Saúde Municipal, a ser comemorado anualmente no dia 18 de outubro ”.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4877/pars-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4877/pars-14-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social, ao Projeto de Lei nº 97/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui e inclui no calendário de eventos do município de Floresta/PE a Semana de Orientação e Prevenção da Gravidez na Adolescência” .</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4936/pars-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4936/pars-15-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 106/2021, do Vereador Victor Laert dos Santos Sá o qual “Institui, no município de Floresta, o Dia Municipal e a semana de conscientização e enfrentamento da Fibromialgia” .</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4937/pars-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4937/pars-16-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social, ao Projeto de Lei nº 110/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Estabelece a obrigatoriedade de afixar, em lugar visível, a lista dos médicos, plantonistas do Hospital e dos Profissionais de Saúde em escala dos Postos de Saúde do município de Floresta, bem como a disponibilidade da mesma no site da prefeitura” .</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4938/pars-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4938/pars-17-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social, ao Projeto de Lei nº 115/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui, no âmbito do Município der Floresta-PE, a Carteira Municipal de Saúde da Mulher”.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5032/pars-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5032/pars-18-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL – SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 123/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4252/parj-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4252/parj-01-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei n° 01/2021, do Executivo Municipal, o qual “FIXA EM 01 (UM) SALÁRIO MÍNIMO O MENOR VENCIMENTO BASE PRATICADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS)”.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4268/parj-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4268/parj-02-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 01/2021 do Vereador Pedro Henrique Novaes de Souza Lira, o qual “Concede Título de Cidadão Honorário de Floresta a Washisley Novaes Cândido”.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4269/parj-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4269/parj-03-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 08/2021 do Vereador Pedro Henrique Novaes de Souza Lira, o qual “Denomina de Rua João de Souza Neto (João Neto, a Rua  Projetada n° 01, no Distrito de Nazaré do Pico, município de Floresta-PE.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4270/parj-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4270/parj-04-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 07/2021 do Vereador Pedro Henrique Novaes de Souza Lira, o qual “Denomina de Rua Euclides de Souza Filho (Clidô), a Rua Projetada n° 02, no Distrito de Nazaré do Pico - Município de Floresta-PE.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação de acordo com a Emenda Supressiva nº01/2021 e a Emenda Modificativa nº 01/2021,  ao Projeto de Lei nº 05/2021 do executivo Municipal.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 09/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 11/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4298/parj-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4298/parj-08-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 12/2021 do executivo Municipal.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4309/parj-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4309/parj-09-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 13/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.253.190,48 (Um milhão, duzentos e cinquenta e três mil, cento e noventa reais e quarenta e oito centavos)”.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4310/parj-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4310/parj-10-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 14/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 403.713,60 (Quatrocentos e três mil, setecentos e treze reais e sessenta centavos)”.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4311/parj-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4311/parj-11-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 15/2021, do Executivo Municipal, datado de 05 de março de 2021.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4312/parj-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4312/parj-12-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 16/2021 do Executivo Municipal, datado de 05 de março de 2021.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4340/parj-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4340/parj-13-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 03/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Altera a Ementa e dispositivos da Resolução nº 03/2020, que dispõe sobre a instituição do Prêmio Medalha de Honra e Mérito “Maria das Dores” no dia Internacional da Mulher, no Município de Floresta”.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4363/parj-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4363/parj-14-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Resolução nº 05/2021, o qual “Concede o Prêmio Medalha de Honra e Mérito “MARIA DAS DORES” à artista florestana Ilva Niño Mendonça, conforme Resolução nº 03/2021”.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4364/parj-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4364/parj-15-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, da Mesa Diretora, ao Projeto de Resolução nº 06/2021, o qual fica concedida o Prêmio Medalha de Honra e Mérito “Maria das Dores”, conforme Resolução nº 03/2021, às ilustres florestanas: Rosa Maria de Souza, Elaine de Sá Nogueira Jardim e Priscila Araújo Ferraz.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4365/parj-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4365/parj-16-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, do Poder Legislativo, ao Projeto de Lei nº 02/2021, o qual  “proíbe o manuseio e a utilização, da queima e da soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso”.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4366/parj-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4366/parj-17-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, de autoria do Poder Legislativo, ao Projeto de Lei nº 03/2021, o qual “objetiva a inclusão da Avenida do Recreio no Município de Floresta/PE para que haja promoção de atividades físicas e recreativas como música, esporte e similares”.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4367/parj-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4367/parj-18-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, de autoria do Poder Legislativo, ao Projeto de Lei nº 06/2021, o qual trata-se acerca da constitucionalidade de Projeto de Lei que “declara patrimônio de interesse histórico, paisagístico e cultural material de Floresta o casario e as praças das vias públicas – Coronel José Gonçalves Torres, Praça Antônio Ferraz Boiadeiro, Praça Antônio Ferraz, Praça Cel. Fausto Ferraz, Capitão Emílio Novaes e Rua Getúlio Menezes”.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4368/parj-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4368/parj-19-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, de autoria do Vereador Pedro Gomes Vilarim Júnior, ao Projeto de Lei nº 17/2021, o qual “Reconhece a prática de atividades física como essenciais para a população do município de Floresta/PE em estabelecimentos prestados de serviços destinados a essa finalidade, bem como espaços públicos”.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4369/parj-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4369/parj-20-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, de autoria do Poder Legislativo, ao Projeto de Resolução nº 02/2021, o qual objetiva instalar “Câmara Jovem” anualmente, na primeira quinzena do mês de fevereiro, em Sessão Solene no Legislativo Municipal”.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4386/parj-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4386/parj-21-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 10/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui o Conselho Municipal de Políticas LGBTQIA+ (Lésbicas, Gays, Bissexuais, Travesti, Transexuais, Queers, Intersexuais, Assexuais e todas as demais existências de gênero e sexualidade), dispondo sobre sua estrutura e funcionamento, e dá outras providências”.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4387/parj-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4387/parj-22-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 04/2021, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Concede Título de Cidadão Honorário Florestano ao Sr, José Erivaldo de Sá”.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4388/parj-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4388/parj-23-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2021, do Executivo Municipal, datado de 10 de fevereiro de 2021, que “Revoga a Lei Municipal nº 508/2013, a qual ratifica o protocolo de intenções do Consórcio dos Municípios do Sertão de Itaparica e Moxotó – COMSIM, e dá outras providências.”</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4408/parj-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4408/parj-24-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 21/2021, do Executivo Municipal, o qual “Dispõe sobre a modificação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB”.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4409/parj-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4409/parj-25-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 07/2021, o Vereador Esequiel Rodrigues de Aquino e demais Vereadores relacionados no Projeto, o qual “Regulamenta o protocolo oficial através de Processo Legislativo Eletrônico (PL-e) no âmbito da Câmara Municipal de Floresta-PE”.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4410/parj-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4410/parj-26-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 08/2021, do Vereador Gilberto Quirino de Sá, o qual “Altera dispositivo da Resolução nº 16/2015, que Institui medalha de Mérito Político administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Veto nº 001/2021, do Executivo Municipal, referente ao Projeto de Lei nº 03/2021, que “Dispõe sobre implantação da Avenida de Recreio em via pública central da cidade de Floresta/PE”, de autoria do Vereador Pedro Gomes Vilarim Júnior.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4461/parj-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4461/parj-28-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 20/2021, do Vereador Severino Ferraz Diniz Carvalho, o qual “Constitui as Igrejas e os termos religiosos de qualquer culto como atividade essencial no Município de Floresta-PE”.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4462/parj-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4462/parj-29-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 23/2021, do Vereador Pedro Gomes Vilarim Junior, o qual “Dispõe sobre a denominação do Mirante Fazenda Cantinho e Espaço de Lazer Agamenon Cornélio da Silva”..</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4463/parj-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4463/parj-30-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Veto nº 002/2021, do Executivo Municipal referente ao Projeto de Lei nº 017/2021, de autoria do Vereador Pedro Gomes Vilarim Junior, o qual “Reconhece a prática da atividade física e exercícios físicos essenciais para a população do município de Floresta – PE em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como espaços públicos”.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4464/parj-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4464/parj-31-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 25/2021, do Executivo Municipal, o qual “Cria o núcleo de apoio e acompanhamento para a aprendizagem – NAAPA, na Secretaria Municipal de Educação, Cultura, Turismo e Esportes”.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4510/parj-32-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4510/parj-32-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 22/2021, do Executivo Municipal, o qual “Altera as tabelas do Código Tributário Municipal”.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4511/parj-33-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4511/parj-33-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 27/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 45.000,00 (quarenta e cinco mil reais).</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4533/parj-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4533/parj-34-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 26/2021, do Executivo Municipal.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 24/2021, do Executivo Municipal, o qual “Dispõe sobre a regulação de estágio de estudantes no município de Floresta e dá outras providências”.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4568/parj-36-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4568/parj-36-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 29/2021, do Vereador Severino Ferraz Diniz Carvalho, o qual “Declara Patrimônio Histórico, Paisagismo e Cultural de Floresta as praças e o casario, localizados na Rua Major João Novaes”.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4569/parj-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4569/parj-37-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 30/2021, do Vereador Marcos Antônio de Carvalho, o qual “Institui, no âmbito do Município de Floresta, o Mês de Outubro como “Mês da Prevenção da Saúde Vocal e Auditiva do Professor “ e dá outras providências”.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4570/parj-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4570/parj-38-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 09/2021, do Vereador Marcos Antônio de Carvalho, o qual “Institui a Língua Brasileira de Sinais (Libras) tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Floresta-PE”.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4571/parj-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4571/parj-39-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 10/2021, do Vereador Marcos Antônio de Carvalho, o qual “Altera a Resolução nº01/2016, que dispões sobre o Regimento Interno da Câmara Municipal de Floresta-PE”.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4584/parj-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4584/parj-41-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 28/2021, do Executivo Municipal, o qual “Abre no orçamento crédito adicional suplementar na importância de R$ 2.860.000,00 (dois milhões e oitocentos e sessenta mil reais)”.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4585/parj-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4585/parj-42-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 31/2021, do Executivo Municipal, o qual “Autoriza a mudança da área pública cedida para manutenção do “PROGRAMA DE PERNAMBUCO” e dá outras providências”.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4586/parj-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4586/parj-43-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 32/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Fica denominada de Praça Ursulina Maria de Souza, a segunda Praça localizada na Rua Coronel José Gonçalves Torres, em frente à extinta Escola Fausto Gomes”.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4680/parj-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4680/parj-44-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 34/2021, do vereador Gilberto Quirino de Sá, o qual “fica denominada ACADEMIA CIRÍACO DE SOUZA LIMA a Academia Pernambuco, atualmente em frente à Escola Júlio de Mello, no centro da cidade de Floresta-PE”.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4681/parj-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4681/parj-45-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 35/2021, do vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre a criação da SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PROTEÇÃO DOS DIREITOS DOS ANIMAIS no Município de Floresta-PE”.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4682/parj-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4682/parj-46-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 36/2021, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual “Fica instituído o DIA MUNICIPAL DO CONSELHO TUTELAR, a ser comemorado no dia 20 de novembro, juntamente como o DIA INTERNACIONAL DOS DIREITOS DA CRIANÇA”.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4683/parj-47-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4683/parj-47-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 38/2021, do vereador Gilmar Leal de Sá e demais vereadores relacionados na proposição, o qual fica “Denominada de Rua Hercílio de Souza Lira, a via pública localizada no Loteamento Três Marias 2 – Rua Projetada 12”..</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4684/parj-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4684/parj-48-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, justiça e Redação ao Projeto de Lei nº 39/2021, do vereador André Alexandre de Sá Ferraz Moura Maniçoba e demais vereadores relacionados na proposição, o qual fica “Denominada de Rua Pedro Gomes Vilarim Neto, a via pública localizada no Loteamento Três Maria 2 – Rua Projetada 18/”.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4685/parj-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4685/parj-49-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 40/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de AV. VEREADOR DAVID TORRES DE SÁ, a via pública localizada no Loteamento Parque das Acácias – Rua Projetada 03”.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4686/parj-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4686/parj-50-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 41/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de ANCILON CARLOS GOMES VILARIM, a via pública localizada no Loteamento Três Marias 2 – Rua Projetada 14”.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4687/parj-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4687/parj-51-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 42/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de RUA JOSÉ TITO FERRAZ, a via pública localizada no Loteamento Parque das Acácias – Rua Projetada 04”.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4688/parj-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4688/parj-52-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 46/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de RUA ZILDO ERNESTO FERRAZ, a via pública localizada no Loteamento Parque das Acácias – Rua Projetada 01”.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4689/parj-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4689/parj-53-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 47/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de RUA MARIA PACÍFICA FERRAZ, a via pública localizada no Loteamento Parque das Acácias – rua Projetada 07”.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4690/parj-54-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4690/parj-54-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 48/2021, do vereador Pedro Gomes Vilarim Júnior e subscrito por vereadores relacionados na proposição, o qual fica “Denominada de RUA PROFª. MARIA DE LOURDES MENEZES FERRAZ, a via pública localizada no Loteamento Parque das Acácias – Rua Projetada 09”.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4691/parj-55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4691/parj-55-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 49/2021, do vereador Marcos Antônio de Carvalho e subscrito por vereadores relacionados na proposição, o qual fica “Institui a implantação de faixa de retenção e recuo exclusivo para bicicletas e motocicletas nas vias públicas equipadas com semáforo no município de Floresta-PE”.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4692/parj-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4692/parj-56-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 50/2021, do vereador Ciro Ferraz Pereira e demais vereadores relacionados na proposição, o qual fica “Denominada de PRAÇA PEDRO GOMES VILARIM NETO, a praça localizada na Avenida Capitão Antônio David, no bairro do Santa Rosa, por trás da Igreja Santa Rosa de Lima”.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4693/parj-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4693/parj-57-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 51/2021, do vereador Pedro Gomes Vilarim Júnior e demais vereadores relacionados na proposição, o qual fica “Denominada de PRAÇA MOACY GOMES DE MENEZES, a última Praça localizada na Rua Dário Ferraz, depois da extinta Quadra Paulo Isaac de Souza Cahú, da Rua XV de novembro”.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4694/parj-58-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4694/parj-58-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 11/2021, do vereador Francisco Ferraz Novaes Neto e demais vereadores relacionados na proposição, o qual “Concede o Título de Cidadão Honorário de Floresta ao senhor Luís Esberard de Albuquerque Beltrão”.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4695/parj-59-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4695/parj-59-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 12/2021, do vereador André Alexandre de Sá Ferraz Moura Maniçoba e demais vereadores relacionados na proposição, o qual “Concede a Medalha de Mérito Político-Administrativo AFONSO AUGUSTO FERRAZ ao Ex-Vereador e Ex-Presidente da Câmara de Vereador de Floresta, David Torres de Sá”.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4696/parj-60-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4696/parj-60-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 45/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 191.308,00 (Cento e noventa e um mil e trezentos e oito reais)”.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4697/parj-61-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4697/parj-61-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 01/2021, do Executivo Municipal, o qual “Dispõe sobre alterações da Lei nº 857/202, que instituiu no Município de Floresta o Incentivo Variável por Desempenho de Metas do Componente, pagamento por desempenho do Programa previne Brasil”.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 43/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.800.000,00 (Hum milhão e oitocentos mil reais)”.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 33/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 951.939,09 (novecentos e cinquenta e um mil, novecentos e trinta e nove reais e nove centavos)”.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4775/parj-64-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4775/parj-64-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 37/2021, do Executivo Municipal, o qual “Dispõe sobre autorização para distribuição de absorventes para adolescentes dos Serviços de Convivência e Fortalecimento de Vínculos, no âmbito da Assistência Social do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4744/parj-65-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4744/parj-65-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 63/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4776/parj-66-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4776/parj-66-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 56/2021, do Vereador Victor Laert dos Santos Sá, o qual “Institui o dia 21 de agosto como o Dia Municipal do Turismo”.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4777/parj-67-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4777/parj-67-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 57/2021, do Vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Dispõe no âmbito do município de Floresta sobre a criação de carteira de identificação para portadores de fibromialgia”.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4778/parj-68-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4778/parj-68-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 66/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui e inclui no calendário oficial de eventos do município de Floresta-PE o Dia Municipal de Combate a LGBTfobia, a ser celebrado no dia 13 de setembro”.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO VETO PARCIAL DO EXECUTIVO MUNICIPAL, DATADO DE 09 DE SETEMBRO DE 2021, REFERENTE AO PROJETO DE LEI Nº 44/2021 (AUTÓGRAFO Nº 31/2021) - LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO PARA EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4802/parj-70-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4802/parj-70-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 52/2021, do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 551.566,06 (quinhentos e cinquenta e um mil, quinhentos e sessenta e seis reais seis centavos)”.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4803/parj-71-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4803/parj-71-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 74/2021, do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 9.338.000,00 (nove milhões e trezentos e trinta e oito mil reais)”.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4834/parj-72-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4834/parj-72-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 78/2021, do Executivo Municipal o qual “Fixa na rede municipal de ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica” .</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4867/parj-73-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4867/parj-73-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 53/2021, DO EXECUTIVO MUNICIPAL O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 335.879,69 (TREZENTOS E TRINTA E CINCO MIL, OITOCENTOS E SETENTA E NOVE REAIS E SESSENTA E NOVE CENTAVOS)” .</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4868/parj-74-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4868/parj-74-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 70/2021, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, O QUAL “DISPÕE SOBRE A PROIBIÇÃO DE MAUS TRATOS EM ANIMAIS DOMÉSTICOS E OU DOMESTICADOS, SILVESTRES, NATIVOS OU EXÓTICOS” .</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4869/parj-75-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4869/parj-75-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 76/2021, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, O QUAL “DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE FLORESTA-PE” .</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4870/parj-76-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4870/parj-76-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 81/2021, DO EXECUTIVO MUNICIPAL, O QUAL “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 114.000,00 (CENTO E QUATORZE MIL REAIS)” .</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4871/parj-77-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4871/parj-77-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 84/2021, DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, O QUAL “ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 725/2018, DENOMINANDO DE “MARIA DA CONCEIÇÃO NOVAES DE SOUZA LIRA”, A QUADRA POLIESPORTIVA EM PROCESSO DE CONSTRUÇÃO, - DISTRITO DE NAZARÉ DO PICO, FLORESTA/PE” .</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4872/parj-78-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4872/parj-78-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 87/2021, DO VEREADOR SEVERINO FERRAZ DINIZ CARVALHO E DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, O QUAL “INSTITUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE FLORESTA/PE, O DIA DO PROFISSIONAL DA SAÚDE MUNICIPAL, A SER COMEMORADO ANUALMENTE NO DIA 18 DE OUTUBRO” .</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4873/parj-79-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4873/parj-79-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, AO PROJETO DE LEI Nº 97/2021, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, O QUAL “INSTITUI E INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE FLORESTA-PE A SEMANA DE ORIENTAÇÃO E PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA” .</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4902/parj-80-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4902/parj-80-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 80/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 27 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4903/parj-81-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4903/parj-81-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 98/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4904/parj-82-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4904/parj-82-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 99/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4905/parj-83-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4905/parj-83-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 100/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 13 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4930/parj-84-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4930/parj-84-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 106/2021, do Vereador Victor Laert dos Santos Sá o qual “Institui, no município de Floresta, o Dia Municipal e a semana de conscientização e enfrentamento da Fibromialgia” .</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4931/parj-85-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4931/parj-85-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 108/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 935.000,00 (Novecentos e trinta e cinco mil reais)”.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4932/parj-86-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4932/parj-86-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 109/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.800.000,00 (Dois milhões e oitocentos mil reais)” .</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4933/parj-87-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4933/parj-87-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 110/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Estabelece a obrigatoriedade de afixar, em lugar visível, a lista dos médicos, plantonistas do Hospital e dos Profissionais de Saúde em escala dos Postos de Saúde do município de Floresta, bem como a disponibilidade da mesma no site da prefeitura” .</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4934/parj-88-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4934/parj-88-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 115/2021, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui, no âmbito do Município der Floresta-PE, a Carteira Municipal de Saúde da Mulher”.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4935/parj-89-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4935/parj-89-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 13/2021, do Vereador Ciro Ferraz Pereira, o qual “Concede Medalha de Mérito Político-Administrativo “AFONSO AUGUSTO FERRAZ ” .</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4952/parj-90-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4952/parj-90-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 107/2021, do Executivo Municipal, o qual “Dispõe sobre a Interveniência da Administração Pública Municipal de Floresta/Pe em operações de Crédito para os Servidores Públicos Municipais” .</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4953/parj-91-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4953/parj-91-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 120/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 360.000,00 (Trezentos e sessenta mil reais)”.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4954/parj-92-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4954/parj-92-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 121/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.550.430,00 (Dois milhões e quinhentos e cinquenta mil e quatrocentos e trinta reais)” .</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4977/parj-93-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4977/parj-93-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 122/2021, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.053.000,00 (Hum milhão e cinquenta e três mil reais)”.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4978/parj-94-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4978/parj-94-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 14/2021, da Vereadora Rosa Maria de Souza, o qual “Concede Título de Cidadão de Floresta ao Senhor Robson Brito Leal”.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4979/parj-95-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4979/parj-95-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação à Emenda Substitutiva nº 01/2021, o qual “Substitui dispositivos do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4980/parj-96-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4980/parj-96-2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação à Emenda Modificativa nº 05/2021, o qual “Modifica dispositivo do Projeto de Lei Complementar nº 04/2021, do Executivo Municipal, que “Dispõe sobre a autorização de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% de recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A, inciso XI da Constituição Federal, referente ao exercício financeiro de 2021”.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4990/parj-97-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4990/parj-97-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 55/2021 DE AUTORIA DO VEREADOR FRANCISCO FERRAZ NOVAES NETO E DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4991/parj-98-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4991/parj-98-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 58/2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4992/parj-99-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4992/parj-99-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 59/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4993/parj-100-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4993/parj-100-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 60/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4994/parj-101-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4994/parj-101-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 61/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4995/parj-102-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4995/parj-102-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 62/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4996/parj-103-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4996/parj-103-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 67/2021 DE AUTORIA DO VEREADOR VICTOR LAERT DOS SANTOS SÁ E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 15 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4997/parj-104-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4997/parj-104-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 69/2021 DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 15 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4998/parj-105-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4998/parj-105-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 72/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 31 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4999/parj-106-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4999/parj-106-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 73/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 15 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5000/parj-107-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5000/parj-107-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 75/2021 DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ E SUBSCRITA PELOS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 22 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5001/parj-108-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5001/parj-108-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 77/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 22 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5002/parj-109-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5002/parj-109-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 79/2021 DE AUTORIA DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E SUBSCRITA PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 22 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5003/parj-110-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5003/parj-110-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 82/2021 DE AUTORIA DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E SUBSCRITA PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5004/parj-111-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5004/parj-111-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 83/2021 DE AUTORIA DO VEREADOR MARCOS ANTÔNIO DE CARVALHO E SUBSCRITA PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5005/parj-112-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5005/parj-112-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 85/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5006/parj-113-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5006/parj-113-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 86/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5007/parj-114-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5007/parj-114-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 88/2021 DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5008/parj-115-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5008/parj-115-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 89/2021 DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5009/parj-116-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5009/parj-116-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 91/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5010/parj-117-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5010/parj-117-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 92/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5011/parj-118-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5011/parj-118-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 93/2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITA PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5012/parj-119-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5012/parj-119-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 96/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5013/parj-120-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5013/parj-120-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 101/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5014/parj-121-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5014/parj-121-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 102/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5015/parj-122-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5015/parj-122-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 103/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5016/parj-123-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5016/parj-123-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 111/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5017/parj-124-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5017/parj-124-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 112/2021 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5018/parj-125-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5018/parj-125-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 116/2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5019/parj-126-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5019/parj-126-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 117/2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5020/parj-127-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5020/parj-127-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 118//2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5021/parj-128-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5021/parj-128-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 119/2021 DE AUTORIA DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 27 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5022/parj-129-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5022/parj-129-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 123/2021 DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5023/parj-130-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5023/parj-130-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 124/2021 DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5024/parj-131-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5024/parj-131-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 125/2021 DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 07 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5025/parj-132-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5025/parj-132-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 126/2021 DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 08 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5026/parj-133-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5026/parj-133-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO À EMENDA MODIFICATIVA Nº 06/2021, AO PROJETO DE LEI Nº 104/221, DO AUTORIA DO VEREADOR SEVERINO FERRAZ DINIZ CARVALHO E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5027/parj-134-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5027/parj-134-2021.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO LEI Nº 104/2021 DE AUTORIA DO VEREADOR SEVERINO FERRAZ DINIZ CARVALHO E SUBSCRITO PELOS DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 20 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4217/pdp-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4217/pdp-01-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, e ao Senhor Antônio Adelmo Nunes − Secretário Municipal de Planejamento, Obras e Serviços Públicos, para que em caráter de máxima urgência, envidem esforços para realizar a construção de uma Passagem Molhada para interligar as comunidades rurais do Aticum 1 a Aticum 2.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4211/pdp-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4211/pdp-02-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido ao Senhor Secretário Municipal Antônio Adelmo Nunes da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, para que em caráter de urgência,  providencie enviar o calendário da iniciação dos consertos das estradas da zona rural do município de Floresta-PE.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4218/pdp-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4218/pdp-03-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado pedido de providência ao Reverendíssimo Senhor pároco Adriano Alves Carvalho e à Excelentíssima Senhora  prefeita Rosângela de Moura Maniçoba Novaes Ferraz no sentido de que requisitem à Companhia Pernambucana de Saneamento – Compesa – instalação de encanamento de água para abastecer a Igreja da Ermida.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4219/pdp-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4219/pdp-04-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido ao Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, para que sejam feitos reparos na antena local de transmissão do sinal analógico de TV em nosso município.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4220/pdp-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4220/pdp-05-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, e a Senhora Juliana Araújo — Secretária Municipal de Saúde, para que em caráter de urgência, envidem esforços para promover no m.unicípio um Programa de Castração de Animais de Ruas.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4230/pdp-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4230/pdp-06-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um Pedido de Providências a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Saúde, no sentido de disponibilizar CARRO DE APOIO para as comunidades rurais de Ponta da Serra e Assentamento Cacimba Nova.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4231/pdp-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4231/pdp-07-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja feito um apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Senhor Secretário de Obras, Planejamento e Serviços Públicos – Adelmo Nunes, a Ilma. Senhora Secretária de Educação, Cultura, Turismo e Esportes – Heliene Quirino, para que em caráter de urgência, providenciem a MANUTENÇÃO DOS CERCADOS DOS ALAMBRADOS DAS  QUADRAS ESPORTIVAS, BEM COMO PINTURA E REPAROS NOS PISOS DAS QUADRAS SITUADAS NAS RUAS: ANTÔNIO FERRAZ BOIADEIRO,  CAPITÃO ELOI TORRES DE BARROS,  PADRE CLÁUDIO NOVAES E JOSÉ CASSIANO.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4232/pdp-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4232/pdp-08-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um Pedido de Providências a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Produção Rural, Meio Ambiente e Recursos Hídricos, no sentido de realizar PROJETO DE ARBORIZAÇÃO em nossa cidade.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4233/pdp-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4233/pdp-09-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção de quebra-mola para Rua  Pereira Maciel, localizada no Centro da Cidade.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4234/pdp-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4234/pdp-10-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie reformar o açougue municipal de Floresta/PE.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4235/pdp-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4235/pdp-11-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido ao Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, para que seja feita a retirada de um esgoto a céu aberto no espaço conhecido como Pista dos Jipeiros.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4236/pdp-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4236/pdp-12-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, e ao Sr. Antônio Adelmo Nunes − Secretário Municipal de Planejamento, Obras e Serviços Públicos, para que em caráter de urgência, envidem esforços para viabilizar a construção de uma Passagem Molhada para as comunidades rurais localizadas nas proximidades da Fazenda Boa Vista ligando Floresta a Betânia.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>DR. SEVERININHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4237/pdp-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4237/pdp-13-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um Pedido de Providências a Ilmª. Sra. Secretária de Saúde - Juliana Araújo Ferraz, no sentido de disponibilizar um contato telefônico exclusivo na referida secretaria, visando informar a população acerca da vacina contra a covid-19.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4238/pdp-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4238/pdp-14-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado este Pedido de Providência à SECRETARIA MUNICIPAL DE PLANEJAMENTO, OBRAS E SERVIÇOS PÚBLICOS para que a mesma solicite a COMPANHIA ENERGÉTICA DE PERNAMBUCO − CELPE, uma extensão elétrica para o cemitério do Airi.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4254/pdp-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4254/pdp-15-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um Pedido de Providências a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos e da Secretaria de Produção Rural, Meio Ambiente e Recursos Hídricos, no sentido de viabilizar a DESOBSTRUÇÃO DO LEITO E MARGENS DO RIO PAJEÚ, em especial a REMOÇÃO DAS ALGAROBAS hoje existentes ao longo do leito do Rio Pajeú, em nossa cidade.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>CIRO FERRAZ, CHICHICO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4255/pdp-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4255/pdp-16-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, faça a distribuição de suplemento alimentar e fraldas descartáveis, tendo como público alvo gestantes e crianças de baixo peso, crianças especiais e idosos de baixa renda.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4256/pdp-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4256/pdp-17-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido a Ilma. Sra. Secretária Municipal de Saúde, Juliana Araújo Ferraz, para que faça a imediata devolução das ambulâncias dos distritos de Nazaré e Airí, e das comunidades Assentamento Cacimba Nova e Agrovila 06, bem como, disponibilize uma ambulância para o Assentamento Serra Negra.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4257/pdp-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4257/pdp-18-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, para que, junto ao Exmo. Sr. Diretor Presidente do IPA - Kaio Maniçoba, em caráter de urgência, envidem esforços visando à CONSTRUÇÃO DE UMA PASSAGEM MOLHADA sobre o Rio Pajeú, interligando as comunidades de Malhada Vermelha e Angico.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4258/pdp-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4258/pdp-19-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção quebra-molas na Rua Antônio Firmo Ferraz, localizada no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4259/pdp-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4259/pdp-20-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, para que, junto ao Exmº. Sr. Diretor Presidente do IPA - Kaio Maniçoba, em caráter de urgência, envidem esforços visando à RESTAURAÇÃO DA PASSAGEM MOLHADA sobre o Riacho do Navio, nas proximidades da “Barragem de Duquinha”, beneficiando as comunidades da Niltolândia, Assentamento 30, Várzea do Exu, Aticum 2, além de outras propriedades.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4260/pdp-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4260/pdp-21-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja enviado apelo a Exma. Srᵃ. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, no sentido de viabilizar, com a urgência que o caso requer, a CONSTRUÇÃO DE REDUTOR DE VELOCIDADE/QUEBRA-MOLAS e a RESTAURAÇÃO DO CALÇAMENTO na Rua Alexandre Firmo Ferraz, no Bairro Santa Rosa, próximo à residência do Sr. Klécio Fernando Silva Santos, nº 418.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4261/pdp-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4261/pdp-22-2021.pdf</t>
   </si>
   <si>
     <t>Formula um Pedido de Providências a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, viabilize com a máxima urgência, a construção de 02 (dois) QUEBRA-MOLAS, na Avenida Manoel Ferraz, Bairro DNER, nas imediações do Mercadinho Parceria.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4271/pdp-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4271/pdp-23-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja formulado um apelo a Exma. Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a COLETA DE LIXO na Agrovila 06/Mandantes.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4272/pdp-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4272/pdp-24-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo à Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável , faça um  estudo tendo em vista encontrar uma forma de ligar a Rua Padre Frederico que sai da Avenida Antônio Cavalcante Novaes à Rua Emílio Novaes.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4273/pdp-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4273/pdp-25-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria competente, Diretoria do Hospital Coronel Álvaro Ferraz e XI Gerência Regional de Saúde do Estado de Pernambuco, providenciem a reativação e readequação dos leitos de saúde mental, que perderam sua finalidade e hoje funcionam como repouso da equipe de enfermagem do hospital.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4274/pdp-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4274/pdp-26-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita, Rosangela de Moura Maniçoba Novaes Ferraz, juntamente com a Secretaria Municipal de Saúde, no sentido de coibir a entrada de vendedores ambulantes de outros municípios em nossa cidade.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4283/pdp-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4283/pdp-27-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de CONSTRUIR UMA PRAÇA NA AGROVILA 06/Mandantes.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4284/pdp-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4284/pdp-28-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a coleta de Lixo na Plataforma/Comunidade Vila dos Pescadores.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4285/pdp-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4285/pdp-29-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o calçamento na Agrovila 06/Mandantes.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4308/pdp-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4308/pdp-30-2021.pdf</t>
   </si>
   <si>
     <t>Formula um APELO a Exmª Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – através da Secretaria Municipal de Saúde, no sentido de que OS PROFISSIONAIS DE EDUCAÇÃO FÍSICA DE NOSSO MUNICÍPIO SEJAM VACINADOS CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4321/pdp-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4321/pdp-31-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo à Chefe do Executivo – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, disponibilize pelo menos um Servidor Público – Agente Comunitário de Saúde – “para que fique à disposição das comunidades de Santa Paula, Pindoba, Bonito, Raposinha e Barrocão.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4322/pedido_de_providencia_de_32_modificado_1.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4322/pedido_de_providencia_de_32_modificado_1.docx</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, providencie o conserto das estradas do 2º Distrito, em especial, das vias localizadas nas áreas indígenas da Faveleira e do Travessão do Ouro, bem como a Barra do Juá e regiões adjacentes.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4323/pdp-33-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4323/pdp-33-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria responsável, providencie a construção de 2 (dois) quebra-molas na Rua Washington Nunes Nogueira, bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4324/pdp-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4324/pdp-34-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO ao Executivo Municipal, na pessoa da Exmª. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, “providencie a construção de calçamento para Rua José Cassiano, localizada no Bairro da Ermida.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4325/pdp-35-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4325/pdp-35-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para, através da Secretaria competente, viabilizar “MANUTENÇÃO/REFORMA no prédio do MERCADO PÚBLICO MUNICIPAL”.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4326/pdp-36-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4326/pdp-36-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – através das Secretarias de Finanças e de Administração, no sentido de promover o “PERDÃO” DA DÍVIDA DOS PEQUENOS COMERCIANTES DOS PAGAMENTOS DE ALVARÁS REFERENTES AO EXERCÍCIO DE 2020 e a ISENÇÃO REFERENTE AO EXERCÍCIO DE 2021”.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4327/pdp-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4327/pdp-37-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados “OS DEVIDOS REPAROS NA ILUMINAÇÃO DA QUADRA DO ALTO DA ERMIDA”</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4328/pdp-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4328/pdp-38-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO à Exmª. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria competente, providenciem a reforma e requalificação da praça localizada na Rua Coronel José Gonçalves Torres, nas proximidades do antigo Fausto Gomes, com implantação de parquinho infantil”.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4329/pdp-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4329/pdp-39-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria responsável, providencie o “aumento do valor das diárias dos técnicos de enfermagem e dos motoristas os quais trabalham ajudando no transporte de pacientes.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4330/pdp-40-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4330/pdp-40-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de viabilizar, com urgência, articulação e mobilização municipal dos Poderes Executivo, Legislativos e Judiciário Municipal, Estadual e Federal visando à retomada das atividades da Operação Carro-Pipa e atendimento aos pagamentos atrasados aos pipeiros.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4336/pdp-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4336/pdp-41-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através das Secretarias Municipais de Planejamento, Obras e Serviços Públicos e de Educação, Cultura, Turismo e Esportes, no sentido de que A ACADEMIA PERNAMBUCO, SITUADA NA PRAÇA MAJOR JOÃO NOVAES, SEJA REALOCADA PARA A RUA DÁRIO FERRAZ DE SÁ, ESPECIFICAMENTE NO ENTORNO DO PÁTIO DA ANTIGA QUADRA DE ESPORTES “RUA 15 DE NOVEMBRO”, BEM COMO, QUE SEJAM REALIZADOS SERVIÇOS BÁSICOS DE MANUTENÇÃO DA REFERIDA LOCALIDADE, PARA QUE O ESPAÇO VOLTE A SE TORNAR DISPONÍVEL PARA A PRÁTICA DE ATIVIDADES FÍSICAS E CULTURAIS PELA COMUNIDADE.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4337/pdp-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4337/pdp-42-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar com urgência, um MUTIRÃO DE LIMPEZA NA TRAVESSA MANOEL FERRAZ, localizada no Bairro DNER.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4359/pdp-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4359/pdp-43-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria Municipal de Educação – no sentido de providenciar a distribuição de “KIT MERENDA ESCOLAR” a todas as crianças de baixa renda matriculadas nas Escolas e nos Berçários Municipais durante a pandemia”.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4360/pdp-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4360/pdp-44-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a INSTALAÇÃO D ALAMBRADO NA QUADRA DA AGROVILA 06/MANDANTES”.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4361/pdp-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4361/pdp-45-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Ilmª. Sra. Juliana Araújo Ferraz, no sentido de designar um Agente de Saúde para atender à Comunidade de Jardim 1.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4362/pdp-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4362/pdp-46-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e o Sr. Antônio Adelmo Nunes – Secretário Municipal de Planejamento, Obras e Serviços Públicos, para que  em caráter de urgência, envidem esforços para fazer “uma piçarra na estrada da BR que dá acesso ao ATICUM 1.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4383/pdp-47-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4383/pdp-47-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie o conserto das estradas vicinais localizadas nas fazendas Catende, Espinheiro, Serra Grande, Serrote do Capim, Riacho do Feijão, Poço Cercado, Barra do Córrego, Riacho Grande, dentre outras vias  próximas à BR-316, que ligam Floresta à Petrolândia.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4384/pdp-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4384/pdp-48-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção de bancos para praça  localizada  na Avenida Antônio de Souza Jota.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4385/pdp-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4385/pdp-49-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Secretário de Planejamento, Obras e  Serviços Públicos - Antônio Adelmo Nunes -, para que providenciem com a máxima urgência, a CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DA VASSOURA, ligando a Vassoura à comunidade São Braz.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4395/pdp-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4395/pdp-50-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, para que seja realizada com urgência a reposição das lâmpadas queimadas ou apagadas dos postes de numeração S229254 e S229261 na Comunidade de Serra Negra, assim como a instalação de braço de luz e lâmpada para o poste de numeração S229256.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4396/pdp-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4396/pdp-51-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providenciem o reparo no calçamento nas seguintes localidades: imediações da torre da Catedral do Senhor Bom Jesus dos Aflitos; nas proximidades da antigo CAPS, como também na divisa entre a Praça Antônio Ferraz Boiadeiro e a entrada para a Travessa Coronel José Gonçalves Torres.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4397/pedido_de_providencia_no_52_tiago.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4397/pedido_de_providencia_no_52_tiago.docx</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado esse PEDIDO DE PROVIDÊNCIA ao Executivo Municipal e à Secretaria Municipal de Obras para que seja realizada a coleta de lixo semanal no Distrito do Airi e na localidade da Plataforma.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4398/pdp-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4398/pdp-53-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção do calçamento na Rua Afonso de Souza Leal, Bairro Três Marias.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4399/pdp-54-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4399/pdp-54-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a continuação da instalação de iluminação pública na Vila Nova — extensão da Agrovila 06/ Mandantes —.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4404/pdp-55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4404/pdp-55-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido ao Ilmº. Sr. Antônio Adelmo Nunes, Secretário Municipal de Obras e Serviços Públicos, para que realize melhorias com o serviço de limpeza, capinação e roçagem, de forma manual ou mecanizada, na rua 04 da COHAB, nas proximidades do SESC.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4405/pdp-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4405/pdp-56-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um pedido ao Ilmº. Sr. Antônio Adelmo Nunes, Secretário Municipal de Obras e Serviços Públicos para que realize uma operação tapa buracos, com metralhas e uso de máquinas, bem como, limpeza com retirada de entulhos e reparo no esgoto que corre a céu aberto na Rua Belém do São Francisco, no Bairro Caetano I.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4420/pdp-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4420/pdp-57-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras – Antônio Adelmo Nunes -, no sentido de que sejam efetuados os consertos necessários nas estradas pertencentes à zona rural, no Distrito de Nazaré do Pico: Frazão, Mororó, São Gonçalo, Raposinha, Santa Paula, Bonito e Cacimba Nova.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4421/pdp-58-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4421/pdp-58-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a sinalização no cruzamento formado pela Rua Tenente Mário Ferraz, Rua Antônio de Sousa Jota e Avenida Antônio Cavalcante Novaes.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4422/pdp-59-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4422/pdp-59-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção do calçamento na Rua José Cirilo da Silva, Bairro Cohab.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4423/pdp-60-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4423/pdp-60-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado esse PEDIDO DE PROVIDÊNCIA ao Executivo Municipal para que seja realizada a manutenção da iluminação pública da Vila do Airi e do Assentamento Lajes (50).</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4424/pdp-61-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4424/pdp-61-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos -, no sentido de que sejam providenciados alguns serviços básicos, na avenida principal de acesso ao SESC e nas ruas do Loteamento Né Maniçoba, tais como:_x000D_
 _x000D_
 · Saneamento básico;_x000D_
 _x000D_
 · Calçamento nas ruas;_x000D_
 _x000D_
 · Revisão da iluminação pública;_x000D_
 _x000D_
 · Limpeza de metralhas;_x000D_
 _x000D_
 · Limpeza de lixo doméstico;_x000D_
 _x000D_
 · Colocar material como piçarra, para diminuir os impactos causados pelas chuvas, no decorrer da avenida e das ruas, que por vezes ficam inacessíveis;_x000D_
 _x000D_
 · Capinar todo o mato daquela avenida e nas redondezas próximas às Residências, bem como realizar podas nas árvores ali existentes;</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4428/pdp-62-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4428/pdp-62-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através de Secretaria competente, viabilizar a construção de um muro na Escola Municipal Craibeira - Agrovila 06 e o fechamento de uma cisterna desativada na referida escola.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4429/pdp-63-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4429/pdp-63-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, para providenciar, com urgência, reposição de lâmpadas queimadas ou apagadas dos postes com as seguintes numerações M269337, M269856, M269852 e M269346, localizados na Agrovila 06 – Mandantes.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4430/pdp-64-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4430/pdp-64-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, para providenciar o calçamento e melhorias na iluminação pública da Rua Cel. Francisco Barros do Nascimento, mais precisamente, na área conhecida como “Rua do Canal da Serralharia”, no Centro da cidade.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4431/pdp-65-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4431/pdp-65-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, para providenciar, com urgência, instalação de braços de luz com luminárias nos postes de numerações X087373, X087374, X087375, X087376, X087377 e X087378, localizados na Rua 04 – no bairro da COHAB.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4425/pdp-66-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4425/pdp-66-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, através da Secretária de Saúde – Juliana Araújo Ferraz, no sentido de que disponibilize pelo menos um Servidor Público — Agente Comunitário de Saúde —, para que fique à disposição das comunidades do Icó, Favela, Poço do Angico e regiões vizinhas.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4426/pdp-67-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4426/pdp-67-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado esse PEDIDO DE PROVIDÊNCIA ao Executivo Municipal e à Secretaria Municipal de Obras para que seja realizada a coleta de lixo semanal no Distrito do Airi e de Serra Negra.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4427/pdp-68-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4427/pdp-68-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Ilmª Srª. Secretária de Saúde – Juliana Araújo Ferraz -, no sentido de viabilizar a inclusão, como público-alvo prioritário, dos portadores de doenças renais graves e de câncer, na imunização contra Covid-19 em nosso município.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4442/pdp-69-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4442/pdp-69-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a manutenção e o aguamento das plantas em todas as praças da Cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4443/pdp-70-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4443/pdp-70-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário, e cumpridas as formalidades legais e regimentais, que seja encaminhado esse PEDIDO DE PROVIDÊNCIA ao Executivo Municipal para que seja realizada na quadra da Agrovila 6, a implantação de energia elétrica.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4444/pdp-71-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4444/pdp-71-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras – Antônio Adelmo Nunes -, no sentido de que sejam efetuados os consertos necessários nas estradas vicinais da zona rural, localizadas no Segundo Distrito, tais sejam: Riacho do Meio, Lajes das Pombas, Capim, Quebra Unha de Dentro, Pocinhos, Cachoeira, Boa Vista, Serra do Bernaldo, Urubu, Santo Amaro, Barra do Juá e Pai João; Ass. Mari, Mari, Quebra Unha de Fora, Caiçara, Sossego, Pereiro Grande, Caldeirão, Pipipã, Ilha Grande, Poço do Fumo; no Km 28 – São Silvestre, Porteiras, Jacaré, Cacimbinhas, Aldeias - Faveleira, Capoeria do Barro e Travessão do Ouro.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4445/pdp-72-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4445/pdp-72-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providenciem o conserto das estradas vicinais localizadas nas fazendas: Barra do Juá, Cágado, Poço Cercado, Tapera, Santo Amaro, São Braz, Rancho dos Homens, Urubu, Pipipã, Fazenda Nova e regiões vizinhas.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4446/pdp-73-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4446/pdp-73-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, para que, através da Secretaria competente, providencie a REPOSIÇÃO DE LÂMPADAS dos postes localizados na Rua Coronel José Gonçalves Torres, em frente à extinta “Escolas Reunidas Fausto Gomes de Sá”.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4447/pdp-74-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4447/pdp-74-2021.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no Bairro Alto da Ermida, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Desobstrução dos bueiros da Passagem Molhada;_x000D_
 •	Colocar material como piçarra, para diminuir os impactos causados pelas chuvas, ao longo de algumas ruas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4456/pdp-75-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4456/pdp-75-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, para a “limpeza, capinação e retirada de entulhos da Rua Pedro Domingos Novaes – Centro”.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4448/pdp-76-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4448/pdp-76-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos -, no sentido de viabilizar o saneamento básico e a construção de calçamento das vias públicas localizadas no Bairro DNER, abaixo relacionadas:_x000D_
 _x000D_
 •	Avenida Bela Vista;_x000D_
 •	Rua Projetada I;_x000D_
 •	Rua Projetada II;_x000D_
 •	Rua Projetada III;_x000D_
 •	Rua Projetada V;_x000D_
 •	Rua Manoel Vieira dos Santos (ao lado do DNIT);_x000D_
 •	Travessa Manoel Alves de Carvalho (por trás do Posto Trevo);_x000D_
 •	Rua Eudócia Sebastiana Gusmão (conserto na entrada de Caboquinho);_x000D_
 •	Rua Adalberto Alexandre de Sá (rua depois de Caboquinho);_x000D_
 •	7ª Travessa Manoel Ferraz (3ª rua depois do postinho);_x000D_
 •	9ª Travessa Manoel Ferraz (2ª rua depois da rodovia);_x000D_
 •	10ª Travessa Manoel Ferraz (1ª rua depois da rodovia)...</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4449/pdp-77-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4449/pdp-77-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no DNER, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Desobstrução dos bueiros da Passagem Molhada;_x000D_
 •	Colocar material como piçarra, para diminuir os impactos causados pelas chuvas, ao longo de algumas ruas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4471/pdp-78-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4471/pdp-78-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja “REITERADO O PEDIDO DE PROVIDÊNCIA Nº 31/2021”, aprovado há mais de 60 dias, no qual solicitou a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – através da Secretaria responsável, que “disponibilize  um Agente de Saúde para atender às necessidades comunitárias de Santa Paula, Pindoba, Bonito, Raposinha e Barrocão”.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4472/pdp-79-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4472/pdp-79-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, no sentindo de viabilizar o “CONSERTO DAS ESTRADAS VICINAIS” DA ZONA RURAL DO NOSSO MUNICÍPIO, NO PERCURSO DE Nazaré a Ponta da Serra, Bonito, Pindoba, Lagoa Cercada, Santa Paula, Raposinha, Barrocão, São Gonçalo, Ema e região do Açude.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4473/pdp-80-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4473/pdp-80-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar um “MUTIRÃO DE LIMPEZA” nas ruas do Distrito de Nazaré do Pico (por trás das ruas) e na Vila da COHAB.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4474/pdp-81-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4474/pdp-81-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de que sejam efetuadas os consertos necessários nas estradas vicinais da zona rural, nas localidades: Jatobá, Malhada da Areia, Papagaio, Crispim, Boa Sorte, Roças Velhas, Lagoinha, Jaburu, Lagoa Rasa e Trombeta”.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4475/pdp-82-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4475/pdp-82-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam “efetuados serviços de limpeza urbana e capinação na Vila do Distrito do Airi, nos fundos das residências”.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4476/pdp-83-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4476/pdp-83-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de que providenciem a realização dos serviços de limpeza urbana – CAPINAÇÃO E COLETA DE LIXO -, na Rua Maria Menezes e Travessa Manoel Cornélio”.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4477/pdp-84-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4477/pdp-84-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de efetuar os serviços necessários no que diz respeito à “LIMPEZA URBANA NO BAIRRO SANTA ROSA”</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4478/pdp-85-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4478/pdp-85-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de providenciar concerto das estradas vicinais localizadas na Varjota, Várzea Comprida (em ambos os lados do riacho do Navio), Quixaba, Toco do Pau e Fazendas vizinhas”.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4479/pdp-86-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4479/pdp-86-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de providenciar o concerto das estradas vicinais localizadas nas Fazenda Açude e regiões vizinhas”.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4480/pdp-87-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4480/pdp-87-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no “sentido de que sejam efetuadas serviços de limpeza urbana na Rua Clávio Menezes, localizada no Bairro Santa Rosa”.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4481/pdp-88-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4481/pdp-88-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Ilma. Sra. Secretária Municipal de Desenvolvimento Social e Trabalho – Sra. Janaína Correia Souza, para que, através do setor competente e das políticas públicas de assistência social, providenciar o “acolhimento de uma senhora, de identidade desconhecida, que está morando no banheiro público localizado no Verdão”.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4482/pdp-89-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4482/pdp-89-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, para a limpeza, retirada de entulhos, metralhas e restos de podas na Rua Pereira Maciel, no entorno da Praça Jofre Menezes, e Travessa da Rua Pereira Maciel, nas proximidades da Funerária Santa Rita de Cássia, no Centro e na Rua Padre Frederico, no Bairro Caetano II”.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4483/pdp-90-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4483/pdp-90-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, para que, através da secretaria responsável, providencie o “calçamento na Rua Parque da Exposição, Bairro Caetano 2”.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4484/pdp-91-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4484/pdp-91-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, para que, através da secretaria responsável, providencie uma forma de incluir, no próximo grupo de pessoas a serem vacinadas contra o Covid-19, os “bancários e empregados de mercadinhos/supermercados”.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4485/pdp-92-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4485/pdp-92-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito apelo à Chefe do Executivo Municipal – Rosângela de Moura Maniçoba Novaes Ferraz - e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes no sentido de que sejam providenciados alguns serviços básicos nas ruas aos quais forem necessárias no bairro do Matadouro.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4486/pdp-93-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4486/pdp-93-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz-, para que, através da secretaria responsável, providencie a construção do calçamento, ou, pelo menos, coloque uma “piçarra na Rua Luiz Oliveira da Silva, Bairro Santa Rosa”.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4488/pdp-94-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4488/pdp-94-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza, o conserto do esgoto e o aterramento dos buracos na Rua Manoel Novaes.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4514/pdp-95-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4514/pdp-95-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a reposição das lâmpadas em alguns postes localizados no Bairro DNER.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4515/pdp-96-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4515/pdp-96-2021.pdf</t>
   </si>
   <si>
     <t>No uso das atribuições e em conformidade com a Lei Orgânica do Município e Regimento Interno desta casa, solicito que, após a tramitação regimental, seja encaminhado ao Poder Executivo e a Secretaria Municipal de Obras de Floresta, o pedido de calçamento definitivo do final da Rua Padre Cláudio Novaes (retorno final da academia das cidades) e conserto de um pequeno trecho danificado da praça.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4516/pdp-97-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4516/pdp-97-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção de calçamento para a Rua Antônio Florentino de Carvalho, Rua Maria de Lourdes Mira da Silva, Rua Vereador Ângelo Gomes de Sá, Rua Ernesto Primo de Carvalho, Rua Sílvio de Menezes e Rua Aurielena Valgueiro Diniz.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4517/pdp-98-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4517/pdp-98-2021.pdf</t>
   </si>
   <si>
     <t>No uso das atribuições e em conformidade com a Lei Orgânica do Município e Regimento Interno desta casa, requeiro que após a tramitação regimental, que seja formulado apelo a chefe do Poder Executivo Municipal Rosângela de Moura Maniçoba Novaes Ferraz, e a secretaria responsável no sentido de construir banheiros nos quiosques da Av. Antônio de Sousa Jota.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4518/pdp-99-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4518/pdp-99-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─ , e ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─ , para que providenciem o conserto e pintura dos bancos e do parquinho localizados na Praça do Bairro da Ermida.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4519/pdp-100-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4519/pdp-100-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, realize a limpeza (varrição, capinação e coleta de resíduos sólidos) na Rua Adalberto Alexandre ─ Bairro DNER, por trás do postinho de saúde da localidade ─.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4520/pdp-101-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4520/pdp-101-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie a construção de calçamento na Rua Anelcy Teotônio da Silva, Bairro Caraibeiras 1.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4521/pdp-102-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4521/pdp-102-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de disponibilizar uma área destinada a receber e armazenar os veículos apreendidos pela Polícia Civil, localizados no pátio da 22ª Delegacia Seccional de Polícia de Floresta.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4522/pdp-103-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4522/pdp-103-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de que providenciem a obra de PAVIMENTAÇÃO da Rua João Firmo Ferraz, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4523/pdp-104-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4523/pdp-104-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, através da Secretaria Municipal de Saúde, no sentido de incluir na lista de vacinação municipal contra COVID – 19 todas as pessoas autistas maiores de 18 anos e seus pais e/ou cuidadores, cujo pleito ocorre paralelamente conforme reiteração do Conselho Estadual da REUNIDA – Rede Unificada Nacional e Internacional pelos Direitos dos Autistas, pela inclusão de pessoas com TEA – Transtorno do Espectro do Autismo e seus pais e/ou cuidadores.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4524/pdp-105-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4524/pdp-105-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providenciem a limpeza permanente, como também serviços de manutenção e implantação de iluminação e conservação no Cemitério Municipal São Miguel.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4525/pdp-106-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4525/pdp-106-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para, junto à Secretaria Municipal de Saúde, viabilizar a inclusão de grupos prioritários na vacina contra Covid-19, relacionados às atividades de lojas de autopeças, oficinas mecânicas e borracharias, as quais são consideradas como serviços essenciais pelo Governo do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4526/pdp-107-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4526/pdp-107-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar OBRA DE PAVIMENTAÇÃO NA RUA EMÍDIO QUIRINO DE SÁ, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4527/pdp-108-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4527/pdp-108-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar OBRA DE PAVIMENTAÇÃO NA RUA LUIZ OLIVEIRA DA SILVA, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4535/pdp-109-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4535/pdp-109-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no CAE – Centro de Atividades Econômicas José Vicente Neto, tais sejam:_x000D_
 _x000D_
 •	Troca ou manutenção das lonas que cobrem as laterais do prédio;_x000D_
 •	Limpeza do pátio assim como nos seus arredores;_x000D_
 •	Pintura do prédio;_x000D_
 •	Pintura dos portões e grades.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4536/pdp-110-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4536/pdp-110-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no bairro das Três Marias, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Colocar material como piçarra, para diminuir os impactos causados pelas chuvas, ao longo de algumas ruas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4544/pdp-111-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4544/pdp-111-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos -, no sentido de viabilizar as obras de saneamento básico e construção do calçamento das Ruas abaixo relacionadas:_x000D_
 _x000D_
 •	Rua 2;_x000D_
 •	Rua 4;_x000D_
 •	Rua Espedito Israel da Silva;_x000D_
 •	Rua Manoel de Sá Jardim;_x000D_
 •	Rua Natiel Valgueiro Barros;_x000D_
 •	Rua José Cirillo;_x000D_
 •	Rua Maria Emília Clemente;_x000D_
 •	Rua Joaquim Antônio Martins – Joaquim Pesão;_x000D_
 •	Rua Manoel de Souza Jardim;_x000D_
 •	Rua José Joaquim de Sá;</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4545/pdp-112-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4545/pdp-112-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos -, no sentido de viabilizar a manutenção do calçamento das vias públicas abaixo relacionadas:_x000D_
 _x000D_
 •	Rua Manoel Maniçoba;_x000D_
 •	Rua Dr. João Marques de Sá;_x000D_
 •	Avenida Antônio de Souza Jota;_x000D_
 •	Rua Washington Nogueira.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4546/pdp-113-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4546/pdp-113-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos no bairro Caraibeiras, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como podar as árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4547/pdp-114-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4547/pdp-114-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, na COHAB, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4548/pdp-115-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4548/pdp-115-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reposição das lâmpadas em alguns postes localizados na Rua Antônio Firmo de Souza Ferraz, Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4573/pdp-116-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4573/pdp-116-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz  -, no “sentido de que seja “providenciado a poda das árvores que ficam no entorno da passagem/estrada, que dá acesso ao Rio Pajeú, localizada ao lado do bar de Betinho”.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4574/pdp-117-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4574/pdp-117-2021.pdf</t>
   </si>
   <si>
     <t>Formula ao Poder Executivo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – o Ilmo. Sr. Antônio Adelmo Nunes -,  para que “providenciem a construção de uma passagem molhada sobre o Riacho da Vassoura, de modo a ajudar a comunidade do  São Brás”.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4575/pdp-118-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4575/pdp-118-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, “providencie estudos, os quais viabilize o crescimento da área do cemitério de Floresta (São Miguel) e/ou construa outro em outra região da cidade”.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4576/pdp-119-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4576/pdp-119-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, para que, através da secretaria responsável, providencie a construção de 01 (um) redutor de velocidade no início da Rua Maria Martins, Bairro Caetano 01.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4577/pdp-120-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4577/pdp-120-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO ao Exma. Sra. Prefeita -  Rosângela de Moura Maniçoba Novaes Ferraz – e ao Ilmo. Sr. Secretário der Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, “no “sentido de que sejam providenciadas LIXEIRAS PARA AS PRAÇAS PÚBLICAS DE FLORESTA”.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4578/pdp-121-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4578/pdp-121-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes -, no sentido de “providenciarem a LIMPEZA DO LEITO E DAS MARGENS DO RIO PAJEÚ, em nossa cidade”,</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4579/pdp-122-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4579/pdp-122-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, providencie a construção de uma “Unidade Básica de saúde” (UBS) no Aticum 1”.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4580/pdp-123-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4580/pdp-123-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes -, no sentido de “determinar a execução dos serviços de limpeza urbana, capinação e desobstrução de esgoto na Rua DNER (mais conhecida como Rua dos Azedos), no Bairro do DNER”.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4581/pdp-124-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4581/pdp-124-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes -, no sentido de “recuperar o calçamento da segunda Praça da Rua Getúlio Menezes, denominada de Praça Manoel Francisco de Souza “Natinho”, que está sendo danificado pelas raízes das árvores ali plantadas”.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4590/pdp-125-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4590/pdp-125-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz  -, e ao Ilmo. Sr. Antônio Adelmo Nunes – Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam “providenciados alguns serviços básicos, nas Ruas – Oscar Ferraz, Dep. João Novaes Filho. Mãe Siana, Maria Menezes e Travessa Manoel Cornélio, bairro do Centro”.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4591/pdp-126-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4591/pdp-126-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo ao Poder Executivo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – o Ilmo. Sr. Antônio Adelmo Nunes -,  para que “possibilitem estudos técnicos no sentido de serem instaladas lombadas – quebra-molas -, na Rua Joaquim Nogueira Ferraz, próxima ao Compare Supermercado 2, Bairro Santa Rosa”.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4592/pdp-127-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4592/pdp-127-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, “providencie a construção de uma passagem molhada sobre o Riacho do Poço do Negro, de maneira a auxiliar os moradores da fazenda Jardim, São João, Paulista, Requeijão, entre outros de regiões adjacentes ao referido Riacho”.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4593/pdp-128-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4593/pdp-128-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, para que, através da secretaria responsável, “dê continuidade às obras do posto de saúde da Agrovila 06/Mandantes”.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4594/pdp-129-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4594/pdp-129-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO ao Exma. Sra. Prefeita -  Rosângela de Moura Maniçoba Novaes Ferraz – para que através da secretaria responsável, seja “realizada na parte que fica dentro do muro, precisamente na entrada/estacionamento do Hospital Coronel Álvaro Ferraz, a construção de pavimento, estacionamento e uma praça com arborização”.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4595/pdp-130-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4595/pdp-130-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, “providencie a construção de calçamento no primeiro córrego após a Chácara Pitbull”.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4596/pdp-131-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4596/pdp-131-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de “Reiterar a solicitação realizada no Requerimento nº 03/2019, do Ex-Vereador Alberto Carlos de Souza, o qual solicita a construção de uma praça de alimentação em nossa cidade”.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4620/pdp-132-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4620/pdp-132-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Rosângela de Moura Maniçoba Novaes Ferraz, para viabilizar, junto à Secretaria de Planejamento, Obras e Serviços Públicos, obra de conclusão do CALÇAMENTO e instalação de REDE DE ESGOTO na Rua Belém do São Francisco, no Bairro Caetano I.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4621/pdp-133-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4621/pdp-133-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─, ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─ e a Ilma. Sra. Secretária de Educação, Cultura , Turismo e Esportes — Aparecida  Cristina Novaes de Souza —, no sentido de providenciarem  reparos/reforma no alambrado da quadra poliesportiva localizada na praça do Cruzeiro.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4622/pdp-134-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4622/pdp-134-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, realizem a limpeza (varrição, capinação e coleta de resíduos sólidos) no beco do canal da Travessa Coronel José Gonçalves Torres, Centro (próximo a Barbearia de Moacir).</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4623/pdp-135-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4623/pdp-135-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providenciem o conserto das estradas vicinais localizadas nas Fazendas: Caldeirão do Angico, Caldeirão do Chinelo, Mãe D Água, Folha Miúda, e vizinhança.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4624/pdp-136-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4624/pdp-136-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─, para que providencie iluminação na Rua Projetada 20, próxima à  padaria  do Senhor Aliduino, por trás do Parque de Exposição, Bairro Caetano II.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4625/pdp-137-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4625/pdp-137-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através do Ilmo. Secretário de Produção Rural, Meio Ambiente e Recursos Hídricos — Sr. João Berto de Sá —, realizem a limpeza de resíduos sólidos jogados no Riacho da Prata, localizado próximo ao bairro DNER, sentido Belém do São Francisco/PE.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4626/pdp-138-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4626/pdp-138-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza do Cemitério Publico São Miguel, localizado na Avenida Major José Rodrigues de Moraes.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4627/pdp-139-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4627/pdp-139-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma do Cemitério do salgado, localizado entre Aticum e Varjota.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4628/pdp-140-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4628/pdp-140-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma do Cemitério Lagoa dos Defuntos ( estrada de Petrolândia-PE).</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4629/pdp-141-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4629/pdp-141-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de providenciar rampas de acesso para pessoas com deficiência ou mobilidade reduzida, nas Praças das Ruas Getúlio Menezes e Cap. Emílio Novaes, no Centro.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4669/pdp-142-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4669/pdp-142-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar OBRA DE PAVIMENTAÇÃO NA RUA VEREADOR MANOEL FLORENTINO DE CARVALHO, localizada no Bairro do Centro.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4670/pdp-143-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4670/pdp-143-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar a COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA AVENIDA CAPITÃO ANTÔNIO DAVID, complementação essa, por trás da Igreja Santa Rosa de Lima, até as redondezas da Escola ainda em construção localizada a referida rua,  no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4671/pdp-144-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4671/pdp-144-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar OBRA DE PAVIMENTAÇÃO NA TRAVESSA MANOEL DOMINGOS NOVAES, localizada no Bairro Caetano II.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4672/pdp-145-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4672/pdp-145-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através doIlmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providencie a CONSTRUÇÃO DE UM QUEBRA-MOLA na Rua Clávio Menezes, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4673/pdp-146-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4673/pdp-146-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Saúde, sejam empreendidos esforços no sentido de utilizar o veículo “fumacê” em nossa cidade.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4674/pdp-147-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4674/pdp-147-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza por trás das Caraibeiras, área localizada próxima à oficina de Gilvan.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4675/pdp-148-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4675/pdp-148-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  a limpeza e calçamento na Rua Projetada, localizada após a Rua Padre Frederico, Caetano II.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4676/pdp-149-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4676/pdp-149-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a realização de Saneamento Básico na Rua Pedro Filho, Bairro Caetano II.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4677/pdp-150-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4677/pdp-150-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─, ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─, no sentido de que sejam realizados os consertos necessários nas estradas  que ficam no entorno das seguintes aldeias:  Travessão do Ouro, Capoeira do Barro e Faveleira.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4678/pdp-151-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4678/pdp-151-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a instalação de banheiros públicos nas proximidades do Verdão, Banco do Brasil e do Nordeste, estabelecimentos localizados no centro da cidade.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4679/pdp-152-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4679/pdp-152-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  o conserto das estradas vicinais que dão acesso ao assentamento Riacho do Navio, região conhecida como os trinta.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4709/pdp-153-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4709/pdp-153-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Senhor Secretário de Obras, Planejamento e Serviços Públicos – Adelmo Nunes - e a Ilma. Senhora Secretária de Educação, Cultura, Turismo e Esportes – Aparecida Cristina Novaes de Souza, para que, em caráter de urgência, providenciem a MANUTENÇÃO DO ALAMBRADO DA QUADRA ESPORTIVA JOSÉ ALEXANDRE FERRAZ, LOCALIZADA NA PRAÇA ANTÔNIO FERRAZ BOIADEIRO, CONHECIDA POPULARMENTE POR “QUADRA DA RUA DE BAIXO”, BEM COMO  OS DEVIDOS REPAROS NO PISO.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4710/pdp-154-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4710/pdp-154-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de que viabilize a reposição do calçamento em ao frente o Centro de Formação Dom Francisco Xavier Nierhoff, na Av. Manoel Alves de Carvalho.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4711/pdp-155-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4711/pdp-155-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de que viabilize a reforma e requalificação da Praça Jofre Menezes, que fica localizada na Rua Pereira Maciel, no Centro desta cidade.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4722/pdp-156-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4722/pdp-156-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de um posto de saúde no Bairro Alto da Ermida .</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4723/pdp-157-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4723/pdp-157-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de uma escola na comunidade do Aticum 1.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4724/pdp-158-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4724/pdp-158-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie um ponto na região de Nazaré do Pico para captação de caminhão-Pipa.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4762/pdp-159-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4762/pdp-159-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, realizem a limpeza (varrição e coleta de resíduos sólidos) naTravessa Coronel Francisco Barros do Nascimento, Centro (próximo ao Mercadinho/Lanchonete de Eduardo).</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4763/pdp-160-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4763/pdp-160-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria competente, viabilize a CONSTRUÇÃO DE UM CEMITÉRIO no Assentamento Cacimba Nova.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4764/pdp-161-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4764/pdp-161-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, para que seja realizada com urgência a reposição das lâmpadas queimadas ou apagadas dos postes de numeração X179149, X179150, X179151 e X179152, assim como a instalação de braço(s) de luz e lâmpada(s) naqueles que se fizer necessário, no bairro Alto da Ermida, nas proximidades do Posto da Rodoviária Federal.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4765/pdp-162-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4765/pdp-162-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Executivo Municipal, a Excelentíssima Senhora Rosângela de Moura Maniçoba Novaes Ferraz, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no DNER, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Desobstrução dos bueiros da Passagem Molhada;_x000D_
 •	Aterramento com material como piçarra, para diminuir os impactos causados pelas chuvas, ao longo de algumas ruas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tampas para o esgoto.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4766/pdp-163-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4766/pdp-163-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Rosângela de Moura Maniçoba Novaes Ferraz, e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, nas ruas localizadas no Alto da Ermida, nas proximidades do Posto da Policia Federal, tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Manutenção de caixas e tampas de esgoto;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como podar as árvores ali existentes;_x000D_
 •	Viabilizar a coleta de lixo da região._x000D_
 •	Fazer a poda das árvores das casas.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4767/pdp-164-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4767/pdp-164-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma e manutenção dos campinhos de terra localizados na Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4768/pdp-165-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4768/pdp-165-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie nos caprinos e ovinos de nosso município a vermifugação.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4769/pdp-166-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4769/pdp-166-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─, e ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─, para que providenciem  a realização de Saneamento Básico na Rua Adalberto Alexandre, Bairro DNER.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4770/pdp-167-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4770/pdp-167-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─, para que coloque lâmpada no poste localizado na Rua Joaquim Cícero de Barros, Centro da Cidade.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4771/pedido_de_providencia_n_168_1gilmar_1_1.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4771/pedido_de_providencia_n_168_1gilmar_1_1.docx</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, formule um projeto que, pelo menos, os passageiros de motocicletas não sejam obrigados a utilizar o capacete dentro da Cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4772/pdp-169-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4772/pdp-169-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, agilize a reforma da  Cadeia Pública de nosso Município.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4773/pdp-170-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4773/pdp-170-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de realizar reforma no necrotério do Hospital Cel. Álvaro Ferraz e na Casa de Velório São Miguel.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4792/pdp-171-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4792/pdp-171-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─, e a Ilma. Sra. Secretária Municipal de Saúde ─  Juliana Araújo Ferraz ─, para que tomem providências visando a contratação de um médico especialista em pediatria para atender em nosso Município.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4793/pdp-172-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4793/pdp-172-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  a realização da limpeza entre as ruas Major José  Rodrigues de Morais e  Francisco Barros do Nascimento  e, próxima a essa região, em frente a borracharia do Senhor Paulo, a instalação de iluminação pública.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4794/pdp-173-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4794/pdp-173-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a instalação de uma proteção/gradeamento e sinalização no entorno de uma parte do canal que fica localizada na Rua  Manoel Antônio Novaes, Parque  das Caraibeiras.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4795/pdp-174-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4795/pdp-174-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, procure uma forma de evitar que a residência localizada próxima ao Instituto Federal de Educação, Ciência e Tecnologia do Sertão Pernambucano — Campus Floresta, pertencente ao  Senhor Cícero Egídio do Nascimento, fique alagada, por causa de um muro construído pelo poder público em uma área inapropriada.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4796/pdp-175-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4796/pdp-175-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através das Secretarias competentes – de Educação, Cultura, Turismo e Esportes e de Desenvolvimento Social e Trabalho, seja ofertado CURSINHO POPULAR GRATUITO, no intuito de beneficiar as pessoas menos favorecidas socioeconomicamente, através do acesso ao curso preparatório para exames vestibulares, Exame Nacional de Ensino Médio – ENEM - e os diversos concursos públicos.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4797/pdp-176-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4797/pdp-176-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a instalação de iluminação pública  e a construção de calçamento na Rua Ademar Torres de Araújo, Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4798/pdp-177-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4798/pdp-177-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de que providenciem a realização dos serviços de manutenção/reparos no calçamento da Rua Manoel Serafim de Souza Ferraz.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4799/pdp-178-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4799/pdp-178-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de empreenderem esforços visando a regular iluminação no Assentamento Serra Negra, através da instalação de lâmpadas nos postes daquela comunidade, especificamente em frente às residências construídas recentemente.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4836/pdp-179-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4836/pdp-179-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, e ao Ilmº Sr. Antônio Adelmo Nunes  - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no Loteamento Né Maniçoba (Casinhas do Governo), tais sejam:_x000D_
 _x000D_
 •	Saneamento básico;_x000D_
 •	Calçamento nas ruas;_x000D_
 •	Revisão da iluminação pública;_x000D_
 •	Limpeza de metralhas;_x000D_
 •	Limpeza de lixo doméstico;_x000D_
 •	Colocar material como piçarra, para diminuir os impactos causados pelas chuvas, ao longo de algumas ruas;_x000D_
 •	Capinar todo o mato nas redondezas próximas às casas, bem como as podas das árvores ali existentes;_x000D_
 •	Providenciar tambores/lixeiras para armazenamento de lixo.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4837/pdp-180-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4837/pdp-180-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos -, no sentido de providenciarem os devidos reparos/manutenção nas Estradas de acesso aos assentamentos do Niltolândia e Várzea do Exu.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4838/pdp-181-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4838/pdp-181-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas às formalidades legais e regimentais, seja enviado apelo a Exma. Srᵃ. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Exmº. Sr. Diretor Presidente do IPA - Kaio Maniçoba, ao Exmº. Sr. Deputado Estadual Fabrizio Dario de Sá Ferraz, ao Exmº. Sr. Deputado Federal Sebastião Ignácio de Oliveira Júnior,  para que, em caráter de urgência, envidem esforços visando providenciar horas máquina para escavação do açude localizado no Assentamento Várzea do Exu.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4839/pdp-182-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4839/pdp-182-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie estudos, os quais viabilizem a construção de quebra-molas na Rua Joaquim Nogueira Ferraz, Bairro do Santa Rosa.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4840/pdp-183-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4840/pdp-183-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de quebra-molas na Rua Manoel Palmata, Bairro Caetano I.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4841/pdp-184-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4841/pdp-184-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Energética de Pernambuco — CELPE — para que providencie o conserto de postes localizados no bairro do Alto da Ermida (Bomba).</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4842/pdp-185-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4842/pdp-185-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o calçamento ou, pelo menos, a  terraplanagem da estrada que liga a Praça do Cruzeiro ao  Bairro do Matadouro.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4843/pdp-186-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4843/pdp-186-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de uma passagem molhada no Riacho Fundo.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4844/pdp-187-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4844/pdp-187-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma  do campinho de terra localizado no Distrito do Airi.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4846/pdp-188-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4846/pdp-188-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de viabilizar reposição do calçamento e capinação da Rua Manoel Serafim de Souza Ferraz.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4847/pdp-189-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4847/pdp-189-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de viabilizar reposição do calçamento e redutores de velocidade nas proximidades da Escola Municipal Profª. Fortunata Ferraz da Rosa, na Rua José Flor Filho.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4848/pdp-190-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4848/pdp-190-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de viabilizar reposição do calçamento da Rua José Afonso Novaes, no Centro desta Cidade.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4849/pdp-191-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4849/pdp-191-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de realizar serviços de manutenção e melhorias na estrada que dá acesso à Fazenda Açude, localizada no Distrito de Nazaré do Pico.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4854/pdp-192-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4854/pdp-192-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de realizar os devidos reparos/manutenção no calçamento da Avenida Manoel Ferraz, localizada no Bairro DNER.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4855/pdp-193-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4855/pdp-193-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a pintura e sinalização  dos quebra-molas de nosso Município.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4881/pdp-194-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4881/pdp-194-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da Secretaria responsável, providencie estudos técnicos, os quais possibilitem a construção de quebra-molas na Rua Iracy Bedor Jardim, Bairro Caetano I.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4910/pdp-195-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4910/pdp-195-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, providencie o calçamento da Rua Coronel Francisco Barros do Nascimento, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4883/pdp-196-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4883/pdp-196-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz  e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes, no sentido de “viabilizar a implantação de redutores de velocidade na Rua Clóvis José de Souza Ferraz, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4882/pdp-197-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4882/pdp-197-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da Secretaria responsável, providencie o calçamento da Rua Joaquim Antônio Martins, próxima à Coca-Cola.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4911/pdp-198-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4911/pdp-198-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja REITERADO O PEDIDO DE PROVIDÊNCIA por mim apresentado, no qual solicito a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através da Secretaria Municipal de Saúde, a implantação de um POSTO DE SAÚDE, ou, pelo menos, que disponibilize um TRANSPORTE PARA DESLOCAMENTOS DOS MORADORES À UNIDADE DE SAÚDE MAIS PRÓXIMA ou UMA UNIDADE MÓVEL COM EQUIPE DE SAÚDE, para atender às necessidades da comunidade de Ponta da Serra.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4912/pdp-199-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4912/pdp-199-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a REFORMA DO CEMITÉRIO NA COMUNIDADE DE RAPOSINHA e a MANUTENÇÃO DAS ESTRADAS VICINAIS QUE CIRCUNDAM A REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4913/pdp-200-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4913/pdp-200-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, volte a instalar os toldos em frente ao Banco Bradesco e à Casa Lotérica.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4914/pdp-201-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4914/pdp-201-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, e ao Ilmº Sr. Antônio Adelmo Nunes — Secretário de Planejamento, Obras e Serviços Públicos —, no sentido de que sejam providenciados alguns serviços básicos, na Rua Major Carlito Nogueira, no Bairro do Caetano II, tais sejam:_x000D_
 _x000D_
 •	Poda das árvores;_x000D_
 •	Limpeza de entulhos e metralhas;</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4915/pdp-202-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4915/pdp-202-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a sinalização das obras que estão sendo executadas pela prefeitura nas ruas de nosso Município.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4941/pdp-203-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4941/pdp-203-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, disponibilize pelo menos, uma vez por mês, um automóvel, cujo objetivo seja, em especial, levar florestanos para doar sangue no Município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4942/pdp-204-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4942/pdp-204-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de quebra-molas na Rua Emílio Novaes Filho, Bairro Cohab.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4943/pdp-205-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4943/pdp-205-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado ao Poder Executivo Municipal, representado pela Exma. Sra. Rosângela de Moura Maniçoba Novaes Ferraz, bem como à Secretária Municipal de Saúde de Floresta, através da Sra. Juliana Araújo Ferraz, pedido de providências quanto à regular disponibilização de transporte para o deslocamento dos usuários do Sistema Único de Saúde para o atendimento a consultas e procedimentos nas unidades de saúde de referência em Serra Talhada, seja primeira consulta, retorno ou acompanhamento subsequente.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4559/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4559/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4635/projeto_de_decreto_legislativo_no_02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4635/projeto_de_decreto_legislativo_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4636/projeto_de_decreto_legislativo_no_03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4636/projeto_de_decreto_legislativo_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4637/projeto_de_decreto_legislativo_no_04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4637/projeto_de_decreto_legislativo_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4923/pdl-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4923/pdl-05-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4605/plc-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4605/plc-01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei n° 857/2021, que instituiu no Município de Floresta o Incentivo Variável por Desempenho de Metas do Componente, pagamento por desempenho do Programa Previne Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4857/plc-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4857/plc-02-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar do Município de Floresta, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o artigo 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4945/plc-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4945/plc-03-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei n° 355/2007, que reestrutura Regime de Previdência Complementar do Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4963/plc-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4963/plc-04-2021.pdf</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4198/pl-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4198/pl-01-2021.pdf</t>
   </si>
   <si>
     <t>Fixa em 1 (um) salário mínimo o menor vencimento base praticado no âmbito do Poder Executivo Municipal de Floresta-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM, PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4200/pl-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4200/pl-02-2021.pdf</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4224/pl-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4224/pl-03-2021.pdf</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4239/pl-004-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4239/pl-004-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 508/2013, a qual ratifica o Protocolo de Intenções do Consórcio dos Municípios do Sertão de Itaparica e Moxotó - COMSIM.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4240/pl-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4240/pl-05-2021.pdf</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4241/pl-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4241/pl-06-2021.pdf</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4242/pl-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4242/pl-07-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua EUCLIDES DE SOUZA FILHO, a Rua Projetada nº 02, no Distrito de Nazaré do Pico.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4243/pl-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4243/pl-08-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA JOÃO DE SOUZA NETO, a Rua Projetada nº 01, no Distrito de Nazaré do Pico, município de Floresta-PE.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4263/pl-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4263/pl-09-2021.pdf</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4264/pl-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4264/pl-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e dispositivos da Lei n° 662/2016, que "Institui o Conselho Municipal de Políticas LGBTQIA+ (Lésbicas, Gays, Bissexuais, Travesti, Transexuais, Queers, Intersexuais, Assexuais e todas as demais existências de gênero e sexualidades), dispondo sobre sua estrutura e funcionamento, e dá outras providências".</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4265/pl-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4265/pl-11-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Professor Conectado no âmbito do Município de Floresta/PE para apoiar os professores durante a execução das atividades _x000D_
 remotas, sejam elas realizadas através de plataforma educacional e/ou aplicativo, e dá outras providências.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4266/pl-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4266/pl-12-2021.pdf</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4267/pl-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4267/pl-13-2021.pdf</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4288/pl-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4288/pl-14-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial na importância de R$ 403.713,60 (quatrocentos e três mil, setecentos e treze reais e sessenta centavos).</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4289/pl-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4289/pl-15-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial na importância de R$ 416.502,25 (quatrocentos e dezesseis mil, quinhentos e dois reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4290/pl-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4290/pl-16-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar na importância de R$ 25.000,00 (vinte e cinco mil).</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4332/pl-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4332/pl-17-2021.pdf</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4317/pl-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4317/pl-18-2021.pdf</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4318/pl-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4318/pl-19-2021.pdf</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4391/pl-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4391/pl-20-2021.pdf</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4401/pl-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4401/pl-21-2021.pdf</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4407/pl_-_n22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4407/pl_-_n22-2021.pdf</t>
   </si>
   <si>
     <t>Altera as Tabelas do Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4412/pl-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4412/pl-23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Mirante Fazenda Cantinho e Espaço de Lazer Agamenon Cornélio da Silva.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4433/pl-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4433/pl-24-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulação de estágio de estudantes no município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4434/pl-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4434/pl-25-2021.pdf</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4458/pl-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4458/pl-26-2021.pdf</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4492/pl-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4492/pl-27-2021.pdf</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4496/pl-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4496/pl-28-2021.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4501/pl-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4501/pl-29-2021.pdf</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4502/pl-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4502/pl-30-2021.pdf</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4529/pl-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4529/pl-31-2021.pdf</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4549/projeto_de_lei_n_32-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4549/projeto_de_lei_n_32-2021.pdf</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4553/pl-33-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4553/pl-33-2021.pdf</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4556/pl-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4556/pl-34-2021.pdf</t>
   </si>
   <si>
     <t>Denomina "Academia Pernambuco" no âmbito do Município de Floresta-PE</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4557/pl-35-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4557/pl-35-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Semana Municipal de Conscientização e Proteção dos Direitos dos Animais" no município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4558/pl-36-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4558/pl-36-2021.pdf</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4554/pl-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4554/pl-37-2021.pdf</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4555/pl-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4555/pl-38-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Hercílio de Souza Lira, a via pública localizada no Loteamento Três Marias 2 – Rua Projetada 12.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4560/pl-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4560/pl-39-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Pedro Gomes Vilarim Neto, a via pública localizada no Loteamento Três Marias 2 – Rua Projetada 18.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4561/pl-40-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4561/pl-40-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Av. Vereador David Torres de Sá, a via publica localizada no Loteamento Parque das Acácias – Rua Projetada 03.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4562/pl-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4562/pl-41-2021.pdf</t>
   </si>
   <si>
     <t>Denominada de Ancilon Carlos Gomes Vilarim, a via pública localizada no Loteamento Três Marias 2 – Rua Projetada 14.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4563/pl-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4563/pl-42-2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Tito Ferraz, a via pública localizada no Loteamento Parque das Acácias - Rua Projetada 04.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4606/pl-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4606/pl-43-2021.pdf</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4607/pl-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4607/pl-44-2021.pdf</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4608/pl-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4608/pl-45-2021.pdf</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4609/pl-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4609/pl-46-2021.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de "Rua Zildo Ernesto Ferraz".</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4610/projeto_de_lei_n_47-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4610/projeto_de_lei_n_47-2021.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de "Rua Maria Pacífica Ferraz".</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4611/pl-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4611/pl-48-2021.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de "Rua Profa. Maria de Lourdes Menezes Ferraz".</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4612/pl-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4612/pl-49-2021.pdf</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4618/pl-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4618/pl-50-2021.pdf</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4619/pl-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4619/pl-51-2021.pdf</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4630/pl-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4630/pl-52-2021.pdf</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4631/pl-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4631/pl-53-2021.pdf</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4651/projeto_de_lei_no_54_chichico.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4651/projeto_de_lei_no_54_chichico.docx</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4652/projeto_de_lei_n_55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4652/projeto_de_lei_n_55-2021.pdf</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4653/pl-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4653/pl-56-2021.pdf</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4654/pl-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4654/pl-57-2021.pdf</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4655/pl-58-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4655/pl-58-2021.pdf</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4657/pl-59-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4657/pl-59-2021.pdf</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4707/pl-60-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4707/pl-60-2021.pdf</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4658/pl-61-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4658/pl-61-2021.pdf</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4659/pl-62-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4659/pl-62-2021.pdf</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4656/pl-63-2021_executivo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4656/pl-63-2021_executivo.pdf</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4713/projeto_de_lei_no_64_-_chichico.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4713/projeto_de_lei_no_64_-_chichico.doc</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4714/projeto_de_lei_no_65_-_chichico.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4714/projeto_de_lei_no_65_-_chichico.doc</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4715/pl-66-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4715/pl-66-2021.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Floresta-PE o Dia Municipal de Combate a LGBTfobia, a ser celebrado no dia 13 de setembro, e dá outras providencias.”</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4753/pl-67-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4753/pl-67-2021.pdf</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4754/projeto_de_lei_no_68-_gilberto_-_incentivo_aos_atletas.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4754/projeto_de_lei_no_68-_gilberto_-_incentivo_aos_atletas.doc</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a auxiliar financeiramente os atletas do Município de Floresta/PE, abre Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4755/pl-69-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4755/pl-69-2021.pdf</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4756/projeto_de_lei__no_70_-_peu_-_animais.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4756/projeto_de_lei__no_70_-_peu_-_animais.doc</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4757/projeto_de_lei_n_71-2021_arquivado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4757/projeto_de_lei_n_71-2021_arquivado.pdf</t>
   </si>
   <si>
     <t>“Institui o “Programa IPTU verde”, concedendo descontos no Imposto Predial Territorial Urbano (IPTU) às habitações sustentáveis da cidade de Floresta/PE, e dá providências.”</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4758/pl-72-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4758/pl-72-2021.pdf</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4759/pl-73-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4759/pl-73-2021.pdf</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4760/pl-74-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4760/pl-74-2021.pdf</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4786/pl-75-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4786/pl-75-2021.pdf</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4787/projeto_de_lei__no_76-_andre_-_equipamento_eliminador_de_ar.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4787/projeto_de_lei__no_76-_andre_-_equipamento_eliminador_de_ar.doc</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4788/pl-77-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4788/pl-77-2021.pdf</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4789/mensagem_n._30-2021_-_encaminha_projeto_de_lei_n._78-2021_executivo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4789/mensagem_n._30-2021_-_encaminha_projeto_de_lei_n._78-2021_executivo.pdf</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4790/pl-79-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4790/pl-79-2021.pdf</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4801/pl-80-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4801/pl-80-2021.pdf</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4812/mensagem_n._31_-_projeto_de_lei_n._81-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4812/mensagem_n._31_-_projeto_de_lei_n._81-2021.pdf</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4816/pl-82-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4816/pl-82-2021.pdf</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4817/pl-83-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4817/pl-83-2021.pdf</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4818/projeto_de_lei_n._84-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4818/projeto_de_lei_n._84-2021.pdf</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4819/pl-85-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4819/pl-85-2021.pdf</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4820/pl-86-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4820/pl-86-2021.pdf</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4821/projeto_de_lei__no_87_-_dia_do_profissional_de_saude_-severininho.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4821/projeto_de_lei__no_87_-_dia_do_profissional_de_saude_-severininho.doc</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4822/pl-88-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4822/pl-88-2021.pdf</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4823/pl-89-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4823/pl-89-2021.pdf</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4824/projeto_de_lei_no_90-_andre-_denominacao_do_museu_de_forca_volante.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4824/projeto_de_lei_no_90-_andre-_denominacao_do_museu_de_forca_volante.doc</t>
   </si>
   <si>
     <t>Denomina Prédio Público.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4825/pl-91-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4825/pl-91-2021.pdf</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4826/pl-92-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4826/pl-92-2021.pdf</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4827/pl-93-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4827/pl-93-2021.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua EXPEDITA NOVAES FERRAZ em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4814/pl-94-2021_loa_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4814/pl-94-2021_loa_2022.pdf</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4815/pl_-95-2021_ppa_2022-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4815/pl_-95-2021_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4828/pl-96-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4828/pl-96-2021.pdf</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4851/projeto_de_lei_no_97-_peu_-_semana_gravidez_na_adolescencia.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4851/projeto_de_lei_no_97-_peu_-_semana_gravidez_na_adolescencia.doc</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Floresta-PE a Semana de Orientação e Prevenção da Gravidez na Adolescência, e dá outras providencias.”</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4852/pl-98-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4852/pl-98-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no valor de R$ 147.114,43 e dá outras providências.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4858/pl-99-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4858/pl-99-2021.pdf</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4859/pl-100-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4859/pl-100-2021.pdf</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4860/pl-101-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4860/pl-101-2021.pdf</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4861/pl-102-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4861/pl-102-2021.pdf</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4862/pl-103-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4862/pl-103-2021.pdf</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4863/pl-104-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4863/pl-104-2021.pdf</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_105-_gilberto_-_denominacao_de_rua_-_tita.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_105-_gilberto_-_denominacao_de_rua_-_tita.doc</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4865/pl-106-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4865/pl-106-2021.pdf</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4878/pl-107-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4878/pl-107-2021.pdf</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4879/pl-108-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4879/pl-108-2021.pdf</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4880/pl-109-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4880/pl-109-2021.pdf</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4891/pl-110-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4891/pl-110-2021.pdf</t>
   </si>
   <si>
     <t>“Estabelece a obrigatoriedade de afixar, em lugar visível, a lista dos médicos, plantonistas do Hospital e dos Profissionais de Saúde em escala dos Postos de Saúde do município de Floresta, bem como a disponibilização da mesma no site da prefeitura.”</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4892/pl-111-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4892/pl-111-2021.pdf</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4893/pl-112-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4893/pl-112-2021.pdf</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4894/pl-115-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4894/pl-115-2021.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Floresta-PE, a Carteira Municipal de Saúde da Mulher.”</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4895/pl-116-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4895/pl-116-2021.pdf</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4896/pl-117-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4896/pl-117-2021.pdf</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4897/pl-118-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4897/pl-118-2021.pdf</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4898/pl-119-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4898/pl-119-2021.pdf</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4924/pl-120-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4924/pl-120-2021.pdf</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4946/pl-121-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4946/pl-121-2021.pdf</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4959/pl-122-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4959/pl-122-2021.pdf</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4964/pl-123-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4964/pl-123-2021.pdf</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4965/pl-124-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4965/pl-124-2021.pdf</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4970/pl-125-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4970/pl-125-2021.pdf</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4971/pl-126-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4971/pl-126-2021.pdf</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4201/pre-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4201/pre-01-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4225/pre-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4225/pre-02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação da CÂMARA JOVEM no município de Floresta/PE.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4281/pre-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4281/pre-03-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e dispositivos da Resolução n° 03/2020, que dispõe sobre a instituição do Prêmio Medalha de Honra e Mérito “Maria das Dores” no dia Internacional da Mulher, no Município de Floresta, e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4282/pre-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4282/pre-04-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Sr. José Erivaldo de Sá.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4357/pre-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4357/pre-05-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Medalha de Honra e Mérito “MARIA DAS DORES” à artista florestana Ilva Niño Mendonça, conforme Resolução nº 02/2021.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4358/pre-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4358/pre-06-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Medalha de Honra e Mérito “Maria das Dores”, conforme Resolução nº 02/2021, às ilustres florestanas : Rosa Maria de Souza, Elaine de Sá Nogueira Jardim e Priscila Araújo Ferraz.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4390/pre-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4390/pre-07-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o protocolo oficial através de Processo Legislativo Eletrônico (PL-e) no âmbito da Câmara Municipal de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4393/pre-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4393/pre-08-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n° 16/2015, que Institui Medalha de Mérito Político Administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4503/projeto_de_resolucao_no_09_marcos_1.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4503/projeto_de_resolucao_no_09_marcos_1.docx</t>
   </si>
   <si>
     <t>Institui a Língua Brasileira de Sinais (Libras) tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Floresta – PE.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4504/projeto_de_resolucao_n_10_2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4504/projeto_de_resolucao_n_10_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 01/2016, que dispõe sobre o Regimento Interno da Câmara Municipal de Floresta.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4613/pre-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4613/pre-11-2021.pdf</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4614/pre-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4614/pre-12-2021.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político-Administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4899/pre-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4899/pre-13-2021.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político-Adminstrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4925/pre-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4925/pre-14-2021.pdf</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5070/pre-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5070/pre-15-2021.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político Administrativo "Afonso Augusto Ferraz".</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4205/req-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4205/req-01-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Ilmª. Sra. Secretária Municipal de Sáude – Juliana Araújo Ferraz, no sentido de nos encaminhar lista constando os nomes das pessoas vacinadas contra covid-19 em nosso município e quais os critérios utilizados.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4214/req-02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4214/req-02-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja solicitada à Secretária de Saúde — Juliana Araújo Ferraz — relação nominal contendo cargo, qualificação e salário dos agentes públicos contratados e comissionados que estão à disposição da Secretaria de Saúde do Município de Floresta em 2021.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4208/req-03-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4208/req-03-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado VOTO DE PESAR aos familiares de URSULINA MARIA DE SOUZA, falecida no dia 16 de janeiro do corrente ano, na cidade de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4210/req-04-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4210/req-04-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. David Torres de Sá, Ex-Vereador e Ex-Presidente desta Casa, pelo seu falecimento ocorrido na cidade de Recife, no dia 20 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4215/req-05-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4215/req-05-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilmª. Sra. Secretária Municipal de Sáude – Juliana Araújo Ferraz, no sentido de nos informar quais as medidas de prevenção adotadas pela Secretaria Municipal de Saúde para evitar a propagação do covid-19, o gasto total no mês de janeiro do corrente ano com as medidas preventivas à propagação do referido vírus, caso tenha havido gastos, que nos sejam disponibilizadas as respectivas notas fiscais;  qual o quantitativo de testes rápidos disponíveis no município e qual o saldo dos recursos federais direcionados ao combate do covid-19.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4213/req-06-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4213/req-06-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitado a Ilma. Sra. Juliana Araújo Ferraz – Secretária Municipal de Saúde - , informações sobre a existência (ou não) de médico cirurgião contratado para atuar na Maternidade Ana Carolina Ferraz.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4223/req-07-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4223/req-07-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Ilmª. Sra. Secretária Municipal de Sáude – Juliana Araújo Ferraz, no sentido de realizar uma “live” para informar a população sobre o aumento dos casos de  Covid-19 em nosso município, e que nos seja apresentado um plano de ação com medidas de prevenção e de combate ao coronavírus.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4222/req-08-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4222/req-08-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que sejam solicitadas a Ilma. Sra. Juliana Araújo Ferraz – Secretária Municipal de Saúde - , as seguintes informações: Relação nominal (atualizada) de todas as pessoas já vacinadas em nosso município; Houve algum recurso novo, nesta gestão, para o enfrentamento da covid-19? Caso positivo, qual o valor? Existe algum planejamento no sentido de retornar as barreiras sanitárias?</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4228/req-09-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4228/req-09-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que sejam solicitadas ao Ilmº. Sr. João Berto de Sá – Secretário Municipal de Produção Rural, Meio Ambiente e Recursos Hídricos, as seguintes informações:_x000D_
 _x000D_
 _x000D_
 •	Relação de carros - pipas cadastrados por essa Secretaria (quantitativo, proprietário, veículo e placa);_x000D_
 _x000D_
 •	Critérios utilizados para distribuição de água.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4229/req-10-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4229/req-10-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada à Senhora Secretária de Saúde — Juliana Araújo Ferraz — informações acerca de quando vai ser instalado o novo raio-x e se tem previsão de conserto do antigo aparelho de tirar radiografia.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4244/req-11-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4244/req-11-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado este REQUERIMENTO à Câmara Municipal de Floresta - PE para que sejam enviadas às entidades de prestação de serviços públicos − CELPE, COMPESA e CORREIOS as leis que denominam as ruas da cidade.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4245/req-12-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4245/req-12-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora  Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a  criação da Guarda Municipal no município de Floresta - PE.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4246/req-13-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4246/req-13-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, e, CONSIDERANDO os princípios e objetivos da Política Nacional de Resíduos Sólidos dispostos na Lei nº 12.305/2010, especificamente o que versa no Capítulo I, Seção IV, Capítulo VI, Art. 47, CONSIDERANDO a RDC ANVISA nº 306/2004, CONSIDERANDO a Resolução CONAMA nº 358/2005, que dispõe sobre o tratamento e a destino final dos resíduos dos serviços de saúde, com os riscos ao meio ambiente, que seja formulado apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilma. Sra. Secretária Municipal de Saúde – Juliana Araújo Ferraz, no sentido de nos informar sobre como se dá o gerenciamento dos resíduos dos serviços de saúde em nosso município, em especial na Unidade de Saúde – Hospital Cel. Álvaro Ferraz.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>PEU VILARIM, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4247/req-14-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4247/req-14-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma Sessão Ordinária, logo após encerramento desta, visando dar celeridade e incluir na ordem dia a deliberação do Projeto de Lei nº 01/2021, que “Fixa em 01 (um) salário mínimo o menor vencimento base a ser praticado no âmbito do Poder Executivo municipal de Floresta”.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4248/req-15-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4248/req-15-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Secretária de Saúde – Juliana Araújo Ferraz, no sentido de informar sobre o estado em que se encontra a frota de ambulâncias dos distritos de Nazaré e Airi, do Assentamento Cacimba Nova e da Agrovila 6.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>DR. SEVERININHO, CHICHICO FERRAZ, CIRO FERRAZ, GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4249/req-16-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4249/req-16-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilma. Sra. Juliana Araújo Ferraz, no sentido de que nos forneça as seguintes informações:_x000D_
 _x000D_
 •	Relação nominal (atualizada), constando endereços de todas as pessoas já vacinadas em nosso município;_x000D_
 _x000D_
 •	Houve algum recurso novo, nesta gestão, para o enfrentamento da covid-19? Caso positivo, qual o valor?_x000D_
 _x000D_
 •	Existe algum planejamento no sentido de retornar as barreiras sanitárias?_x000D_
 _x000D_
 •	Há previsão de iniciativas tais como bloqueio na entrada de nossa cidade e/ou toque de recolher?</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4276/req-17-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4276/req-17-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. OSMAR FREIRE DA SILVA, falecido no dia 24 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4277/req-18-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4277/req-18-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Executivo Municipal – Rosângela de Moura Maniçoba Novaes Ferraz - e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes - no sentido de que nos seja informado acerca do ANDAMENTO DO CALÇAMENTO DA RUA 04, no Bairro da COHAB, bem como sobre como se encontram as etapas do FEM 1 e FEM 2.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4278/req-19-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4278/req-19-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria competente, informe a esta Casa acerca dos AGUAMENTOS DAS PLANTAS LOCALIZADAS NAS PRAÇAS DE NOSSA CIDADE – quais os canteiros que estão sendo regados, a frequência e a forma (se através de carros-pipa ou de encanamentos de ligação de água nas praças).</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4279/req-20-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4279/req-20-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Executivo Municipal, na pessoa da Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de nos informar o nome da empresa proprietária dos toldos disponibilizados pela Prefeitura, bem como o custo, tanto dos toldos que se encontram instalados para informações de covid-19 em alguns pontos de nossa cidade, quanto dos que se encontram em frente às instituições bancárias.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4280/req-21-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4280/req-21-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos de Lei em tramitação.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4319/req-22-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4319/req-22-2021.pdf</t>
   </si>
   <si>
     <t>Formula VOTO DE PESAR aos familiares do Sr. Eduardo Dantas da Silva, falecido no dia 23 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>KIEL DO PIPA, PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4320/req-23-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4320/req-23-2021.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO”, com urgência que o caso requer, para realização de mais uma Sessão Ordinária.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>KIEL DO PIPA, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4338/req-24-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4338/req-24-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento dos florestanos, vítimas de acidente ocorrido na madrugada do dia 18 do corrente mês: Hélio de Sá Ferreira Guimarães; Ionara Maria de Sá Silva (grávida de 4 meses); Helena Maria dos Santos; Charles Rian de S. Lopes Menezes e Maria da Saúde de S. Menezes.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4339/req-25-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4339/req-25-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Resolução nº 03/2021, bem como demais proposições que necessitarem de aprovação.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4373/req-26-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4373/req-26-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem esta Proposição, requerem, na forma regimental, seja constituída Comissão Especial a fim de promover estudos relativos à fiscalização, monitoramento e apoio às ações relacionadas à pandemia do Covid-19 em nosso Município. E, para tanto, essa Comissão fará o acompanhamento, a fiscalização e o auxílio nas decisões do Poder Executivo no enfrentamento à Covid-19 no Município de Floresta._x000D_
 A composição será a seguinte: _x000D_
 •	05 (cinco) vereadores, a serem designados pela mesa diretora da Câmara;_x000D_
 •	01 (um) representante da Secretaria Municipal de Saúde;_x000D_
 •	(01) representante do CDL;_x000D_
 •	01 (um) representante do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS;_x000D_
 •	01 (um) representante do Conselho Municipal de Saúde;_x000D_
 •	01(um) representante da Igreja Católica;_x000D_
 •	01 (um) representante das Igrejas Evangélicas;_x000D_
 •	01 (um) representante das escolas da rede de ensino Estadual – GRE;_x000D_
 •	01 (um) representante da rede de ensino Municipal - Secretaria Municipal de Edu.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4355/req-27-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4355/req-27-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável,  forneça-nos informações, por meio de cronograma detalhado, sobre as estradas vicinais que foram realizadas manutenção e as que serão reparadas nos próximos dias, bem como onde se localiza a patrol atualmente, máquina que auxilia na construção dessas vias.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4356/req-28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4356/req-28-2021.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA  DE INTERSTÍCIO”, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta ”.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4378/req-29-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4378/req-29-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora  prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, preste informações as quais deixem claro o motivo de, há muito tempo, não haver material para confecção do RG no Município de Floresta.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4379/req-30-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4379/req-30-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário de Produção Rural, Meio Ambiente e Recursos Hídricos  - João Berto de Sá -, e ao Sr. Arimatéia Martins – Presidente do Conselho Municipal de Defesa Civil– COMDEC, no sentido de nos prestar informações a respeito dos serviços de abastecimento de água através de carros – pipas em nosso município, tais sejam:_x000D_
 _x000D_
 •	Relação nominal dos apontadores do Exército, constando a localidade em que atuam;_x000D_
 _x000D_
 •	Relação de carros – pipas constando os nomes dos respectivos proprietários dos caminhões;_x000D_
 _x000D_
 •	Relação nominal dos motoristas dos caminhões – pipas, tanto do Exército, quanto do Município.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4380/req-31-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4380/req-31-2021.pdf</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4381/req-32-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4381/req-32-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Ilmª. Sra. Juliana Araújo Ferraz, no sentido de nos informar sobre as ambulâncias que estavam sucateadas ou, impróprias para uso, localidades onde estavam lotadas, placas desses veículos e notas fiscais dos referidos consertos.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4382/req-33-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4382/req-33-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Ilmª. Sra. Juliana Araújo Ferraz, no sentido de nos informar quais os veículos locados por esta secretaria para atendimento ao público, bem como Modelo/Ano, Nº de Chassis, Placa e Proprietário.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4394/req-34-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4394/req-34-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilma. Sra. Secretária Municipal de Saúde – Juliana Araújo Ferraz,  no sentido de nos enviar as seguintes informações:_x000D_
 _x000D_
 •	Cópia dos documentos que comprovem a aquisição de medicamentos da farmácia básica;_x000D_
 •	Relação nominal e estoque atualizado de medicamentos da central de abastecimento farmacêutico;_x000D_
 •	Relação nominal e estoque atualizado de medicamentos da farmácia básica da rede de atenção primária.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4413/req-35-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4413/req-35-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja solicitado à Secretária Municipal de Educação, Cultura, Turismo e Esportes – Aparecida Cristina Novaes de Souza – relação nominal contendo cargo, qualificação, alocação e salário dos agentes públicos contratados e comissionados que estão à disposição da Secretaria Municipal de Educação, Cultura, Turismo e Esportes, em 2021.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4414/req-36-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4414/req-36-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4415/req-37-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4415/req-37-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja promovida por esta Casa Legislativa, AUDIÊNCIA PÚBLICA cujo tema será: PROVIDÊNCIAS URGENTES QUANTO À ABERTURA DAS COMPORTAS DO RESERVATÓRIO DO MUQUÉM, DO PISF, PARA LIBERAÇÃO DE ÁGUA À BARRAGEM DO JUÁ, localizada neste município.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4416/req-38-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4416/req-38-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que, através da secretaria responsável, forneça informações referentes a como está a construção da adutora na Plataforma/ Vila dos pescadores.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4435/req-39-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4435/req-39-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja solicitado à Secretária Municipal de Educação, Cultura, Turismo e Esportes – Aparecida Cristina Novaes de Souza – no sentido de realizar uma LIVE, ministrada por psicólogo(a) com a temática: “Estar Bem Para Ensinar Melhor: Motivação e Autoestima do Professor em Tempos de Pandemia”, dada a importância e a necessidade de levar uma mensagem para manter elevada a autoestima dos professores, para estimular o seu desenvolvimento pessoal, profissional e o desempenho nas aulas.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4436/req-40-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4436/req-40-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Luís Gomes de Sá, mais conhecido por Luizinho de Cilon, ocorrido no dia 07 de abril de 2021, na cidade de Recife.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4437/req-41-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4437/req-41-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento da Sra. Maria Pacífica Ferraz, conhecida popularmente como “Dona Mariinha”, ocorrido no dia 25 de abril de 2021, na cidade de Recife.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4450/req-42-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4450/req-42-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilma. Sra, Juliana Araújo Ferraz, Secretária Municipal de Saúde, no sentido de nos informar quando será realizada Audiência Pública (online) sobre a prestação de contas na execução de programas, serviços e ações da saúde, referente ao 1° trimestre 2021. Principalmente no que diz respeito aos gastos na prevenção e combate a COVID-19.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4438/req-43-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4438/req-43-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilmª. Srª. Secretária Municipal de Saúde – Juliana Araújo Ferraz -, no sentido de nos prestar as seguintes informações:_x000D_
 _x000D_
 •	Relação atualizada de medicamentos existentes na Secretaria Municipal de Saúde, tais como, antidepressivos, ansiolíticos, dentre outros para transtornos mentais;_x000D_
 _x000D_
 •	Relação atualizada de medicamentos para diabetes, hipertensão, bem como os antibióticos existentes na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4439/req-44-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4439/req-44-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja encaminhada a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, SOLICITAÇÃO DE RESPOSTA DO PODER EXECUTIVO AOS REQUERIMENTOS APRESENTADOS POR ESTA CASA.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4451/req-45-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4451/req-45-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilma. Sra. Aparecida Cristina Novaes de Souza, Secretária Municipal de Educação, Cultura, Turismo e Esportes no sentido de nos informar a respeito das medidas que serão adotadas em conjunto com a Secretaria Municipal de Saúde quanto aos cuidados no retorno às aulas presenciais, em se tratando da pandemia.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4453/req-46-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4453/req-46-2021.pdf</t>
   </si>
   <si>
     <t>Formula apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos “fornecer as seguintes informações a respeito dos recursos que estão sendo utilizados na “reforma” do Centro de Saúde Profª. Cleonice Ferraz (antigo SESP)”.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4466/req-47-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4466/req-47-2021.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO”, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4467/req-48-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4467/req-48-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz a Ilma. Sra. Secretária Municipal de Saúde – Juliana Araújo Ferraz, no sentido de nos “enviar informações e documentos”.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4468/req-49-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4468/req-49-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO  a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, “solicitando informações a respeito  do quantitativo de prédios alugados pela prefeitura e cópia(s) do(s) respectivo(s) contratado(s)”.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4505/req-50-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4505/req-50-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─, e a Ilmª. Srª. Secretária Municipal de Saúde ─ Juliana Araújo Ferraz ─, para que prestem informações no sentido de entendermos o motivo de ser disponibilizado, na Unidade Básica de Saúde (UBS) do Bairro DNER, apenas, atendimento médico 03 (três) vezes na semana e 15 (quinze) fichas para cada dia de consulta.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4506/req-51-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4506/req-51-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares do Sr. Moacy Gomes de Menezes, ex-vereador desta Casa Legislativa, ocorrido no dia 1º do corrente mês, na cidade de Petrolina.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4507/req-52-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4507/req-52-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilustríssima Senhora Secretária Municipal de Saúde – Juliana Araújo Ferraz -, no sentido de nos informar se existe previsão de INCLUSÃO DOS PROFISSIONAIS QUE ATUAM NAS AGÊNCIAS BANCÁRIAS E BANCOS POSTAIS DO MUNICÍPIO, NOS GRUPOS PRIORITÁRIOS PARA VACINAÇÃO CONTRA COVID-19 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4508/req-53-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4508/req-53-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares de PEDRO QUINCA DE SÁ, falecido no dia 28 de maio do corrente ano, na cidade de Caruaru-PE.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4528/req-54-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4528/req-54-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz e a Ilma. Sra. Secretária Municipal de Saúde, Juliana Araújo Ferraz, no sentido de nos fornecer as seguintes informações acerca do abastecimento de oxigênio medicinal em nosso Município:_x000D_
 _x000D_
 - Qual ou quais são as empresas fornecedoras?_x000D_
 - Qual o cronograma de entregas (semanal, quinzenal ou mensal)?_x000D_
 - Qual o volume necessário para atendimento da demanda local? Esse quantitativo está sendo suficiente?_x000D_
 - Em caso de necessidade de aumento da quantidade, a empresa fornecedora terá condições de atender a demanda?</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4509/req-55-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4509/req-55-2021.pdf</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4532/req-56-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4532/req-56-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilma. Sra. Secretária de Educação, cultura, turismo e esportes - Aparecida Cristina Novaes de Souza para que, através da diretoria competente,  seja elaborado edital para a reabertura das inscrições dos agentes da cultura atingidos pela pandemia da COVID-19, sendo eles trabalhadores e trabalhadoras da cultura, Espaços e organizações culturais e os editais, fomentos e oportunidades, através da Lei nº 14.017/2020, Lei Aldir Blanc, que teve o seu prazo prorrogado pela Lei n° 14.150 de 12 de maio de 2021, para que aqueles que não conseguiram esse beneficio no edital anterior, independente da motivação, possam ser contemplados com o auxilio que lhes é de direito.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4541/req-57-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4541/req-57-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado voto de pesar aos familiares de Ciriaco de Souza Lima, falecido no dia 20 de junho do corrente ano, na cidade de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4550/req-58-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4550/req-58-2021.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO”, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do dia a deliberação de Projeto em tramitação.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4564/req-59-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4564/req-59-2021.pdf</t>
   </si>
   <si>
     <t>Formula “VOTO DE PESAR pelo falecimento do Sr. Eugênio Augusto Barbosa Ferraz, conhecido como “Cafonão”, ocorrido no dia 05 de maio de 2021”.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4565/req-60-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4565/req-60-2021.pdf</t>
   </si>
   <si>
     <t>Formula “VOTO DE PESAR” pelo falecimento da senhora Alayde Ferraz Cornélio, ocorrido no dia 26 de junho de 2021.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4566/req-61-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4566/req-61-2021.pdf</t>
   </si>
   <si>
     <t>Formula “VOTO DE PESAR” aos familiares de Hênio Joaquim de Sá, falecido no dia 06 de julho do corrente ano.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4567/req-62-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4567/req-62-2021.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no “sentido de nos fornecer informações referentes aos valores gastos com a pintura das Quadras de Esportes das Praças Elias de Flora e Antônio Ferraz Boiadeiro”.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4583/req-63-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4583/req-63-2021.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para realização de mais uma sessão ordinária, logo após o encerramento desta.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_no_64.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_no_64.docx</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 44/2021 — LDO 2022 —.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4660/req-65-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4660/req-65-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Sra. Juliana Araújo Ferraz – Secretária Municipal de Saúde, no sentido de nos  informar acerca do  quantitativo de veículos disponíveis e utilizados pelo TFD, bem como as respectivas placas, comprovantes de regularização com o DETRAN, manutenção, relação de motoristas por veículo, rotas, horários e o consumo de combustível, igualmente, solicito providências, em caráter de extrema urgência, no que tange às irregularidades na prestação do referido serviço.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4661/req-66-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4661/req-66-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilmª. Sra. Juliana Araújo Ferraz – Secretária Municipal de Saúde, solicitando cópia do 1º Relatório Detalhado Quadrimestral de 2021, juntamente com a Ata e a Resolução do Conselho Municipal de Saúde, assim como evidências da ampla divulgação do evento – Prestação de Contas da Saúde - ocorrida em 19 de agosto de 2021.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4662/req-67-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4662/req-67-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e a Ilmª. Sra. Juliana Araújo Ferraz – Secretária Municipal de Saúde, no sentido de nos fornecer as seguintes informações:_x000D_
 _x000D_
 •	Registros detalhados de transferências intermunicipais de pacientes via - hospital, com as referidas datas, horários, motoristas, nomes dos pacientes e acompanhantes e a rota;_x000D_
 _x000D_
 •	Registros detalhados das viagens via - TFD, constando datas, horários, nomes dos pacientes e acompanhantes, rota e motorista;_x000D_
 _x000D_
 •	Relatório detalhado das diárias pagas no primeiro quadrimestre por servidor, discriminando destino e data;</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_no_68_3.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_no_68_3.docx</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4708/req-69-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4708/req-69-2021.pdf</t>
   </si>
   <si>
     <t>No uso das atribuições e em conformidade com a Lei Orgânica do Município e Regimento Interno desta Casa, requeiro que seja formulado um VOTO DE PROFUNDO PESAR pelo falecimento da Sra. Expedita Novaes Ferraz.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4716/req-70-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4716/req-70-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Antônio Tito Ferraz, ocorrido no dia 13 do corrente mês, nesta cidade.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4717/req-71-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4717/req-71-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4745/req-72-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4745/req-72-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do dia a deliberação do Projeto de Lei n° 63/2021, o qual abre, no orçamento vigente, crédito adicional suplementar na importância de R$ 2.270.000,00 (dois milhões, duzentos e setenta mil reais).</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4761/req-73-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4761/req-73-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo ao Presidente da Câmara Municipal de Floresta/PE – o Excelentíssimo Senhor Vereador Esequiel Rodrigues de Aquino, no sentido de realizar comemoração ao DIA DA CRIANÇA nesta Casa, incluindo sessão de cinema, apresentação cultural, animação com palhaço, distribuição de lanches e presentes, na programação.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO”, coma urgência que o caso requer, para a realização de mais uma sessão.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4791/req-75-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4791/req-75-2021.pdf</t>
   </si>
   <si>
     <t>“Formula VOTO DE PESAR pelo falecimento do Sr. Manoel Serafim Ferraz Cornélio, ocorrido no dia 17 de julho de 2021, na cidade de Recife”.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4782/requerimento_no_76.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4782/requerimento_no_76.docx</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4829/requerimento_no_78_-_chichico.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4829/requerimento_no_78_-_chichico.docx</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. Joaquim Francisco, falecido no dia 3 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4830/req-79-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4830/req-79-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento da Sra. Maria Erotides Leite de Sá Barbosa – Tidinha Leite, ocorrido no dia 26 de agosto de 2021, na cidade de Recife.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4831/requerimento_no_80.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4831/requerimento_no_80.docx</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4853/req-81-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4853/req-81-2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo ao Presidente da Câmara Municipal de Floresta/PE – o Exmo. Senhor Vereador Esequiel Rodrigues de Aquino, no sentido de realizar HOMENAGEM alusiva ao Dia do Professor, através de mensagem em carro de som, como também, nas mídias sociais desta Casa, em nome de todos os vereadores.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4866/req-82-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4866/req-82-2021.pdf</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4900/req-83-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4900/req-83-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos informar acerca do cumprimento ao artigo 169-D, da Lei Orgânica Municipal, às Leis Municipais nºs. 626/2016 e 732/2018, bem como aos seguintes questionamentos:_x000D_
 •	Como ocorre a preservação dos bens naturais, culturais, turísticos, entre outros, de interesse público em nosso município;_x000D_
 •	Qual a Secretaria e/ou departamento que está efetivamente trabalhando quanto à preservação, catalogação e tombamento desses bens?_x000D_
 •	Como devedrá proceder o cidadão florestano que tem interesse em solicitar a inclusão de um bem particular, a exemplo de casario antigo, para posterior tombamento?</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_no_84.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_no_84.docx</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4926/req-85-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4926/req-85-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento da senhora ADRIANA MENEZES CACHOEIRA FERRAZ, ocorrido no dia 29 de outubro de 2021, na cidade de Betânia.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4927/req-86-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4927/req-86-2021.pdf</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4928/req-87-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4928/req-87-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, no sentido de nos informar acerca de madeira proveniente das caraibeiras que foram derrubadas para a realização da obra de reforma do Parque das Caraibeiras, com resposta aos seguintes questionamentos:_x000D_
 _x000D_
 •	Qual o destino da madeira proveniente das caraibeiras?_x000D_
 •	Existe documento autorizativo da CPRH? Caso positivo, solicitamos cópia de documento de autorização da CPRH para retirada e destinação da madeira;_x000D_
 •	A administração municipal designou e/ou autorizou veículo particular para a retirada e a destinação da madeira? Solicitamos que nos informe qual foi o veículo e o seu proprietário, uma vez que verificamos “in loco” veículo particular realizando tal serviço.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4968/req-89-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4968/req-89-2021.pdf</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, KIEL DO PIPA, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4969/ei-01-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4969/ei-01-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 01/2021 ao Projeto de Lei nº 94/2021 – LOA 2022 - do Executivo Municipal.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4457/mensagem_de_veto_n_001-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4457/mensagem_de_veto_n_001-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2021, do Executivo Municipal - Ao Projeto de Lei nº 003/2021, de autoria do Vereador Pedro Gomes Vilarim Júnior, o qual "Dispõe sobre implantação da Avenida Recreio em via pública central da cidade de Floresta/PE".</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4470/mensagem_de_veto_n_02-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4470/mensagem_de_veto_n_02-2021.pdf</t>
   </si>
   <si>
     <t>VETO Nº 002/2021, do Executivo Municipal, referente ao Projeto de Lei nº 017/2021, de autoria do Vereador Pedro Gomes Vilarim Júnior, o qual “Reconhece a prática da atividade física e exercícios físicos essenciais para a população do município de Floresta – PE em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como espaços públicos".</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4530/mensagem_de_veto_n_003-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4530/mensagem_de_veto_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto do Executivo Municipal ao Projeto de Lei n° 020/2021 do Vereador Severino Ferraz Diniz Carvalho.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_n._353-2021_encaminha_mensagem_n._28-2021.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_n._353-2021_encaminha_mensagem_n._28-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 28/2021, com o intuito de  informar o VETO PARCIAL aos dispositivos do Projeto de Lei nº 44/2021 (AUTÓGRAFO Nº 31/2021 na Câmara Municipal de Vereadores): “Lei de Diretrizes Orçamentárias – LDO para o exercício de 2022”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8567,67 +8567,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4262/aut-01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4291/aut-02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4292/aut-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4345/aut-04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4346/aut-05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4347/aut-06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4348/aut-07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4349/aut-08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4350/aut-09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4351/aut-10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4352/aut-11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4353/aut-12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4354/aut-13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4374/aut-14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4375/aut-15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4376/aut-16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4377/aut-17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4392/aut-18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4432/aut-19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4493/aut-20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4494/aut-21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4495/aut-22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4538/aut-23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4539/aut-24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4540/aut-25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4600/aut-26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4601/aut-27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4602/aut-28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4603/aut-29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4604/aut-30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4712/aut-31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4725/autografo_32__projeto_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4726/autografo_no_33__projeto_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4727/autografo_no_34_projeto_no_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4728/autografo_no_35__projeto_no_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4729/autografo_no_36__projeto_no_38_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4730/autografo_no_37__projeto_no_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4731/autografo_no_38__projeto_no_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4732/autografo_no_39_projeto_no_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4733/autografo_no_40__projeto_no_42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4734/autografo_no_41__projeto_no_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4735/autografo_no_42__projeto_no_45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4736/autografo_no_43__projeto_no_46.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4737/autografo_no_44__projeto_no_47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4738/autografo_no_45__projeto_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4739/autografo_no_46_projeto_no_49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4740/autografo_no_47__projeto_no_50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4741/autografo_no_48__projeto_no_51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4742/autografo_no_49_projeto_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4746/aut-50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4781/aut-51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4807/aut-52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4808/aut-53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4809/aut-54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4810/aut-55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4811/aut-56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4850/aut-57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4884/autografo_no_58__projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4885/autografo_no_59__projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4886/autografo_no_60__projeto_de_lei_76_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4887/autografo_no_61__projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4888/autografo_no_62__projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4889/autografo_no_63__projetos_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4890/autografo_no_64__projeto_de_lei_97_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4918/aut-65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4919/autografo_66__projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4920/autografo_67__projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4921/autografo_68__projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4947/autografo_69__projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4948/autografo_70__projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4949/autografo_no_71__projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4950/aut-72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4951/autografo_73_projeto_de_lei_no_115_-_peu_-__carteira_da_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4960/aut-74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4961/aut-75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4962/aut-76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4972/aut-77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4973/aut-78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4986/aut-79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4987/aut-80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5033/aut-81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5034/aut-82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5035/aut-83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5036/aut-84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5037/autografo_no_85-_2021_-_projeto_de_lei_no_55-2021_chichico_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5038/autofrafo_no_86-_2021_-_projeto_de_l_ei_58__tiago_6_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5039/autografo_no_87-2021_-__projeto_de_lei__no_59_-_peu_-_padre_henrique_schuten_1_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5040/autografo_no_88-2021_-_projeto_de_lei__no_60-_peu_-_ana_lucia_torres_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5041/autografo_no_89-2021-_projeto_de_lei_no_61_-_peu_-_lourdes_xavier_1_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5042/autografo__no_90-2021_-__projeto_de_lei_no_62-_peu_-_adelson_ferraz_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5043/autografo_no_91-_2021_-_projeto_de_lei_no_67-_victor_1_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5044/autografo_no_92-2021__-_projeto_de_lei__no_69-_gilberto_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5045/autografo_no_93-2021_-_projeto_de_lei_no_72_-_peu_-clarice_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5046/autografo_no_94-2021_-_projeto_de_lei_no_73-_peu_-_nome_de_rua_-_ana_lucia_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5047/autografo_no_95-2021_-_projeto_de_lei__no_75-_gilberto_-_denomina_praca_de_zito_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5048/autografo_no_96-2021-_projeto_de_lei__no_77-_peu-_denominacao_de_praca_d._nano_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5049/autografo_no_97-2021_-_projeto_de_lei_no_79-2021_-_marcos_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5050/autografo_no_98-2021_-_projeto_de_lei_n_o_82_-_2021_-_marcos_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5051/autografo_no_99-2021_-_projeto_de_lei_83-2021_-_marcos_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5052/autografo_no_100-2021_-_projeto_de_lei_no_85-_peu_-_rua_vera_jardim_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5053/autografo_no_101_-_2021_-_projeto_de_lei_-86__rua_ze_velhinho_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5054/autografo_no_102-2021_-_projeto_de_lei_no_88-_gilberto_-_denominacao_de_rua_-_d._alayde_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5055/autografo_no_103-2021_-_projeto_de_lei_no_89-_gilberto_-_denominacao_de_rua_-_d._janete_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5056/autografo_no_104-2021-_projeto_de_lei_no_91__-_gilmar__pedro_gomes_neto_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5057/autografo_no_105-2021-_projeto_de_lei__92_-_peu_rua_manoel_cornelio_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5058/autografo_no_106-2021-_projeto_de_lei_no_93_-_tiago_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5059/autografo_no_107_-2021-_projeto_de_lei_-_96_-_peu__rua_jose_de_souza_jose_damiao_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5060/autografo_no_108_-2021_-_projeto_de_lei_no_101-_peu_-__antonio_de_velho_2_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5061/autografo_no_109_-2021-_projeto_de_lei_no_102-_peu_-_rua_pedro_pariconha_5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5062/autografo_no_110_-2021-projeto_de_lei_no_103-_peu_-_rua_joao_enoque_marcelino_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5063/autografo_no_111-2021_-projeto_de_lei_no_104-_severininho-_rua_arnaldinho_4.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5064/autografo_112-2021-projeto_de_lei_no_111-_peu_-_rua_jarbas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5065/autografo_113-2021-projeto_de_lei_no_112_-_peu_-_rua_sergio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5066/autografo_114-2021-projeto_de_lei_no_116_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5067/autografo_115-2021-projeto_de_lei_no_117_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5068/autografo_116-2021-projeto_de_lei_no_118_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5069/autografo_117-2021-projeto_de_lei_no_119_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4640/ea-01-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4641/ea-02-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4293/emod-01-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4642/emod-02-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4643/emod-03-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4644/emod-04-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4975/emod-05-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4988/emod-06-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4974/esub-01-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4307/esup-01-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4639/esup-02-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4206/ind-01-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4209/ind-02-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4216/ind-03-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4226/ind-04-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4227/ind-05-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4250/ind-06-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4251/ind-07-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4286/ind-08-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4287/ind-09-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4294/ind-10-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4331/ind-11-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4333/indicacao_no_12_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4334/ind-13-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4370/ind-14-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4371/ind-15-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4372/ind-16-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4402/ind-17-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4403/ind-18-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4417/ind-19-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4418/ind-20-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4419/ind-21-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4440/ind-22-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4441/ind-23-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4452/ind-24-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4459/ind-25-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4460/ind-26-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4489/ind-27-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4490/ind-28-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4491/ind-29-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4497/ind-30-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4498/ind-31-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4499/ind-32-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4500/ind-33-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4531/ind-34-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4542/ind-35-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4597/ind-36-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4598/ind-37-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4599/ind-38-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4615/ind-39-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4616/ind-40-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4617/ind-41-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4664/ind-42-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4665/ind-43-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4666/ind-44-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4667/ind-45-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4668/ind-46-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4747/indicacao_47_-_chichico.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4748/ind-48-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4749/ind-49-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4750/ind-50-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4751/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4856/ind-52-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4929/ind-53-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4221/moc-01-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4275/m-02-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4335/moc-03-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4752/moc-04-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4800/moc-05-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4845/moc-06-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4916/moc-07-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4917/moc-08-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4944/moc-09-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4299/pare-01-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4341/pare-03-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4411/pare-04-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4465/pare-05-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4981/pare-06-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4982/pare-07-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5031/pare-08-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4253/parf-01-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4303/parf-02-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4304/parf-03-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4305/parf-04-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4306/parf-05-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4400/parf-06-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4313/parf-07-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4314/parf-08-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4315/parf-09-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4316/parf-10-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4389/parf-11-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4512/parf-14-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4513/parf-15-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4534/parf-16-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4587/parf-19-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4588/parf-20-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4632/parf-21-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4633/parf-22-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4634/parf-23-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4645/parecer_no_24_2.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4646/parf-25-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4647/parf-26-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4648/parf-27-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4649/parf-28-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4650/parf-29-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4703/parf-30-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4779/parf-34-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4743/parf-35-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4804/parf-37-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4805/parf-38-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4835/parf-39-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4874/parf-40-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4875/parf-41-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4906/parf-42-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4907/parf-43-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4908/parf-44-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4909/parf-45-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4922/parf-46-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4939/parf-47-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4940/parf-48-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4955/parf-49-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4956/parf-50-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4957/parf-51-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4966/parf-52-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4967/parf-53-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4983/parf-54-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4984/parf-55-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4985/parf-56-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5028/parf-57-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5029/parf-58-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5030/parf-59-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4300/pars-01-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4302/pars-03-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4342/pars-04-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4343/pars-05-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4344/pars-06-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4572/pars-07-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4589/pars-08-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4700/pars-09-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4701/pars-10-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4702/pars-11-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4780/pars-12-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4876/pars-13-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4877/pars-14-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4936/pars-15-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4937/pars-16-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4938/pars-17-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5032/pars-18-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4252/parj-01-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4268/parj-02-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4269/parj-03-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4270/parj-04-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4298/parj-08-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4309/parj-09-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4310/parj-10-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4311/parj-11-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4312/parj-12-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4340/parj-13-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4363/parj-14-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4364/parj-15-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4365/parj-16-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4366/parj-17-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4367/parj-18-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4368/parj-19-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4369/parj-20-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4386/parj-21-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4387/parj-22-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4388/parj-23-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4408/parj-24-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4409/parj-25-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4410/parj-26-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4461/parj-28-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4462/parj-29-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4463/parj-30-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4464/parj-31-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4510/parj-32-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4511/parj-33-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4533/parj-34-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4568/parj-36-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4569/parj-37-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4570/parj-38-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4571/parj-39-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4584/parj-41-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4585/parj-42-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4586/parj-43-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4680/parj-44-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4681/parj-45-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4682/parj-46-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4683/parj-47-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4684/parj-48-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4685/parj-49-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4686/parj-50-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4687/parj-51-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4688/parj-52-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4689/parj-53-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4690/parj-54-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4691/parj-55-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4692/parj-56-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4693/parj-57-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4694/parj-58-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4695/parj-59-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4696/parj-60-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4697/parj-61-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4775/parj-64-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4744/parj-65-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4776/parj-66-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4777/parj-67-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4778/parj-68-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4802/parj-70-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4803/parj-71-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4834/parj-72-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4867/parj-73-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4868/parj-74-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4869/parj-75-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4870/parj-76-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4871/parj-77-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4872/parj-78-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4873/parj-79-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4902/parj-80-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4903/parj-81-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4904/parj-82-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4905/parj-83-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4930/parj-84-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4931/parj-85-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4932/parj-86-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4933/parj-87-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4934/parj-88-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4935/parj-89-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4952/parj-90-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4953/parj-91-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4954/parj-92-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4977/parj-93-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4978/parj-94-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4979/parj-95-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4980/parj-96-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4990/parj-97-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4991/parj-98-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4992/parj-99-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4993/parj-100-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4994/parj-101-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4995/parj-102-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4996/parj-103-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4997/parj-104-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4998/parj-105-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4999/parj-106-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5000/parj-107-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5001/parj-108-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5002/parj-109-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5003/parj-110-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5004/parj-111-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5005/parj-112-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5006/parj-113-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5007/parj-114-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5008/parj-115-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5009/parj-116-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5010/parj-117-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5011/parj-118-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5012/parj-119-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5013/parj-120-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5014/parj-121-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5015/parj-122-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5016/parj-123-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5017/parj-124-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5018/parj-125-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5019/parj-126-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5020/parj-127-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5021/parj-128-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5022/parj-129-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5023/parj-130-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5024/parj-131-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5025/parj-132-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5026/parj-133-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5027/parj-134-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4217/pdp-01-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4211/pdp-02-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4218/pdp-03-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4219/pdp-04-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4220/pdp-05-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4230/pdp-06-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4231/pdp-07-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4232/pdp-08-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4233/pdp-09-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4234/pdp-10-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4235/pdp-11-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4236/pdp-12-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4237/pdp-13-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4238/pdp-14-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4254/pdp-15-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4255/pdp-16-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4256/pdp-17-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4257/pdp-18-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4258/pdp-19-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4259/pdp-20-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4260/pdp-21-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4261/pdp-22-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4271/pdp-23-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4272/pdp-24-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4273/pdp-25-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4274/pdp-26-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4283/pdp-27-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4284/pdp-28-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4285/pdp-29-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4308/pdp-30-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4321/pdp-31-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4322/pedido_de_providencia_de_32_modificado_1.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4323/pdp-33-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4324/pdp-34-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4325/pdp-35-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4326/pdp-36-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4327/pdp-37-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4328/pdp-38-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4329/pdp-39-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4330/pdp-40-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4336/pdp-41-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4337/pdp-42-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4359/pdp-43-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4360/pdp-44-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4361/pdp-45-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4362/pdp-46-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4383/pdp-47-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4384/pdp-48-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4385/pdp-49-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4395/pdp-50-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4396/pdp-51-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4397/pedido_de_providencia_no_52_tiago.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4398/pdp-53-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4399/pdp-54-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4404/pdp-55-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4405/pdp-56-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4420/pdp-57-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4421/pdp-58-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4422/pdp-59-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4423/pdp-60-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4424/pdp-61-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4428/pdp-62-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4429/pdp-63-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4430/pdp-64-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4431/pdp-65-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4425/pdp-66-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4426/pdp-67-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4427/pdp-68-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4442/pdp-69-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4443/pdp-70-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4444/pdp-71-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4445/pdp-72-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4446/pdp-73-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4447/pdp-74-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4456/pdp-75-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4448/pdp-76-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4449/pdp-77-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4471/pdp-78-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4472/pdp-79-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4473/pdp-80-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4474/pdp-81-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4475/pdp-82-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4476/pdp-83-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4477/pdp-84-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4478/pdp-85-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4479/pdp-86-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4480/pdp-87-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4481/pdp-88-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4482/pdp-89-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4483/pdp-90-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4484/pdp-91-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4485/pdp-92-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4486/pdp-93-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4488/pdp-94-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4514/pdp-95-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4515/pdp-96-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4516/pdp-97-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4517/pdp-98-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4518/pdp-99-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4519/pdp-100-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4520/pdp-101-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4521/pdp-102-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4522/pdp-103-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4523/pdp-104-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4524/pdp-105-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4525/pdp-106-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4526/pdp-107-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4527/pdp-108-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4535/pdp-109-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4536/pdp-110-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4544/pdp-111-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4545/pdp-112-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4546/pdp-113-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4547/pdp-114-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4548/pdp-115-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4573/pdp-116-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4574/pdp-117-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4575/pdp-118-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4576/pdp-119-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4577/pdp-120-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4578/pdp-121-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4579/pdp-122-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4580/pdp-123-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4581/pdp-124-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4590/pdp-125-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4591/pdp-126-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4592/pdp-127-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4593/pdp-128-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4594/pdp-129-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4595/pdp-130-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4596/pdp-131-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4620/pdp-132-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4621/pdp-133-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4622/pdp-134-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4623/pdp-135-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4624/pdp-136-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4625/pdp-137-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4626/pdp-138-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4627/pdp-139-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4628/pdp-140-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4629/pdp-141-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4669/pdp-142-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4670/pdp-143-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4671/pdp-144-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4672/pdp-145-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4673/pdp-146-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4674/pdp-147-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4675/pdp-148-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4676/pdp-149-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4677/pdp-150-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4678/pdp-151-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4679/pdp-152-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4709/pdp-153-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4710/pdp-154-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4711/pdp-155-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4722/pdp-156-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4723/pdp-157-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4724/pdp-158-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4762/pdp-159-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4763/pdp-160-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4764/pdp-161-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4765/pdp-162-2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4766/pdp-163-2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4767/pdp-164-2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4768/pdp-165-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4769/pdp-166-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4770/pdp-167-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4771/pedido_de_providencia_n_168_1gilmar_1_1.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4772/pdp-169-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4773/pdp-170-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4792/pdp-171-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4793/pdp-172-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4794/pdp-173-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4795/pdp-174-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4796/pdp-175-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4797/pdp-176-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4798/pdp-177-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4799/pdp-178-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4836/pdp-179-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4837/pdp-180-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4838/pdp-181-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4839/pdp-182-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4840/pdp-183-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4841/pdp-184-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4842/pdp-185-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4843/pdp-186-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4844/pdp-187-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4846/pdp-188-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4847/pdp-189-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4848/pdp-190-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4849/pdp-191-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4854/pdp-192-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4855/pdp-193-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4881/pdp-194-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4910/pdp-195-2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4883/pdp-196-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4882/pdp-197-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4911/pdp-198-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4912/pdp-199-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4913/pdp-200-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4914/pdp-201-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4915/pdp-202-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4941/pdp-203-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4942/pdp-204-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4943/pdp-205-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4559/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4635/projeto_de_decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4636/projeto_de_decreto_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4637/projeto_de_decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4923/pdl-05-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4605/plc-01-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4857/plc-02-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4945/plc-03-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4963/plc-04-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4198/pl-01-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4200/pl-02-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4224/pl-03-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4239/pl-004-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4240/pl-05-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4241/pl-06-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4242/pl-07-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4243/pl-08-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4263/pl-09-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4264/pl-10-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4265/pl-11-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4266/pl-12-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4267/pl-13-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4288/pl-14-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4289/pl-15-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4290/pl-16-2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4332/pl-17-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4317/pl-18-2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4318/pl-19-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4391/pl-20-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4401/pl-21-2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4407/pl_-_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4412/pl-23-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4433/pl-24-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4434/pl-25-2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4458/pl-26-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4492/pl-27-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4496/pl-28-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4501/pl-29-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4502/pl-30-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4529/pl-31-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4549/projeto_de_lei_n_32-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4553/pl-33-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4556/pl-34-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4557/pl-35-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4558/pl-36-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4554/pl-37-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4555/pl-38-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4560/pl-39-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4561/pl-40-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4562/pl-41-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4563/pl-42-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4606/pl-43-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4607/pl-44-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4608/pl-45-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4609/pl-46-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4610/projeto_de_lei_n_47-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4611/pl-48-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4612/pl-49-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4618/pl-50-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4619/pl-51-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4630/pl-52-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4631/pl-53-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4651/projeto_de_lei_no_54_chichico.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4652/projeto_de_lei_n_55-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4653/pl-56-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4654/pl-57-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4655/pl-58-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4657/pl-59-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4707/pl-60-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4658/pl-61-2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4659/pl-62-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4656/pl-63-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4713/projeto_de_lei_no_64_-_chichico.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4714/projeto_de_lei_no_65_-_chichico.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4715/pl-66-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4753/pl-67-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4754/projeto_de_lei_no_68-_gilberto_-_incentivo_aos_atletas.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4755/pl-69-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4756/projeto_de_lei__no_70_-_peu_-_animais.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4757/projeto_de_lei_n_71-2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4758/pl-72-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4759/pl-73-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4760/pl-74-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4786/pl-75-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4787/projeto_de_lei__no_76-_andre_-_equipamento_eliminador_de_ar.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4788/pl-77-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4789/mensagem_n._30-2021_-_encaminha_projeto_de_lei_n._78-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4790/pl-79-2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4801/pl-80-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4812/mensagem_n._31_-_projeto_de_lei_n._81-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4816/pl-82-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4817/pl-83-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4818/projeto_de_lei_n._84-2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4819/pl-85-2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4820/pl-86-2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4821/projeto_de_lei__no_87_-_dia_do_profissional_de_saude_-severininho.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4822/pl-88-2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4823/pl-89-2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4824/projeto_de_lei_no_90-_andre-_denominacao_do_museu_de_forca_volante.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4825/pl-91-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4826/pl-92-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4827/pl-93-2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4814/pl-94-2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4815/pl_-95-2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4828/pl-96-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4851/projeto_de_lei_no_97-_peu_-_semana_gravidez_na_adolescencia.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4852/pl-98-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4858/pl-99-2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4859/pl-100-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4860/pl-101-2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4861/pl-102-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4862/pl-103-2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4863/pl-104-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_105-_gilberto_-_denominacao_de_rua_-_tita.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4865/pl-106-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4878/pl-107-2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4879/pl-108-2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4880/pl-109-2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4891/pl-110-2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4892/pl-111-2021.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4893/pl-112-2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4894/pl-115-2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4895/pl-116-2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4896/pl-117-2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4897/pl-118-2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4898/pl-119-2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4924/pl-120-2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4946/pl-121-2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4959/pl-122-2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4964/pl-123-2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4965/pl-124-2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4970/pl-125-2021.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4971/pl-126-2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4201/pre-01-2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4225/pre-02-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4281/pre-03-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4282/pre-04-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4357/pre-05-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4358/pre-06-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4390/pre-07-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4393/pre-08-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4503/projeto_de_resolucao_no_09_marcos_1.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4504/projeto_de_resolucao_n_10_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4613/pre-11-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4614/pre-12-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4899/pre-13-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4925/pre-14-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5070/pre-15-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4205/req-01-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4214/req-02-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4208/req-03-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4210/req-04-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4215/req-05-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4213/req-06-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4223/req-07-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4222/req-08-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4228/req-09-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4229/req-10-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4244/req-11-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4245/req-12-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4246/req-13-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4247/req-14-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4248/req-15-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4249/req-16-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4276/req-17-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4277/req-18-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4278/req-19-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4279/req-20-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4280/req-21-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4319/req-22-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4320/req-23-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4338/req-24-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4339/req-25-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4373/req-26-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4355/req-27-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4356/req-28-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4378/req-29-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4379/req-30-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4380/req-31-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4381/req-32-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4382/req-33-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4394/req-34-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4413/req-35-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4414/req-36-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4415/req-37-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4416/req-38-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4435/req-39-2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4436/req-40-2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4437/req-41-2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4450/req-42-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4438/req-43-2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4439/req-44-2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4451/req-45-2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4453/req-46-2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4466/req-47-2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4467/req-48-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4468/req-49-2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4505/req-50-2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4506/req-51-2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4507/req-52-2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4508/req-53-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4528/req-54-2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4509/req-55-2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4532/req-56-2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4541/req-57-2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4550/req-58-2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4564/req-59-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4565/req-60-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4566/req-61-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4567/req-62-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4583/req-63-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_no_64.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4660/req-65-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4661/req-66-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4662/req-67-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_no_68_3.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4708/req-69-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4716/req-70-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4717/req-71-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4745/req-72-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4761/req-73-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4791/req-75-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4782/requerimento_no_76.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4829/requerimento_no_78_-_chichico.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4830/req-79-2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4831/requerimento_no_80.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4853/req-81-2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4866/req-82-2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4900/req-83-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_no_84.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4926/req-85-2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4927/req-86-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4928/req-87-2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4968/req-89-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4969/ei-01-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4457/mensagem_de_veto_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4470/mensagem_de_veto_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4530/mensagem_de_veto_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_n._353-2021_encaminha_mensagem_n._28-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4262/aut-01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4291/aut-02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4292/aut-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4345/aut-04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4346/aut-05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4347/aut-06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4348/aut-07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4349/aut-08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4350/aut-09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4351/aut-10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4352/aut-11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4353/aut-12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4354/aut-13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4374/aut-14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4375/aut-15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4376/aut-16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4377/aut-17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4392/aut-18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4432/aut-19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4493/aut-20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4494/aut-21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4495/aut-22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4538/aut-23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4539/aut-24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4540/aut-25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4600/aut-26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4601/aut-27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4602/aut-28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4603/aut-29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4604/aut-30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4712/aut-31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4725/autografo_32__projeto_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4726/autografo_no_33__projeto_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4727/autografo_no_34_projeto_no_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4728/autografo_no_35__projeto_no_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4729/autografo_no_36__projeto_no_38_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4730/autografo_no_37__projeto_no_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4731/autografo_no_38__projeto_no_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4732/autografo_no_39_projeto_no_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4733/autografo_no_40__projeto_no_42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4734/autografo_no_41__projeto_no_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4735/autografo_no_42__projeto_no_45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4736/autografo_no_43__projeto_no_46.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4737/autografo_no_44__projeto_no_47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4738/autografo_no_45__projeto_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4739/autografo_no_46_projeto_no_49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4740/autografo_no_47__projeto_no_50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4741/autografo_no_48__projeto_no_51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4742/autografo_no_49_projeto_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4746/aut-50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4781/aut-51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4807/aut-52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4808/aut-53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4809/aut-54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4810/aut-55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4811/aut-56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4850/aut-57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4884/autografo_no_58__projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4885/autografo_no_59__projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4886/autografo_no_60__projeto_de_lei_76_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4887/autografo_no_61__projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4888/autografo_no_62__projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4889/autografo_no_63__projetos_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4890/autografo_no_64__projeto_de_lei_97_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4918/aut-65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4919/autografo_66__projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4920/autografo_67__projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4921/autografo_68__projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4947/autografo_69__projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4948/autografo_70__projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4949/autografo_no_71__projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4950/aut-72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4951/autografo_73_projeto_de_lei_no_115_-_peu_-__carteira_da_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4960/aut-74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4961/aut-75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4962/aut-76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4972/aut-77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4973/aut-78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4986/aut-79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4987/aut-80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5033/aut-81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5034/aut-82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5035/aut-83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5036/aut-84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5037/autografo_no_85-_2021_-_projeto_de_lei_no_55-2021_chichico_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5038/autofrafo_no_86-_2021_-_projeto_de_l_ei_58__tiago_6_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5039/autografo_no_87-2021_-__projeto_de_lei__no_59_-_peu_-_padre_henrique_schuten_1_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5040/autografo_no_88-2021_-_projeto_de_lei__no_60-_peu_-_ana_lucia_torres_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5041/autografo_no_89-2021-_projeto_de_lei_no_61_-_peu_-_lourdes_xavier_1_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5042/autografo__no_90-2021_-__projeto_de_lei_no_62-_peu_-_adelson_ferraz_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5043/autografo_no_91-_2021_-_projeto_de_lei_no_67-_victor_1_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5044/autografo_no_92-2021__-_projeto_de_lei__no_69-_gilberto_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5045/autografo_no_93-2021_-_projeto_de_lei_no_72_-_peu_-clarice_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5046/autografo_no_94-2021_-_projeto_de_lei_no_73-_peu_-_nome_de_rua_-_ana_lucia_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5047/autografo_no_95-2021_-_projeto_de_lei__no_75-_gilberto_-_denomina_praca_de_zito_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5048/autografo_no_96-2021-_projeto_de_lei__no_77-_peu-_denominacao_de_praca_d._nano_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5049/autografo_no_97-2021_-_projeto_de_lei_no_79-2021_-_marcos_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5050/autografo_no_98-2021_-_projeto_de_lei_n_o_82_-_2021_-_marcos_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5051/autografo_no_99-2021_-_projeto_de_lei_83-2021_-_marcos_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5052/autografo_no_100-2021_-_projeto_de_lei_no_85-_peu_-_rua_vera_jardim_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5053/autografo_no_101_-_2021_-_projeto_de_lei_-86__rua_ze_velhinho_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5054/autografo_no_102-2021_-_projeto_de_lei_no_88-_gilberto_-_denominacao_de_rua_-_d._alayde_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5055/autografo_no_103-2021_-_projeto_de_lei_no_89-_gilberto_-_denominacao_de_rua_-_d._janete_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5056/autografo_no_104-2021-_projeto_de_lei_no_91__-_gilmar__pedro_gomes_neto_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5057/autografo_no_105-2021-_projeto_de_lei__92_-_peu_rua_manoel_cornelio_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5058/autografo_no_106-2021-_projeto_de_lei_no_93_-_tiago_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5059/autografo_no_107_-2021-_projeto_de_lei_-_96_-_peu__rua_jose_de_souza_jose_damiao_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5060/autografo_no_108_-2021_-_projeto_de_lei_no_101-_peu_-__antonio_de_velho_2_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5061/autografo_no_109_-2021-_projeto_de_lei_no_102-_peu_-_rua_pedro_pariconha_5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5062/autografo_no_110_-2021-projeto_de_lei_no_103-_peu_-_rua_joao_enoque_marcelino_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5063/autografo_no_111-2021_-projeto_de_lei_no_104-_severininho-_rua_arnaldinho_4.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5064/autografo_112-2021-projeto_de_lei_no_111-_peu_-_rua_jarbas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5065/autografo_113-2021-projeto_de_lei_no_112_-_peu_-_rua_sergio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5066/autografo_114-2021-projeto_de_lei_no_116_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5067/autografo_115-2021-projeto_de_lei_no_117_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5068/autografo_116-2021-projeto_de_lei_no_118_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5069/autografo_117-2021-projeto_de_lei_no_119_-_tiago_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4640/ea-01-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4641/ea-02-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4293/emod-01-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4642/emod-02-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4643/emod-03-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4644/emod-04-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4975/emod-05-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4988/emod-06-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4974/esub-01-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4307/esup-01-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4639/esup-02-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4206/ind-01-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4209/ind-02-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4216/ind-03-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4226/ind-04-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4227/ind-05-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4250/ind-06-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4251/ind-07-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4286/ind-08-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4287/ind-09-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4294/ind-10-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4331/ind-11-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4333/indicacao_no_12_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4334/ind-13-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4370/ind-14-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4371/ind-15-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4372/ind-16-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4402/ind-17-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4403/ind-18-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4417/ind-19-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4418/ind-20-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4419/ind-21-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4440/ind-22-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4441/ind-23-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4452/ind-24-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4459/ind-25-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4460/ind-26-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4489/ind-27-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4490/ind-28-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4491/ind-29-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4497/ind-30-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4498/ind-31-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4499/ind-32-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4500/ind-33-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4531/ind-34-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4542/ind-35-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4597/ind-36-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4598/ind-37-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4599/ind-38-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4615/ind-39-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4616/ind-40-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4617/ind-41-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4664/ind-42-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4665/ind-43-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4666/ind-44-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4667/ind-45-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4668/ind-46-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4747/indicacao_47_-_chichico.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4748/ind-48-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4749/ind-49-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4750/ind-50-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4751/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4856/ind-52-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4929/ind-53-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4221/moc-01-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4275/m-02-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4335/moc-03-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4752/moc-04-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4800/moc-05-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4845/moc-06-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4916/moc-07-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4917/moc-08-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4944/moc-09-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4299/pare-01-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4341/pare-03-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4411/pare-04-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4465/pare-05-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4981/pare-06-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4982/pare-07-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5031/pare-08-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4253/parf-01-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4303/parf-02-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4304/parf-03-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4305/parf-04-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4306/parf-05-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4400/parf-06-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4313/parf-07-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4314/parf-08-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4315/parf-09-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4316/parf-10-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4389/parf-11-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4512/parf-14-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4513/parf-15-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4534/parf-16-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4587/parf-19-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4588/parf-20-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4632/parf-21-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4633/parf-22-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4634/parf-23-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4645/parecer_no_24_2.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4646/parf-25-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4647/parf-26-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4648/parf-27-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4649/parf-28-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4650/parf-29-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4703/parf-30-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4779/parf-34-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4743/parf-35-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4804/parf-37-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4805/parf-38-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4835/parf-39-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4874/parf-40-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4875/parf-41-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4906/parf-42-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4907/parf-43-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4908/parf-44-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4909/parf-45-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4922/parf-46-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4939/parf-47-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4940/parf-48-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4955/parf-49-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4956/parf-50-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4957/parf-51-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4966/parf-52-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4967/parf-53-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4983/parf-54-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4984/parf-55-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4985/parf-56-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5028/parf-57-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5029/parf-58-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5030/parf-59-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4300/pars-01-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4302/pars-03-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4342/pars-04-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4343/pars-05-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4344/pars-06-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4572/pars-07-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4589/pars-08-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4700/pars-09-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4701/pars-10-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4702/pars-11-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4780/pars-12-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4876/pars-13-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4877/pars-14-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4936/pars-15-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4937/pars-16-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4938/pars-17-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5032/pars-18-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4252/parj-01-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4268/parj-02-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4269/parj-03-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4270/parj-04-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4298/parj-08-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4309/parj-09-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4310/parj-10-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4311/parj-11-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4312/parj-12-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4340/parj-13-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4363/parj-14-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4364/parj-15-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4365/parj-16-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4366/parj-17-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4367/parj-18-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4368/parj-19-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4369/parj-20-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4386/parj-21-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4387/parj-22-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4388/parj-23-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4408/parj-24-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4409/parj-25-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4410/parj-26-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4461/parj-28-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4462/parj-29-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4463/parj-30-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4464/parj-31-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4510/parj-32-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4511/parj-33-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4533/parj-34-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4568/parj-36-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4569/parj-37-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4570/parj-38-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4571/parj-39-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4584/parj-41-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4585/parj-42-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4586/parj-43-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4680/parj-44-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4681/parj-45-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4682/parj-46-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4683/parj-47-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4684/parj-48-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4685/parj-49-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4686/parj-50-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4687/parj-51-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4688/parj-52-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4689/parj-53-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4690/parj-54-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4691/parj-55-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4692/parj-56-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4693/parj-57-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4694/parj-58-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4695/parj-59-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4696/parj-60-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4697/parj-61-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4775/parj-64-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4744/parj-65-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4776/parj-66-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4777/parj-67-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4778/parj-68-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4802/parj-70-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4803/parj-71-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4834/parj-72-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4867/parj-73-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4868/parj-74-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4869/parj-75-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4870/parj-76-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4871/parj-77-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4872/parj-78-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4873/parj-79-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4902/parj-80-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4903/parj-81-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4904/parj-82-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4905/parj-83-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4930/parj-84-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4931/parj-85-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4932/parj-86-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4933/parj-87-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4934/parj-88-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4935/parj-89-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4952/parj-90-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4953/parj-91-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4954/parj-92-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4977/parj-93-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4978/parj-94-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4979/parj-95-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4980/parj-96-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4990/parj-97-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4991/parj-98-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4992/parj-99-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4993/parj-100-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4994/parj-101-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4995/parj-102-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4996/parj-103-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4997/parj-104-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4998/parj-105-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4999/parj-106-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5000/parj-107-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5001/parj-108-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5002/parj-109-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5003/parj-110-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5004/parj-111-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5005/parj-112-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5006/parj-113-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5007/parj-114-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5008/parj-115-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5009/parj-116-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5010/parj-117-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5011/parj-118-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5012/parj-119-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5013/parj-120-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5014/parj-121-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5015/parj-122-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5016/parj-123-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5017/parj-124-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5018/parj-125-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5019/parj-126-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5020/parj-127-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5021/parj-128-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5022/parj-129-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5023/parj-130-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5024/parj-131-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5025/parj-132-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5026/parj-133-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5027/parj-134-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4217/pdp-01-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4211/pdp-02-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4218/pdp-03-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4219/pdp-04-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4220/pdp-05-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4230/pdp-06-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4231/pdp-07-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4232/pdp-08-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4233/pdp-09-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4234/pdp-10-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4235/pdp-11-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4236/pdp-12-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4237/pdp-13-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4238/pdp-14-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4254/pdp-15-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4255/pdp-16-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4256/pdp-17-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4257/pdp-18-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4258/pdp-19-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4259/pdp-20-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4260/pdp-21-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4261/pdp-22-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4271/pdp-23-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4272/pdp-24-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4273/pdp-25-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4274/pdp-26-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4283/pdp-27-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4284/pdp-28-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4285/pdp-29-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4308/pdp-30-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4321/pdp-31-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4322/pedido_de_providencia_de_32_modificado_1.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4323/pdp-33-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4324/pdp-34-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4325/pdp-35-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4326/pdp-36-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4327/pdp-37-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4328/pdp-38-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4329/pdp-39-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4330/pdp-40-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4336/pdp-41-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4337/pdp-42-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4359/pdp-43-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4360/pdp-44-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4361/pdp-45-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4362/pdp-46-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4383/pdp-47-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4384/pdp-48-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4385/pdp-49-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4395/pdp-50-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4396/pdp-51-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4397/pedido_de_providencia_no_52_tiago.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4398/pdp-53-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4399/pdp-54-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4404/pdp-55-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4405/pdp-56-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4420/pdp-57-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4421/pdp-58-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4422/pdp-59-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4423/pdp-60-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4424/pdp-61-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4428/pdp-62-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4429/pdp-63-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4430/pdp-64-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4431/pdp-65-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4425/pdp-66-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4426/pdp-67-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4427/pdp-68-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4442/pdp-69-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4443/pdp-70-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4444/pdp-71-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4445/pdp-72-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4446/pdp-73-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4447/pdp-74-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4456/pdp-75-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4448/pdp-76-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4449/pdp-77-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4471/pdp-78-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4472/pdp-79-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4473/pdp-80-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4474/pdp-81-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4475/pdp-82-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4476/pdp-83-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4477/pdp-84-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4478/pdp-85-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4479/pdp-86-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4480/pdp-87-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4481/pdp-88-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4482/pdp-89-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4483/pdp-90-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4484/pdp-91-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4485/pdp-92-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4486/pdp-93-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4488/pdp-94-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4514/pdp-95-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4515/pdp-96-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4516/pdp-97-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4517/pdp-98-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4518/pdp-99-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4519/pdp-100-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4520/pdp-101-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4521/pdp-102-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4522/pdp-103-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4523/pdp-104-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4524/pdp-105-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4525/pdp-106-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4526/pdp-107-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4527/pdp-108-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4535/pdp-109-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4536/pdp-110-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4544/pdp-111-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4545/pdp-112-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4546/pdp-113-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4547/pdp-114-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4548/pdp-115-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4573/pdp-116-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4574/pdp-117-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4575/pdp-118-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4576/pdp-119-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4577/pdp-120-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4578/pdp-121-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4579/pdp-122-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4580/pdp-123-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4581/pdp-124-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4590/pdp-125-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4591/pdp-126-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4592/pdp-127-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4593/pdp-128-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4594/pdp-129-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4595/pdp-130-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4596/pdp-131-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4620/pdp-132-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4621/pdp-133-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4622/pdp-134-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4623/pdp-135-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4624/pdp-136-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4625/pdp-137-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4626/pdp-138-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4627/pdp-139-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4628/pdp-140-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4629/pdp-141-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4669/pdp-142-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4670/pdp-143-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4671/pdp-144-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4672/pdp-145-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4673/pdp-146-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4674/pdp-147-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4675/pdp-148-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4676/pdp-149-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4677/pdp-150-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4678/pdp-151-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4679/pdp-152-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4709/pdp-153-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4710/pdp-154-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4711/pdp-155-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4722/pdp-156-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4723/pdp-157-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4724/pdp-158-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4762/pdp-159-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4763/pdp-160-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4764/pdp-161-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4765/pdp-162-2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4766/pdp-163-2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4767/pdp-164-2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4768/pdp-165-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4769/pdp-166-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4770/pdp-167-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4771/pedido_de_providencia_n_168_1gilmar_1_1.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4772/pdp-169-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4773/pdp-170-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4792/pdp-171-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4793/pdp-172-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4794/pdp-173-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4795/pdp-174-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4796/pdp-175-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4797/pdp-176-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4798/pdp-177-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4799/pdp-178-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4836/pdp-179-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4837/pdp-180-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4838/pdp-181-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4839/pdp-182-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4840/pdp-183-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4841/pdp-184-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4842/pdp-185-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4843/pdp-186-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4844/pdp-187-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4846/pdp-188-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4847/pdp-189-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4848/pdp-190-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4849/pdp-191-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4854/pdp-192-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4855/pdp-193-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4881/pdp-194-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4910/pdp-195-2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4883/pdp-196-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4882/pdp-197-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4911/pdp-198-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4912/pdp-199-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4913/pdp-200-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4914/pdp-201-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4915/pdp-202-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4941/pdp-203-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4942/pdp-204-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4943/pdp-205-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4559/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4635/projeto_de_decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4636/projeto_de_decreto_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4637/projeto_de_decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4923/pdl-05-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4605/plc-01-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4857/plc-02-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4945/plc-03-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4963/plc-04-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4198/pl-01-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4200/pl-02-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4224/pl-03-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4239/pl-004-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4240/pl-05-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4241/pl-06-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4242/pl-07-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4243/pl-08-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4263/pl-09-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4264/pl-10-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4265/pl-11-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4266/pl-12-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4267/pl-13-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4288/pl-14-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4289/pl-15-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4290/pl-16-2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4332/pl-17-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4317/pl-18-2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4318/pl-19-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4391/pl-20-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4401/pl-21-2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4407/pl_-_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4412/pl-23-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4433/pl-24-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4434/pl-25-2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4458/pl-26-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4492/pl-27-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4496/pl-28-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4501/pl-29-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4502/pl-30-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4529/pl-31-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4549/projeto_de_lei_n_32-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4553/pl-33-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4556/pl-34-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4557/pl-35-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4558/pl-36-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4554/pl-37-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4555/pl-38-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4560/pl-39-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4561/pl-40-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4562/pl-41-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4563/pl-42-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4606/pl-43-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4607/pl-44-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4608/pl-45-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4609/pl-46-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4610/projeto_de_lei_n_47-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4611/pl-48-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4612/pl-49-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4618/pl-50-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4619/pl-51-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4630/pl-52-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4631/pl-53-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4651/projeto_de_lei_no_54_chichico.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4652/projeto_de_lei_n_55-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4653/pl-56-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4654/pl-57-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4655/pl-58-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4657/pl-59-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4707/pl-60-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4658/pl-61-2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4659/pl-62-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4656/pl-63-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4713/projeto_de_lei_no_64_-_chichico.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4714/projeto_de_lei_no_65_-_chichico.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4715/pl-66-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4753/pl-67-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4754/projeto_de_lei_no_68-_gilberto_-_incentivo_aos_atletas.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4755/pl-69-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4756/projeto_de_lei__no_70_-_peu_-_animais.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4757/projeto_de_lei_n_71-2021_arquivado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4758/pl-72-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4759/pl-73-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4760/pl-74-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4786/pl-75-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4787/projeto_de_lei__no_76-_andre_-_equipamento_eliminador_de_ar.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4788/pl-77-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4789/mensagem_n._30-2021_-_encaminha_projeto_de_lei_n._78-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4790/pl-79-2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4801/pl-80-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4812/mensagem_n._31_-_projeto_de_lei_n._81-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4816/pl-82-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4817/pl-83-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4818/projeto_de_lei_n._84-2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4819/pl-85-2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4820/pl-86-2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4821/projeto_de_lei__no_87_-_dia_do_profissional_de_saude_-severininho.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4822/pl-88-2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4823/pl-89-2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4824/projeto_de_lei_no_90-_andre-_denominacao_do_museu_de_forca_volante.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4825/pl-91-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4826/pl-92-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4827/pl-93-2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4814/pl-94-2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4815/pl_-95-2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4828/pl-96-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4851/projeto_de_lei_no_97-_peu_-_semana_gravidez_na_adolescencia.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4852/pl-98-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4858/pl-99-2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4859/pl-100-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4860/pl-101-2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4861/pl-102-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4862/pl-103-2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4863/pl-104-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_105-_gilberto_-_denominacao_de_rua_-_tita.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4865/pl-106-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4878/pl-107-2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4879/pl-108-2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4880/pl-109-2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4891/pl-110-2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4892/pl-111-2021.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4893/pl-112-2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4894/pl-115-2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4895/pl-116-2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4896/pl-117-2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4897/pl-118-2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4898/pl-119-2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4924/pl-120-2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4946/pl-121-2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4959/pl-122-2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4964/pl-123-2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4965/pl-124-2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4970/pl-125-2021.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4971/pl-126-2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4201/pre-01-2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4225/pre-02-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4281/pre-03-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4282/pre-04-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4357/pre-05-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4358/pre-06-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4390/pre-07-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4393/pre-08-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4503/projeto_de_resolucao_no_09_marcos_1.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4504/projeto_de_resolucao_n_10_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4613/pre-11-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4614/pre-12-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4899/pre-13-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4925/pre-14-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/5070/pre-15-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4205/req-01-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4214/req-02-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4208/req-03-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4210/req-04-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4215/req-05-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4213/req-06-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4223/req-07-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4222/req-08-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4228/req-09-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4229/req-10-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4244/req-11-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4245/req-12-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4246/req-13-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4247/req-14-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4248/req-15-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4249/req-16-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4276/req-17-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4277/req-18-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4278/req-19-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4279/req-20-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4280/req-21-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4319/req-22-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4320/req-23-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4338/req-24-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4339/req-25-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4373/req-26-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4355/req-27-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4356/req-28-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4378/req-29-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4379/req-30-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4380/req-31-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4381/req-32-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4382/req-33-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4394/req-34-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4413/req-35-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4414/req-36-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4415/req-37-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4416/req-38-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4435/req-39-2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4436/req-40-2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4437/req-41-2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4450/req-42-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4438/req-43-2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4439/req-44-2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4451/req-45-2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4453/req-46-2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4466/req-47-2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4467/req-48-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4468/req-49-2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4505/req-50-2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4506/req-51-2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4507/req-52-2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4508/req-53-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4528/req-54-2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4509/req-55-2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4532/req-56-2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4541/req-57-2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4550/req-58-2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4564/req-59-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4565/req-60-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4566/req-61-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4567/req-62-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4583/req-63-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_no_64.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4660/req-65-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4661/req-66-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4662/req-67-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_no_68_3.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4708/req-69-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4716/req-70-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4717/req-71-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4745/req-72-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4761/req-73-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4791/req-75-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4782/requerimento_no_76.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4829/requerimento_no_78_-_chichico.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4830/req-79-2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4831/requerimento_no_80.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4853/req-81-2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4866/req-82-2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4900/req-83-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_no_84.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4926/req-85-2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4927/req-86-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4928/req-87-2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4968/req-89-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4969/ei-01-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4457/mensagem_de_veto_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4470/mensagem_de_veto_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4530/mensagem_de_veto_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_n._353-2021_encaminha_mensagem_n._28-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H856"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>