--- v0 (2025-12-07)
+++ v1 (2026-05-09)
@@ -51,4861 +51,4861 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/aut-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/aut-01-2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Floresta/PE o Projeto “Cidade Limpa, Povo Saudável!” e a Semana Municipal Lixo Zero.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/autografo_no__02_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/autografo_no__02_2022.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/autografo_no__03_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/autografo_no__03_2022.pdf</t>
   </si>
   <si>
     <t>Fixa na Rede Municipal de Ensino, nos termos da lei nº 14.113/2020, o Piso do Magistério Público Municipal de Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/autografo_no__04_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/autografo_no__04_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE e dá outras providências.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/autografo_no__06_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/autografo_no__06_2022.pdf</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/autografo_no__07_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/autografo_no__07_2022.pdf</t>
   </si>
   <si>
     <t>Denomina  biblioteca de escola pública municipal.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/autografo_no__08_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/autografo_no__08_2022.pdf</t>
   </si>
   <si>
     <t>Denomina biblioteca da escola pública municipal.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/autografo_no__09_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/autografo_no__09_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar do Município de Floresta, fixa o limite máximo para  a concessão de aposentadorias e pensões pelo regime de previdência de que trata o artigo 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/aut-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/aut-10-2022.pdf</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/aut-11-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/aut-11-2022.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/aut-12-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/aut-12-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira Cultural, Artística e Gastronômica no Município de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/aut-13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/aut-13-2022.pdf</t>
   </si>
   <si>
     <t>Cria o crachá para Identificação de pessoas autistas em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/aut-14-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/aut-14-2022.pdf</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/aut-15-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/aut-15-2022.pdf</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/aut-16-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/aut-16-2022.pdf</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/aut-17-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/aut-17-2022.pdf</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/aut-18-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/aut-18-2022.pdf</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/aut-19-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/aut-19-2022.pdf</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/aut-20-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/aut-20-2022.pdf</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/aut-21-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/aut-21-2022.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/aut-22-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/aut-22-2022.pdf</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/aut-23-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/aut-23-2022.pdf</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/aut-24-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/aut-24-2022.pdf</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/aut-25-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/aut-25-2022.pdf</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/aut-26-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/aut-26-2022.pdf</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/aut-27-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/aut-27-2022.pdf</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/aut-28-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/aut-28-2022.pdf</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/aut-29-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/aut-29-2022.pdf</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/aut-30-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/aut-30-2022.pdf</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/aut-31-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/aut-31-2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Festividades Culturais de Floresta-PE, o CIRCUITO DO VAQUEIRO, e dá outras providências.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/aut-32-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/aut-32-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção e Combate ao AVC (Acidente Vascular Cerebral) no âmbito do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/aut-33-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/aut-33-2022.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Floresta/PE, a semana de realização do teste de cores "ISHIHARA" nos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/aut-34-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/aut-34-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento base do Agente Comunitário de Saúde - ACS e Agente de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/aut-35-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/aut-35-2022.pdf</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/aut-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/aut-36-2022.pdf</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/aut-37-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/aut-37-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/aut-38-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/aut-38-2022.pdf</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/aut-39-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/aut-39-2022.pdf</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/aut-40-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/aut-40-2022.pdf</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/aut-41-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/aut-41-2022.pdf</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5474/aut-42-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5474/aut-42-2022.pdf</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5475/aut-43-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5475/aut-43-2022.pdf</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5476/aut-44-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5476/aut-44-2022.pdf</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5481/aut-45-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5481/aut-45-2022.pdf</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5507/aut-46-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5507/aut-46-2022.pdf</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5508/aut-47-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5508/aut-47-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço do transporte escolar municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5509/aut-48-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5509/aut-48-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Educação - FME e dá outras providências.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5510/aut-49-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5510/aut-49-2022.pdf</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5511/aut-50-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5511/aut-50-2022.pdf</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5512/aut-51-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5512/aut-51-2022.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5513/aut-52-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5513/aut-52-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedação de nomeação de pessoas condenadas pela Lei Federal n° 11.340, de 7 de agosto de 2006, na Administração Pública Municipal de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5514/aut-53-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5514/aut-53-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5520/aut-54-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5520/aut-54-2022.pdf</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5548/aut-55-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5548/aut-55-2022.pdf</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5549/aut-56-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5549/aut-56-2022.pdf</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5550/aut-57-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5550/aut-57-2022.pdf</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5551/aut-58-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5551/aut-58-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Bairro no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5552/aut-59-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5552/aut-59-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2023.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5553/aut-60-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5553/aut-60-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão Plano Plurianual 2022-2023, e dá outras providências.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5573/aut-61-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5573/aut-61-2022.pdf</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5581/aut-62-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5581/aut-62-2022.pdf</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5584/aut-63-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5584/aut-63-2022.pdf</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/ea-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/ea-01-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao Anexo I – Prioridades e Metas  – do Projeto de Lei nº 46/2022 – do EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/ea-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/ea-02-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos e parágrafos ao Art. 32– do Projeto de Lei nº 46/2022 – do EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/emod-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/emod-01-2022.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei nº 46/2022 – do EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/emod-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/emod-02-2022.pdf</t>
   </si>
   <si>
     <t>Modifica redação do Anexo I – Prioridades e Metas - do Projeto de Lei nº 46/2022 – EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5539/emod-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5539/emod-03-2022.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei n° 66/2022.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5568/emod-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5568/emod-04-2022.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 65/2022.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/es-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/es-01-2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo do Projeto de Emenda à Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/esub-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/esub-03-2022.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei nº 45/2022.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/esub-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/esub-04-2022.pdf</t>
   </si>
   <si>
     <t>Substitui dispositivos do Projeto de Lei nº 46/2022 – do EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/esub-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/esub-05-2022.pdf</t>
   </si>
   <si>
     <t>"Substitui redação de dispositivos do Projeto de Lei nº 48/2022 – EXECUTIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/esub-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/esub-06-2022.pdf</t>
   </si>
   <si>
     <t>Emenda SUBSTITUTIVA Nº 06/2022 da COMISSÃO DE FINANÇAS E ORÇAMENTO -, a qual “Substitui redação de dispositivos do Projeto de Lei nº 50/2022”.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/esub-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/esub-07-2022.pdf</t>
   </si>
   <si>
     <t>Emenda SUBSTITUTIVA Nº 07/2022 da COMISSÃO DE FINANÇAS E ORÇAMENTO -, a qual “Substitui redação de dispositivos do Projeto de Lei nº 51/2022”.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/esub-08-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/esub-08-2022.pdf</t>
   </si>
   <si>
     <t>Emenda SUBSTITUTIVA Nº 08/2022 da COMISSÃO DE FINANÇAS E ORÇAMENTO -, a qual “Substitui redação de dispositivos do Projeto de Lei nº 53/2022”.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/esub-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/esub-09-2022.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei n° 54/2022.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5470/esub-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5470/esub-10-2022.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei nº 58/2022.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5518/esub-11-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5518/esub-11-2022.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei n° 72/2022.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5527/esub-12-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5527/esub-12-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 12/2022 - AO PROJETO DE LEI Nº 60/2022 – LOA - 2023, da COMISSÃO DE FINANÇAS E ORÇAMENTO, o qual “Substitui redação de incisos do Projeto de Lei nº 60/2022”.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5575/esub-13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5575/esub-13-2022.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei nº 80/2022.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/esup-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/esup-01-2022.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 45/2022.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5423/esup-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5423/esup-02-2022.pdf</t>
   </si>
   <si>
     <t>“Suprime redação de dispositivos do Projeto de Lei nº 48/2022 – do EXECUTIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/esup-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/esup-03-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 03/2022, da Comissão de Finanças e Orçamento, -, a qual “Suprime redação de dispositivos do Projeto de Lei n° 50/2022”.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/esup-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/esup-04-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 04/2022, da COMISSÃO DE FINANÇAS E ORÇAMENTO, a qual “Suprime redação de dispositivos do Projeto de Lei nº 51/2022”.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/esup-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/esup-05-2022.pdf</t>
   </si>
   <si>
     <t>Emenda SUPRESSIVA Nº 05/2022 da COMISSÃO DE FINANANÇAS E ORÇAMENTO - a qual “Suprime redação de dispositivos do Projeto de Lei nº 53/2022”.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/esup-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/esup-06-2022.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 54/2022.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5469/esup-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5469/esup-07-2022.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 58/2022.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5517/esup-_08-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5517/esup-_08-2022.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 72/2022.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5528/esup-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5528/esup-09-2022.pdf</t>
   </si>
   <si>
     <t>Emenda SUPRESSIVA Nº 09/2022 - AO PROJETO DE LEI Nº 60/2022 – LOA 2023, da COMISSÃO DE FINANÇAS E ORÇAMENTO, o qual “Suprime incisos do Projeto de Lei nº 60/2022”.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5574/esup-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5574/esup-10-2022.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 80/2022.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/indicacao_n_01_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/indicacao_n_01_2022.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que,  com o apoio do Exmº. Sr.  Deputado de Pernambuco — Fabrízio Ferraz —  e do Exmº. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes —, procurem ajudar, no que puderem, na formulação de um projeto de urbanização que contemple a  Vila dos Pescadores/ Plataforma.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/ind-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/ind-02-2022.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, no sentido de instituir, na forma da Lei, a Guarda Municipal de Floresta.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>GILMAR LEAL, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/indicacao_n_03_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/indicacao_n_03_2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — ao Exmo. Sr. Deputado Estadual — Fabrízio Ferraz —, ao Exmo. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes —, no sentido de nos unirmos em prol da construção de uma barragem comunitária no Riacho do Açudinho, localizado na Fazenda Pindoba.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/indicacao_n_04_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/indicacao_n_04_2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — ao Exmo. Sr. Deputado Estadual — Fabrízio Ferraz —, ao Exmo. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes — no sentido de nos unirmos em prol da perfuração de um poço artesiano na Fazenda Ventura.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/indicacao_n_05_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/indicacao_n_05_2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — ao Exmo. Sr. Deputado Estadual — Fabrízio Ferraz —, ao Exmo. Sr. Secretário Estadual de Turismo de Pernambuco – Rodrigo Novaes — no sentido de nos unirmos em prol da construção de uma passarela destinada ao  trânsito de ciclistas e pedestres nas imediações do Compare Supermercado 1, sobre a Avenida Manoel Alves de Carvalho.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/indicacao_no_06_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/indicacao_no_06_2022.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Secretaria de Defesa Social de Pernambuco no sentido Realizar um Mutirão para emissão de documentos de Identidade em Floresta.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/ind-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/ind-07-2022.pdf</t>
   </si>
   <si>
     <t>Indico, após a devida deliberação do Plenário, na forma regimental, que esta Casa de Leis oficie a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria responsável, no sentido de regulamentar a criação de um CENTRO DE ZOONOSES, que terá um papel importante no município no que diz respeito ao combate e à conscientização sobre doenças transmitidas entre animais e população humana, representando um grande risco para a saúde pública.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/ind-08-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/ind-08-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Agência Pernambucana de Água e Clima (APAC) para que a referida instituição solicite ao Ministério do Desenvolvimento Regional (MDR) a abertura das comportas da barragem de Areias, de Salgueiro e de Baraúnas, localizadas no município de Floresta-PE.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5456/ind-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5456/ind-09-2022.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, providencie a instalação de lixeiras de material reciclado nos bairros de nossa cidade, bem como nos Distritos de nosso Município.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/ind-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/ind-10-2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Sr. Fernandha Batista — Secretária de Infraestrutura e Recursos Hídricos do Estado de Pernambuco —, no sentido de que sejam realizadas melhorias na PE-360 no que tange à recuperação asfáltica (operação tapa-buracos) e à retirada dos matos presentes nas margens dessa via.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5457/ind-11-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5457/ind-11-2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a isenção da taxa de iluminação pública em nosso município, aos cidadãos contribuintes com renda familiar inferior a 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5485/ind-12-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5485/ind-12-2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmo. Sr. Diretor - Presidente do Departamento de Estradas de Rodagem - Maurício Canuto Mendes -, no sentido der sinalizar a existência do quebra-molas presente na PE-360, próximo à comunidade da Varjota, município de Floresta-PE.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_n_13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_n_13-2022.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Companhia Pernambucana de Saneamento (Compesa), no sentido de que seja realizada a instalação de encanamento de água no Assentamento Viturino (município de Floresta).</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_n_14-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_n_14-2022.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo às operadoras de telefonia (TIM, CLARO e VIVO), no sentido de viabilizarem seus serviços nas seguintes localidades do município de Floresta:  Agrovila 6, sede do Distrito do Airi, Assentamento Serra Negra e Aldeia Travessão do Ouro.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/mocao_de_aplauso_01_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/mocao_de_aplauso_01_2022.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um VOTO DE APLAUSO A TODOS OS INDÍGENAS de nosso Município, em homenagem ao DIA DO ÍNDIO._x000D_
 Da decisão desta Casa, dê-se conhecimento às aldeias existentes em Floresta.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/moc-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/moc-02-2022.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um VOTO DE APLAUSOS à senhora Odete Feitosa Ferraz, pelo seu aniversário de 101 anos, no dia 14 do corrente mês.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/moc-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/moc-03-2022.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTO DE APLAUSOS AO PROFESSOR ADRIANO DE CARVALHO DUARTE, POR SEU INGRESSO NA ACADEMIA BRASILEIRA DE LETRAS E ARTES DO CANGAÇO (ABLAC) E SEUS IMPORTANTES SERVIÇOS PRESTADOS A SOCIEDADE FLORESTANA, EM PROL DO RESGATE DA HISTÓRIA E CULTURA.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/pare-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/pare-01-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI N° 08/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 17 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/2022_05_09_09_53_00.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/2022_05_09_09_53_00.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINAÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 01/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 24 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/parf-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/parf-02-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 03/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 01 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/parf-03-2022_001.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/parf-03-2022_001.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 02/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 01 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/parf-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/parf-04-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 05/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/parf-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/parf-05-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 08/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 17 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/parf-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/parf-06-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 09/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/parf-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/parf-07-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 02/2021, DO EXECUTIVO MUNICIPAL, DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/parecer_n_08_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/parecer_n_08_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 11/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 28 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/parf-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/parf-09-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI COMPLEMENTAR N° 03/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 18 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/parf-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/parf-10-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 17/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/parf-11-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/parf-11-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 18/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/parf-12-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/parf-12-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 19/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/parf-13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/parf-13-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 20/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 28 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/parf-14-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/parf-14-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 24/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 18 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/parf-15-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/parf-15-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 26/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 20 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/parf-16-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/parf-16-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 28/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 81.651,00 (Oitenta e um mil, seiscentos e cinquenta e um reais)”.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/parf-17-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/parf-17-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 29/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.663.513,00 (Hum milhão, seiscentos e sessenta e três mil e quinhentos e treze reais)”.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/parf-18-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/parf-18-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 31/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 566.707,23 (Quinhentos e sessenta e seis mil, setecentos e sete reais e vinte e três centavos)”.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 27/2022, do vereador Pedro Henrique Novaes de Souza Lira, o qual “Institui no Calendário de Festividades Culturais de Floresta-PE, o CIRCUITO DO VAQUEIRO”.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/parf-20-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/parf-20-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 30/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 5.487.050,00 (Cinco milhões, quatrocentos e oitenta e sete mil e cinquenta reais)”.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/parf-21-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/parf-21-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar nº 01/2022, do EXECUTIVO MUNICIPAL, o qual “Altera a redação da Lei Municipal nº 355/2007, que Modifica o Regime Próprio de Previdência Social de Floresta, de acordo com a Emenda Constitucional Federal nº 103/2019”.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/parf-22-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/parf-22-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 39/2022, do EXECUTIVO MUNICIPAL, o qual “Autoriza o Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal – CEF, com ou sem garantia da União”.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/parf-23-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/parf-23-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 37/2022, do Executivo Municipal, datado de 30 de junho de 2022.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/parf-24-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/parf-24-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 38/2022, do Executivo Municipal, datado de 06 de julho de 2022.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/parf-25-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/parf-25-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 44/2022, do Executivo Municipal, o qual “Dispõe sobre o reajuste do vencimento base do Agente Comunitário de Saúde - ACS e Agente de Combate às Endemias - ACE”.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/parf-26-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/parf-26-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 45/2022, do Executivo Municipal, o qual abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.333.000,00 (dois milhões, trezentos e trinta e três mil reais).</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/parj-27-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/parj-27-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamentos ao Projeto de Lei nº 46/2022, do Executivo Municipal, o qual “Dispõe sobre as diretrizes orçamentárias do Município de Floresta/PE para o exercício de 2023".</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/parf-28-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/parf-28-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 48/2022, do Executivo Municipal, datado de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/parf-29-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/parf-29-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 50/2022, do Executivo Municipal, consolidado às Emendas Supressiva nº 03/2022 e Substitutiva nº 06/2022.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/parf-30-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/parf-30-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 51/2022, do Executivo Municipal, consolidado às Emendas Supressiva nº 04/2022 e Substitutiva nº 07/2022.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/parf-31-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/parf-31-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 53/2022, do Executivo Municipal, consolidado às Emendas Supressiva nº 05/2022 e Substitutiva nº 08/2022.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/parf-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/parf-36-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 54/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5471/parf-33-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5471/parf-33-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 57/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5472/parf-34-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5472/parf-34-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 58/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5473/parf-35-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5473/parf-35-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 59/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5480/parf-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5480/parf-36-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 49/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5502/parf-37-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5502/parf-37-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 42/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.588.274,30 (dois milhões quinhentos e oitenta e oito mil duzentos e setenta e quatro reais e trinta centavos)”.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5503/parf-38-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5503/parf-38-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 56/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.303.540,00 (um milhão trezentos e três mil quinhentos e quarenta reais)”.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5504/parf-39-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5504/parf-39-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 64/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 16.421.674,00 (dezesseis milhões quatrocentos e vinte um mil seiscentos e setenta e quatro reais )”.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5519/parf-40-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5519/parf-40-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 72/2022, do Executivo Municipal, consolidado às Emendas – Substitutiva nº 11/2022 e Supressiva nº 08/2022.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5530/parf-41-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5530/parf-41-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 60/2022, do Executivo Municipal, de acordo com as Emendas – Substitutiva nº 12/2022, Supressiva nº 09/2022 e Impositiva nº 01/2022.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5531/parf-42-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5531/parf-42-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 61/2022 – PPA 2022 – 2025, do Executivo Municipal, o qual “Dispõe sobre a revisão do Plano Plurianual 2022-2025.”</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5544/parf-43-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5544/parf-43-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 41/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 3.187.000,00 (Três milhões e cento e oitenta e sete mil reais)” .</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5545/parf-44-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5545/parf-44-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 73/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.865.000,00 (um milhão e oitocentos e sessenta e cinco mil reais)" .</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5546/parf-45-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5546/parf-45-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 76/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.820.000,00 (um milhão e oitocentos  e vinte mil reais)”.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5558/parf-46-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5558/parf-46-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 75/2022, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar  na importância de R$ 700.000,00 (Setecentos mil reais)”.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5577/parf-47-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5577/parf-47-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 80/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5585/parf-48-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5585/parf-48-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 81/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/paro-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/paro-01-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 04/2021, de autoria da Vereadora Rosa Maria de Souza, o qual “Institui no Município de Floresta/PE o Projeto “CIDADE LIMPA, POVO SAUDÁVEL” e a Semana municipal Lixo Zero”.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/pars-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/pars-01-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL - SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI COMPLEMENTAR N° 02/2021, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5523/pars-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5523/pars-02-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE SEGURIDADE SOCIAL - SAÚDE, PREVIDÊNCIA E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI COMPLEMENTAR N° 03/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 18 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/pars-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/pars-03-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei Complementar  nº 01/2022, do EXECUTIVO MUNICIPAL, o qual “Altera a redação da Lei Municipal nº 355/2007, que Modifica o Regime Próprio de Previdência Social de Floresta, de acordo com a Emenda Constitucional Federal nº 103/2019”.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/parecer_emenda_a_lei_organica_floresta_-_eleicoes.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/parecer_emenda_a_lei_organica_floresta_-_eleicoes.docx</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Emenda à Lei Orgânica nº 01/2022, o qual “Dá nova redação ao §5º do Art. 31 da Lei Orgânica do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/parj-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/parj-02-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 15/2021, de autoria do Vereador Marcos Antônio de Carvalho, o qual “Concede Medalha de Mérito Político Administrativo AFONSO AUGUSTO FERRAZ”.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/parj-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/parj-03-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 01/2021, de autoria do Vereador Ciro Ferraz Pereira, o qual “Concede Título de Cidadão Honorário de Floresta ao Senhor CARLOS EDUARDO CAVALCANTI DO NASCIMENTO”.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/parj-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/parj-04-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 02/2021, de autoria do Vereador Marcos Antônio de Carvalho, o qual “Concede Título de Cidadão Honorário Florestano ao advogado Dr. WILLIAM DE CARVALHO FERREIRA LIMA JÚNIOR”.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/parj-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/parj-05-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 04/2021, de autoria do Vereador Gilmar Leal de Sá, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor JOSÉ CAETANO LEITE FILHO”.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/parj-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/parj-06-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 05/2021, de autoria do Vereador Gilmar Leal de Sá, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor MOISÉS MEDEIROS DE ARAÚJO”.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/parj-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/parj-07-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2022, da Vereadora Rosa Maria de Souza, o qual “Institui no Município de Floresta/PE o Projeto “CIDADE LIMPA, POVO SAUDÁVEL” e a Semana municipal Lixo Zero”.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/parj-08-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/parj-08-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 06/2021, de autoria do Vereador Pedro Gomes Vilarim Júnior, o qual “Concede Título de Cidadã Honorária à Senhora Malba Franciane Pereira”.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/parj-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/parj-09-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 01/2022 DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 24 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/parj-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/parj-10-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 03/2022, DAE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 01 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/parecer_n_11_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/parecer_n_11_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 07/2022 DE AUTORIA DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 22 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/parecer_no_12-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/parecer_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação a Subemenda nº 01/2022 que altera a Emenda Substitutiva nº 02/2022 — Ao Projeto de Resolução nº 03/2022 de Autoria da Mesa Diretora, Datado de 09 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/parj-13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/parj-13-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 02/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 01 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/parj-14-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/parj-14-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 05/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/parj-15-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/parj-15-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 06/2022, DA VEREADORA ROSA MARIA DE SOUZA, DATADO DE 22 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/parj-16-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/parj-16-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 07/2022, DA VEREADORA ROSA MARIA DE SOUZA, DATADO DE 22 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/parj-17-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/parj-17-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 08/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 17 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/parj-18-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/parj-18-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 09/2022, DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/parj-19-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/parj-19-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 09/2022, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, DATADO DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/parj-20-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/parj-20-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 10/2022, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/parj-21-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/parj-21-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 11/2022, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, DATADO DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/parj-22-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/parj-22-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 12/2022, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/parj-23-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/parj-23-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 02/2022, DE AUTORIA DO EXECUTIVO MUNICIPAL, DATADO DE 14 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 13/2022, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, DATADO DE 22 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/parecer_n_25_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/parecer_n_25_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 14/2022, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 23 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/parecer_n_26_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/parecer_n_26_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 15/2022, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, DATADO DE 23 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/parecer_n_27_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/parecer_n_27_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 16/2022, DA VEREADORA ROSA MARIA DE SOUZA, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/parecer_n_28_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/parecer_n_28_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 17/2022, DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/parecer_n_29_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/parecer_n_29_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 18/2022, DO VEREADOR TIAGO SOBRAL FERRAZ MOURA MANIÇOBA, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/parecer_n_30_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/parecer_n_30_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 19/2022, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/parecer_n_31_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/parecer_n_31_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 20/2022, DO VEREADOR GILMAR LEAL DE SÁ, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/parecer_n_32_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/parecer_n_32_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 21/2022, DO VEREADOR ESEQUIEL RODRIGUES DE AQUINO, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/parecer_n_33_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/parecer_n_33_2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 22/2022, DO VEREADOR SEVERINO FERRAZ DINIZ CARVALHO, DATADO DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5524/parj-34-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5524/parj-34-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 03/2021, DO EXECUTIVO MUNICIPAL, DATADO DE 18 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/parj-35-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/parj-35-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 10/2022, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, DATADO DE 23 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/parj-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/parj-36-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 12/2022, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 30 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/parj-37-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/parj-37-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 16/2022, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 20 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/parj-38-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/parj-38-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 23/2022, DO VEREADOR PEDRO HENRIQUE NOVAES DE SOUZA LIRA, DATADO DE 20 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/parj-39-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/parj-39-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 19/2022, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/parj-40-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/parj-40-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 13/2022, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 30 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/parj-41-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/parj-41-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 14/2022, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, DATADO DE 20 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/parj-42-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/parj-42-2022.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 15/2022, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 20 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 27/2022, do vereador Pedro Henrique Novaes de Souza Lira, o qual “Institui no Calendário de Festividades Culturais de Floresta-PE, o CIRCUITO DO VAQUEIRO”.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/parj-44-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/parj-44-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução  nº 24/2022, da vereadora Rosa Maria de Souza, o qual “Institui Medalha de Mérito “DR. CLÁUDIO CAVALCANTI DE NOVAES”.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/parj-45-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/parj-45-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 25/2022, do EXECUTIVO MUNICIPAL, o qual “Dispõe sobre a alteração do Artigo 4º, da Lei nº 500/2013”.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/parj-46-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/parj-46-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 01/2022, do EXECUTIVO MUNICIPAL, o qual “Altera a redação da Lei Municipal nº 355/2007, que Modifica o Regime Próprio de Previdência Social de Floresta, de acordo com a Emenda Constitucional Federal nº 103/2019”.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/parj-47-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/parj-47-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 22/2022, do Vereador Severino Ferraz Diniz Carvalho e demais Vereadores relacionados na proposição, o qual fica “Denominada de AVENIDA NELSON QUIRINO DE SÁ, a via pública localizada no Bairro Três Marias”.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/parj-48-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/parj-48-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 23/2022, do Vereador Victor Laert dos Santos, o qual fica “Denominada de Rua MARIA DAMIANA ALVES DA SILVA – DONA TÓTA,  avia pública localizada na terceira transversal a Rua José Joaquim de Sá – no Bairro Três Marias”.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/parj-49-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/parj-49-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 27/2022, do Vereador Pedro Henrique Novaes de Souza Lira, o qual “Institui no Calendário de Festividades Culturais de Floresta-PE, o CIRCUITO DO VAQUEIRO”.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/parj-50-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/parj-50-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 32/2022, do Vereador Marcos Antônio de Carvalho, o qual “Institui a Semana de Prevenção e Combate ao AVC (Acidente Vascular Cerebral) no âmbito do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/parj-51-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/parj-51-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei  nº 33/2022, do Vereador Marcos Antônio de Carvalho, o qual “Institui no Município de Floresta/PE, a semana de realização do teste de cores ISHIHARA nos alunos da rede municipal de ensino”.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5384/parj-52-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5384/parj-52-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 25/2022, do Vereador Severino Ferraz Diniz Carvalho, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Esequiel Rodrigues de Aquino”.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/parj-53-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/parj-53-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução  nº 26/2022, da Vereadora Rosa Maria de Souza, o qual “Concede Título de Cidadã Honorária Florestana à Senhora Nery Freire Novaes Sobrinha”.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/parj-54-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/parj-54-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 44/2022, do Executivo Municipal, o qual “Dispõe sobre o reajuste do vencimento base do Agente Comunitário de Saúde - ACS e Agente de Combate às Endemias - ACE”.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/parecer_de_justica_n_55-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/parecer_de_justica_n_55-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Emenda à Lei Orgânica n° 02/2022, de autoria do vereador Esequiel Rodrigues de Aquino e demais vereadores relacionados na proposição, datado de 23 de agosto de 2022.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/parj-56-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/parj-56-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 27/2022, de autoria da Mesa Diretora, datado de 22 de agosto de 2022.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5461/parj-57-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5461/parj-57-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução Substitutivo nº 01/2022, ao Projeto de Resolução nº 08/2022, do Vereador Marcos Antônio de Carvalho e demais Vereadores relacionados na proposição.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5496/parj-58-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5496/parj-58-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redaçãoao Projeto de Lei nº 34/2022,do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual “Denomina de “Rua Maria Adalva de Jesus”, a via pública que tem início com a finalização das Ruas Emílio Novaes Filho e Manoel Maniçoba Silva, e final, com a Rua Natiel Valgueiro de Barros; - Bairro COHAB – conhecida como a Rua 04”.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5497/parj-59-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5497/parj-59-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 36/2022, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual “Fica denomina de “Albertina Maria de Lima”, a praça localizada na Avenida Dom Augusto Silva, no Bairro da Ermida, conhecida como BOMBA”.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5498/parj-60-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5498/parj-60-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 47/2022, do Executivo Municipal, o qual “Dispõe sobre a Regulamentação do Serviço do Transporte Escolar Municipal”.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5499/parj-61-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5499/parj-61-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 52/2022, do Executivo Municipal, o qual “Institui o Fundo Municipal de Educação – FME no âmbito do Município de Floresta/PE, Estabelecendo suas Regras Especiais de Gestão e Controle”.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5500/parj-62-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5500/parj-62-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 55/2022,do Vereador Pedro Henrique Novaes de Souza Lira, o qual “Dispõe sobre vedação de nomeação de pessoas condenadas pela Lei Federal nº 11.340, de 7 de agosto de 2006 – Lei Maria da Penha, na Administração Pública Municipal de Floresta-PE”.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5501/parj-63-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5501/parj-63-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 28/2022, da Mesa Diretora, o qual “Dispõe sobre estabelecimento de meios eletrônicos para comunicação oficial no Legislativo Municipal”.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5543/parj-69-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5543/parj-69-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 71/2022, do Vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre a denominação de Bairro São Francisco de Assis, o bairro popularmente conhecido por DNER”.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5556/parj-70-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5556/parj-70-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 31/2022, do Vereador Esequiel Rodrigues de Aquino,o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Eduardo Barbosa Vergolino”.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5557/parj-71-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5557/parj-71-2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 32/2022, do Vereador Gilberto Quirino de Sá,o qual “Concede Título de Cidadão Honorário Florestano ao Senhor João Ernesto de Andrade Neto”.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 33/2022, do Vereador Tiago Sobral Ferraz Moura Maniçoba,o qual “Concede Título de Cidadão Honorário Florestano ao Reverendíssimo Padre Adriano Alves de Carvalho”.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/pedido_de_providencia_01_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/pedido_de_providencia_01_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, através da Secretaria Municipal de Educação, Cultura, Turismo e Esporte, no sentido de viabilizar o efetivo funcionamento das Escolas localizadas na zona rural – ESCOLA MUNICIPAL ANTÔNIO COSME DOS SANTOS (localizada na Pindoba) e ESCOLA MUNICIPAL SANTA LUZIA (localizada na Timburuna).</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/pdp-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/pdp-02-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - junto ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de que sejam efetuados serviços de limpeza urbana, através da capinação na Vila de Nazaré, em especial nos fundos das residências.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/pedido_de_providencia_03_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/pedido_de_providencia_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita ─ Rosângela de Moura Maniçoba Novaes Ferraz ─ e ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos ─ Antônio Adelmo Nunes  ─, para que providenciem a tampa do bueiro que se encontra aberto em frente à residência de nº 225, localizada na Rua Luiz Oliveira da Silva, no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/pedido_de_providencia_04_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/pedido_de_providencia_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos — Antônio Adelmo Nunes —, para que providencie a iluminação pública do cemitério de Nazaré do Pico “Melania Gomes de Lira”.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/pedido_de_providencia_05_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/pedido_de_providencia_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, através das Secretarias competentes, no sentido de que seja realizada a devida LIMPEZA NOS MATOS EXISTENTES NA VILA DE NAZARÉ, BEM COMO SEJA DISPONIBILIZADO O SERVIÇO DO CARRO “FUMACÊ”, naquela comunidade.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>CIRO FERRAZ, ANDRÉ FERRAZ, CHICHICO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/pedido_de_providencia_06_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/pedido_de_providencia_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de viabilizar reposição do calçamento, limpeza e capinação da Rua Belém do São Francisco, no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/pdp-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/pdp-07-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto a Ilmª. Srª. Secretária Municipal de Saúde – Juliana Araújo Ferraz -, no sentido de que envidem todos os esforços visando o RETORNO DA AMBULÂNCIA PARA O DISTRITO DO AIRI.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/pedido_de_providencia_08_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/pedido_de_providencia_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - junto ao Ilmº Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes -, no sentido de que sejam efetuadas com a devida urgência, as REPOSIÇÕES DAS LÂMPADAS DA PRAÇA DA COHAB, que se encontra desprovida de iluminação.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/pedido_de_providencia_09_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/pedido_de_providencia_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, providencie, com a urgência que o caso requer, a INSTALAÇÃO DE ENERGIA ELÉTRICA NO CEMITÉRIO PÚBLICO DA FAZENDA PINDOBA.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/pedido_de_providencia_10_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/pedido_de_providencia_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie  a reforma da capela localizada na comunidade do Aticum 1.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/pedido_de_providencia_11_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/pedido_de_providencia_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Energética de Pernambuco, CELPE, para que providencie o conserto do poste localizado na Av. Audomar Ferraz, centro da cidade de Floresta-PE, mais especificamente, em frente ao Centro de Saúde Professora Cleonice Ferraz de Sá — SESP.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/pedido_de_providencia_12_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/pedido_de_providencia_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o calçamento ou, pelo menos, a  terraplanagem da estrada que liga o Loteamento Né Maniçoba (Casinhas do Governo) ao Bairro da COHAB.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/pedido_de_providencia_13_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/pedido_de_providencia_13_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a inclusão da modalidade de Educação de Jovens e Adultos (EJA) na Educação Básica da Escola Municipal Antônio Gomes de Souza, localizada na comunidade Pedra Ferrada.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/pedido_de_providencia_14_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/pedido_de_providencia_14_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a  reposição de lâmpadas dos postes localizados nas praças e quadras poliesportivas dos Bairros Alto da Ermida e Vulcão.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>CIRO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/pedido_de_providencia_15_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/pedido_de_providencia_15_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal  de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes, no sentido de “Realizar a limpeza e retirada de retirada de entulho da Rua Alexandre Firmo Ferraz, no Bairro Santa Rosa”.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/pedido_de_providencia_16_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/pedido_de_providencia_16_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Viabilizar a reposição do calçamento e o conserto do bueiro na Rua Pereira Maciel, mais precisamente no cruzamento com a Trav. José Gomes Barbosa”.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/pedido_de_providencia_17_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/pedido_de_providencia_17_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Viabilizar a reposição do calçamento e o conserto do bueiro na Rua Pereira Maciel, mais precisamente no cruzamento com a Trav. Idelfonso Ferraz”.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/pedido_de_providencia_18_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/pedido_de_providencia_18_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Viabilizar a reposição do calçamento da Rua Manoel Ferraz, no Bairro do DNER”.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/pedido_de_providencia_19_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/pedido_de_providencia_19_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Viabilizar a reposição do calçamento do Beco do Pajeú, localizado na Rua Getúlio Menezes”.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/pedido_de_providencia_20_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/pedido_de_providencia_20_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Realizar a limpeza e retirada de entulhos na Rua Getúlio Menezes – Centro”.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/pedido_de_providencia_21_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/pedido_de_providencia_21_2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Senhor Antônio Adelmo Nunes, no sentido de “Viabilizar a limpeza e capinação na Pracinha da Rua João da Mata Modesto, onde se localiza o semáforo”.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/pedido_de_providencia_22_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/pedido_de_providencia_22_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize a retirada de lixo e entulhos na Rua Dário Ferraz, ao lado do Mercado Público.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/pedido_de_providencia_23_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/pedido_de_providencia_23_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos viabilize a reposição do calçamento da Rua Joaquim de Alencar Jardim.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/pedido_de_providencia_24_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/pedido_de_providencia_24_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Exmª. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de concluir as obras de construção do Posto de Saúde do Caetano II.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/pedido_de_providencia_25_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/pedido_de_providencia_25_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que se faça a imediata devolução da ambulância para a comunidade da Agrovila 06.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/pedido_de_providencia_26_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/pedido_de_providencia_26_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de concluir a obra de construção do Posto de Saúde do Bairro Escondidinho.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/pedido_de_providencia_27_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/pedido_de_providencia_27_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da Secretario Municipal de Planejamento, Obras e Serviços Públicos, providencie a reabertura do Açougue Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/pedido_de_providencia_28_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/pedido_de_providencia_28_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras — Antônio Adelmo Nunes —, no sentido de que sejam efetuados os consertos necessários nas estradas vicinais da zona rural, localizadas no Segundo Distrito.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/pedido_de_providencia_29_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/pedido_de_providencia_29_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras — Antônio Adelmo Nunes —, para que, em caráter de urgência, providencie a instalação da iluminação pública do cemitério Manoel Rufino da Silva, localizado no Distrito do Airi.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_providencia_30_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_providencia_30_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria municipal de Planejamento, Obras e Serviços Públicos, no sentido de que viabilizem as OBRAS E SERVIÇOS NECESSÁRIOS ÀS DUAS PRAÇAS LOCALIZADAS NA RUA 15 DE NOVEMBRO, (após o CAE – Centro de Atividades Econômicas)._x000D_
 Da decisão desta Casa, dê-se conhecimento aos  moradores da referida rua.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/pedido_de_providencia_31_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/pedido_de_providencia_31_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, pelo Secretário - Antônio Adelmo Nunes, no sentido de que sejam efetuados serviços de MANUTENÇÃO/CONSERTOS NAS ESTRADAS VICINAIS QUE LIGAM A COMUNIDADE CAATINGA DE PORCO ÀS DEMAIS LOCALIDADES DA BORDA DO LAGO DO SÃO FRANCISCO, DENTRE ELAS, AS FAZENDAS OURO BRANCO, SABIUCÁ E SERROTE DO BOI._x000D_
 Da decisão desta Casa, dê-se conhecimento aos representantes das referidas comunidade.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/pedido_de_providencia_32_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/pedido_de_providencia_32_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria municipal de Planejamento, Obras e Serviços Públicos, no sentido de que viabilizem as OBRAS E SERVIÇOS NECESSÁRIOS NAS DUAS PRAÇAS LOCALIZADAS NA PRAÇA ANTÔNIO FERRAZ BOIADEIRO. _x000D_
 Da decisão desta Casa, dê-se conhecimento aos  moradores da referida rua.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>DR. SEVERININHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/pedido_de_providencia_33_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/pedido_de_providencia_33_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize os devidos serviços de RECAPEAMENTO ASFÁLTICO NA RUA PADRE CLÁUDIO NOVAES, QUE, APÓS SERVIÇOS DA COMPESA, ENCONTRA-SE HÁ MAIS DE 15 DIAS, COM TRECHO INTERDITADO, EM FRENTE A UMA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/pedido_de_providencia_34_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/pedido_de_providencia_34_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a construção de calçamento das Ruas Sizenando Lopes de Barros, Natiel Valgueiro Barros, José Cirilio, Maria Emília Clemente, Joaquim Antônio Martins, José Joaquim de Sá e Espedito Israel da Silva, todas localizadas no Bairro da COHAB.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/pedido_de_providencia_35_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/pedido_de_providencia_35_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de uma passagem molhada no Córrego do Mandacaru, mais especificamente na primeira entrada do Aticum 1, entre as residências de Manuel Moreno Sobrinho (Manuel de Joana) e Mateus Nunes.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/pedido_de_providencia_36_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/pedido_de_providencia_36_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a retirada dos cachorros que estão abandonados nas ruas do Município de Floresta-PE, bem como lhes garantam os cuidados necessários.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/pedido_de_providencia_37_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/pedido_de_providencia_37_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que através de Secretaria competente providencie, com a máxima urgência, o conserto de um esgoto estourado na Rua Cap. Euclides de Souza Ferraz, mais conhecida como Rua das Flores.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_providencia_38_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_providencia_38_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que se faça a imediata devolução da ambulância para a comunidade do Assentamento Cacimba Nova.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/pedido_de_providencia_39_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/pedido_de_providencia_39_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através de Secretaria competente realizar serviços de capinação e retirada de lixo, reposição de vidros nos basculantes e a construção de um muro, com portão, no entorno da Escola Municipal Craibeira - Agrovila 06.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/pedido_de_providencia_40_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/pedido_de_providencia_40_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar, com urgência, o CONSERTO E A DEVIDA MANUTENÇÃO DAS ESTRADAS VICINAIS LOCALIZADAS NO 2º DISTRITO DE NOSSO MUNICÍPIO._x000D_
 Da decisão desta Casa, dê-se conhecimento à senhora Marleide (nas Caraíbas); aos senhores – José de Gabriel e Gerôncio (na Aldeia Pipipan); José Mariano (no Jaburú); Inaldo Sabino (na Capoeira do Barro); Demi de Odilon (no São Silvestre); Elias Rozendo (no Jacaré); Zezinho (no Caldeirão) e Mazinho (na Aldeia Riacho do Ouro).</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/pedido_de_providencia_41_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/pedido_de_providencia_41_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de uma passagem molhada no Riacho Seco, ligando a PE-360 ao Assentamento Riacho Seco.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/pedido_de_providencia_n_42_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/pedido_de_providencia_n_42_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras — Antônio Adelmo Nunes —, para que seja consertada a estrada do Riacho do Caldeirão que dá acesso às comunidades localizadas na Borda do Lago do São Francisco.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/pedido_de_providencia_n_43_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/pedido_de_providencia_n_43_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, através das Secretarias de Saúde e de Planejamento, Obras e Serviços Públicos, no sentido de que, a título de sugestões, seja realizada uma campanha alertando a população florestana acerca do perigo em deixar água parada, bem como seja disponibilizado o serviço do carro fumacê no município de Floresta-PE.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/pedido_de_providencia_no_44-2022_-_chichico_1.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/pedido_de_providencia_no_44-2022_-_chichico_1.docx</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Secretário Municipal de Obras — Antônio Adelmo Nunes —,  no sentido de viabilizar as obras de saneamento básico e a construção do calçamento da Rua Manoel Pedro Freire, localizada no bairro Caetano 2.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/pedido_de_providencia_n_45_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/pedido_de_providencia_n_45_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a manutenção dos campinhos de futebol localizados entre os bairros do Caetano 2 e DNER.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/pedido_de_providencia_n_46_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/pedido_de_providencia_n_46_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de PROVIDENCIAR, COM A URGÊNCIA QUE O CASO REQUER, CONSERTOS NAS ESTRADAS QUE DÃO ACESSO À FAZENDA CACHOEIRA, ESPEFICAMENTE, NA PROPRIEDADE DE DR. ALÍPIO CARVALHO.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/pedido_de_providencia_n_47_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/pedido_de_providencia_n_47_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos viabilize a continuação do calçamento da Rua Manoel Novaes, no Centro.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/pedido_de_providencia_n_48_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/pedido_de_providencia_n_48_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de PROVIDENCIAR, COM A DEVIDA URGÊNCIA, SERVIÇOS DE MANUTENÇÃO NA ESTRADA DA FAZENDA SÃO GONÇALO, LOCALIZADA NO DISTRITO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/pedido_de_providencia_n_49_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/pedido_de_providencia_n_49_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, atenda às seguintes demandas:_x000D_
 _x000D_
 1.	Serviço tapa-buracos e recapeamento asfáltico na Rua Manoel Cornélio, ao lado do Hospital Cel. Álvaro Ferraz, especificamente em local onde foram realizados serviços de manutenção pela COMPESA, e, desde então, o buraco permanece sem a devida reposição;_x000D_
 2.	Reparo/manutenção na pavimentação localizada no cruzamento entre a Rua Alcina Torres de Araújo e Rua Manoel Cornélio, que se encontra bastante danificada.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/pedido_de_providencia_n_50_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/pedido_de_providencia_n_50_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a construção de uma passagem do tipo “pontilhão” ou algo similar, sobre o canal que cruza o bairro Caraibeiras, de modo que dê o devido seguimento em toda a extensão da Rua José Quirino de Sá, onde o canal de esgoto cruza aquela via pública, para que promova e/ou facilite o acesso e o fluxo de pedestres naquele local.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/pedido_de_providencia_n_51_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/pedido_de_providencia_n_51_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar SERVIÇOS DE LIMPEZA GERAL – RETIRADA DE ENTULHOS E CAPINAÇÃO, NA RUA JOSÉ GILBERTO MENEZES, localizada nos fundos da Secretaria de Obras.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/pedido_de_providencia_n_52_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/pedido_de_providencia_n_52_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar, com a brevidade necessária, os seguintes serviços no BAIRRO DA ERMIDA:_x000D_
 	CAPINAÇÃO EM TODO O BAIRRO;_x000D_
 	MANUTENÇÃO DA ILUMINAÇÃO E DA PINTURA NAS PRAÇAS E NA QUADRA, BEM COMO REFORMA NO ALAMBRADO;_x000D_
 	RETIRADA DE ENTULHOS QUE SE ENCONTRAM ESPALHADOS PELO BAIRRO;_x000D_
 	REFORMA NA PASSAGEM MOLHADA DO RIO PAJEÚ;_x000D_
 	SUBSTITUIÇÃO DE DOIS POSTES LOCALIZADOS LOGO APÓS A PASSAGEM MOLHADA, NA ENTRADA DO BAIRRO, VISTO QUE ESTÃO PRESTES A CAIR.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/pedido_de_providencia_n_53_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/pedido_de_providencia_n_53_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de REALIZAR, COM A URGÊNCIA QUE O CASO REQUER, SERVIÇOS DE LIMPEZA/MANUTENÇÃO NO CEMITÉRIO PÚBLICO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/pedido_de_providencia_n_54_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/pedido_de_providencia_n_54_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de REALIZAR SERVIÇOS DE MANUTENÇÃO NAS REDES DE ESGOTOS LOCALIZADAS NA AVENIDA AFONSO DE SOUZA LEAL, via esta que segue após a Avenida Antônio Cavalcanti Novaes, nas proximidades da Capela Três Marias.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/pedido_de_providencia_n_55_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/pedido_de_providencia_n_55_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, providenciem o conserto das estradas vicinais localizadas na região do Assentamento 30.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/pedido_de_providencia_n_56_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/pedido_de_providencia_n_56_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma do Estádio Municipal João Dioclécio de Souza.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo ao Excelentíssimo Senhor Secretário de Desenvolvimento Agrário – Claudiano Martins Filho -, e ao Ilustríssimo Senhor Presidente do Instituto Agronômico de Pernambuco – IPA – Kaio César de Moura Maniçoba Novaes Ferraz, no sentido de que PROVIDENCIEM A LIMPEZA DO PÁTIO DO PRÉDIO DO IPA/FLORESTA.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/pedido_de_providencia_n_58_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/pedido_de_providencia_n_58_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Educação, Cultura Turismo, Esporte e Lazer, PROVIDÊNCIAS URGENTES QUANTO AOS TRANSPORTES DOS ESTUDANTES DO BAIRRO DA ERMIDA E NAS CASAS POPULARES LOCALIZADAS DO ANTIGO “CAMPO DE AVIAÇÃO” – LOTEAMENTO “NÉ MANIÇOBA”.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/pedido_de_providencia_n_59_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/pedido_de_providencia_n_59_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria responsável, providencie a REFORMA DO AÇOUGUE PÚBLICO MUNICIPAL._x000D_
 Da decisão desta Casa, dê-se conhecimento aos comerciantes do ramo.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/pedido_de_providencia_n_60_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/pedido_de_providencia_n_60_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Supervisor Regional do Departamento de Infraestrutura de Transportes – SR/DNIT (Salgueiro-PE) - Aderson Machado de Oliveira, no sentido de que o referido órgão realize inspeção técnica e demais procedimentos necessários, na PONTE SOBRE O RIO PAJEÚ, LOCALIZADA NA BR-316._x000D_
 _x000D_
 Da decisão desta Casa, dê-se conhecimento ao Ilmº Sr. Superintendente Regional do Departamento de Infraestrutura de Transportes – SR/DNIT - Cacildo de Medeiros Brito Cavalcante - Av. Antônio de Goes, 820 - Pina, Recife - PE, 51010-000; e ao Ilmº Sr. Diretor Presidente do Departamento de Estradas de Rodagem – DER/PE - Maurício Canuto Mendes, Av. Cruz Cabugá, 1033, Santo Amaro, Recife/PE, CEP 50040-912.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/pedido_de_providencia_n_61_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/pedido_de_providencia_n_61_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Saúde, no sentido de ADOTAR PROVIDÊNCIAS URGENTES NO TOCANTE A AÇÕES EFETIVAS NO COMBATE ÀS ARBOVIROSES – DENGUE, CHICUNGUNYA e ZICA VÍRUS em nosso Município._x000D_
 Da decisão desta Casa, dê-se conhecimento a Exmª Srª. Juana Viana Ouriques de Oliveira Brasil – Promotora de Justiça – Floresta-PE.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/pedido_de_providencia_n_62_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/pedido_de_providencia_n_62_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reposição das lonas que ficam ao redor do pátio da feira de frutas e verduras, localizado no centro da cidade.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/pedido_de_providencia_n_63_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/pedido_de_providencia_n_63_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, tape o buraco e retire o canteiro que estão presentes no início da Avenida Antônio Cavalcante Novaes, localizada no Caetano 2.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/pedido_de_providencia_n_64_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/pedido_de_providencia_n_64_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie a instalação de duas lombadas(quebra-molas) na Rua Prefeito Joaquim Nogueira Ferraz, bairro Caraibeiras.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/pedido_de_providencia_n_65_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/pedido_de_providencia_n_65_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie uma ação voltada ao conserto das estradas vicinais do nosso município que estejam em más condições.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/pedido_de_providencia_n_66_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/pedido_de_providencia_n_66_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de PROVIDENCIAR, com a devida URGÊNCIA QUE O CASO REQUER, CONSERTOS NAS ESTRADAS VICINAIS, ESPECIFICAMENTE DA REGIÃO DO BAIXIO DO JACARÉ.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/pedido_de_providencia_n_67_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/pedido_de_providencia_n_67_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria de Planejamento, Obras e Serviços Públicos, solicitando de forma urgente a recuperação das seguintes estradas vicinais das seguintes regiões na zona rural do nosso município: Descanso, Tapuio, Caraibeirinha, Malhada da Onça, Arapuá, Jardim, Canoa, Barra Damiana, São João do Pajeú, Boa Vista, Lagamar, Curralinho, Algodões, Pitomba, Campos Bons e Cachoeira.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/pdp-68-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/pdp-68-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o conserto da passagem molhada que fica localizada logo após o Loteamento de Wagner Luiz de Sá Silva, mais conhecido por Vaguinho, bem como da passagem molhada que fica próxima à Chácara de Cícero Gonçalves dos Santos, Guriba. Ambas no sentido da comunidade Vila dos Pescadores/Plataforma.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/pedido_de_providencia_no_69_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/pedido_de_providencia_no_69_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de realizar serviços de melhorias e manutenção na Av. Antônio de Souza Jota, no Bairro das Caraibeiras.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/pedido_de_providencia_n_70_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/pedido_de_providencia_n_70_2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria municipal de Planejamento, Obras e Serviços Públicos, no sentido de que viabilizem os CONSERTOS DAS ESTRADAS DOS ASSENTAMENTOS MARIA BONITA I E II, BOA ESPERANÇA, ESTENDENDO-SE ATÉ O CAMPO GRANDE.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/pedido_de_providencia_no_71_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/pedido_de_providencia_no_71_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de uma passagem molhada na  Rua Eudócia Sebastiana Gusmão, ligando o Bairro do DNER ao Bairro do Caetano 2.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/pedido_de_providencia_no_72_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/pedido_de_providencia_no_72_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza do banheiro público localizado próximo ao Ponto Chick, centro da cidade.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/pedido_de_providencia_no_73_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/pedido_de_providencia_no_73_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, retire o matagal localizado no final da Rua Fulgência Manuel da Silva, no Bairro Santa Rosa, bem como coloque piçarra na cratera também situada no final da referida via.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/pedido_de_providencia_no_74_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/pedido_de_providencia_no_74_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a instalação de um rede de esgoto na Rua Projetada 1, no Bairro do DNER.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_providencia_n_75_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_providencia_n_75_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exm.ª Sr.ª  Prefeita do Município - Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos - Sr. Antônio Adelmo Nunes, no sentido de realizar a limpeza, capinação e reposição do calçamento na Rua Dom Bosco, no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_providencia_no_76_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_providencia_no_76_2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado  um APELO  a Exmª Sr.ª Prefeita do Município - Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de planejamento, Obras e Serviços Públicos - Sr.  Antônio Adelmo Nunes, no sentido  de realizar a limpeza, capinação e reposição do calçamento da Rua Apolônio de Sá  Ferraz, no  Bairro Caetano I.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/pedido_de_providencia_n_77-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/pedido_de_providencia_n_77-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto das estradas vicinais que dão acesso à Fazenda Caiçara, localizada no Segundo Distrito.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/pedido_de_providencia_n_78-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/pedido_de_providencia_n_78-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma do Cemitério da Fazenda Caiçara, localizado no segundo Distrito.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/pedido_de_providencia_n_79-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/pedido_de_providencia_n_79-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de  calçamento no Pátio do Hospital Coronel Álvaro Ferraz.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/pedido_de_providencia_n_80-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/pedido_de_providencia_n_80-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie um transporte escolar para realizar o deslocamento dos alunos que residem na comunidade do São Braz à escola de Serra Negra.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/pedido_de_providencia_n_81-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/pedido_de_providencia_n_81-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a iluminação pública da Praça Pedro Gomes Vilarim Neto, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/pedido_de_providencia_n_82-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/pedido_de_providencia_n_82-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a construção de um quebra-molas (lombada) na Rua Emídio Quirino, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/pedido_de_providencia_n_83-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/pedido_de_providencia_n_83-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, diminua a altura das lombadas que ficam localizadas em frente ao Serviço Social do Comércio (SESC),  Bairro Três Marias.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/pedido_de_providencia_n_84-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/pedido_de_providencia_n_84-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — no sentido de ficar atenta aos materiais que estão sendo utilizados para construir a  pavimentação das ruas e avenidas de nosso município.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/pedido_de_providencia_n_85-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/pedido_de_providencia_n_85-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da estrada vicinal que liga a comunidade de Santa Paula à comunidade do Barrocão.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/pedido_de_providencia_no_86_2022_rosa_souza.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/pedido_de_providencia_no_86_2022_rosa_souza.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria responsável, realize a instalação de grades de proteção nos canteiros da Praça das Flores, localizada na Rua Capitão Euclides de Souza Ferraz, no bairro Centro.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/pedido_de_providencia_n_87-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/pedido_de_providencia_n_87-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilmª. Srª. Secretária Municipal de Saúde - Juliana Araújo Ferraz, no sentido de PROVIDENCIAR, COM A URGÊNCIA QUE O CASO REQUER, A AQUISIÇÃO/DISPONIBILIDADE DE MEDICAMENTOS INDICADOS PARA O TRATAMENTO DA HIPERTENSÃO E DA DIABETES.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/pdp-88-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/pdp-88-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exma. Sra. Prefeita do Município - Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos providenciar o Saneamento Básico do Loteamento Né Maniçoba (Casinhas do Governo).</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/pdp-89-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/pdp-89-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - para que, através da secretaria responsável, providencie a reforma do Terminal Rodoviário de Floresta-PE.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/pdp-90-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/pdp-90-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes, no sentido de “Providenciar a instalação de grades de proteção nos canteiros da Praça da Academia da Cidade, localizada na Rua Padre Cláudio Novaes, no bairro Centro”.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/pdp-91-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/pdp-91-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a “reposição do calçamento da via que fica ao lado do bar de Betinho – estrada que dá acesso à Fazenda do Bom Jesus dos Aflitos”.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/pdp-92-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/pdp-92-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, providencie o “conserto da estrada vicinal que liga a comunidade de Barra do Juá à Fazenda Nova”.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/pdp-93-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/pdp-93-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie o “conserto da estrada vicinal que liga a comunidade de Barra do Tatu à Fazenda Vassoura”.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/pdp-94-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/pdp-94-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, providencie o “conserto da estrada vicinal que dá acesso à Fazenda Salgado”.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/pdp-95-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/pdp-95-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie lâmpadas novas para os postes das ruas de nosso município que estão sem iluminação.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/pdp-96-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/pdp-96-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a ExmªSr.ª Prefeita do Município  — Rosângela de Moura Maniçoba Novaes Ferraz — e ao Secretário Municipal de planejamento, Obras e Serviços Públicos — Sr. Antônio Adelmo Nunes —, no sentido de realizar a reposição do calçamento da Rua Benedito Alves da Luz, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/pdp-97-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/pdp-97-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz —,  para que, através  da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providência melhorias na Rua João Firmo Ferraz, localizada no Bairro Caetano 2, no que se refere a realizar a limpeza e a tapar os buracos dessa localidade.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/pdp-98-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/pdp-98-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Sr. Fernandha Batista — Secretária de Infraestrutura e Recursos Hídricos do Estado de Pernambuco — e ao Departamento de Estradas e Rodagem de Pernambuco (DER), no sentido de que seja realizada a recuperação da PE-390, que liga a cidade de Floresta-PE à Serra Talhada-PE,  da PE-360, que Liga Floresta a Ibimirim-PE e ainda o acesso ao Distrito do Airi.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5458/pdp-99-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5458/pdp-99-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto das estradas vicinais que dão acesso às comunidades dos Pereiros, do Gavião, do Serrotinho, do Olho da Aguinha e do Serrote do Boi.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5459/pdp-100-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5459/pdp-100-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a numeração das casas da Rua Dr. Gilberto Ferraz Gominho, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5460/pdp-101-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5460/pdp-101-2022.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidade legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria responsável, realize a REPOSIÇÃO DAS LIXEIRAS da Praça da Academia da Cidade, localizada na Rua Padre Cláudio Novaes, no bairro Centro.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5492/pdp-102-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5492/pdp-102-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, disponibilize o carro fumacê para passar pelas ruas da cidade de Floresta.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5493/pdp-103-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5493/pdp-103-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, tape o buraco que se formou sobre Av. Manoel Alves de Carvalho, em frente ao Compare Supermercado 1.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5494/pdp-104-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5494/pdp-104-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, providencie a realização de Saneamento Básico na Rua Fulgêncio Manoel da Silva, localizada no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5495/pdp-105-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5495/pdp-105-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que fiscalize, em tempo integral, o Espaço de Lazer Agamenon Cornélio da Silva — prédio que está sendo construído no Parque das Caraibeiras.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5541/pdp-106-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5541/pdp-106-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO  a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da secretaria responsável, “providencie uma análise detalhada acerca da doença que está atingindo os gatos de nosso município e procure eliminar essa enfermidade o mais rápido possível”.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5542/pdp-107-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5542/pdp-107-2022.pdf</t>
   </si>
   <si>
     <t>Formulam APELO  a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – e ao Secretário Municipal e Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes -, no sentido de que seja realizado o calçamento, a limpeza e a poda das árvores da Rua sem saída do trevo, como popularmente é conhecida.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5538/pdp-108-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5538/pdp-108-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO  a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –  e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Sr. Antônio Adelmo Nunes -,no sentido de que seja realizada a manutenção das estradas vicinais da zona rural, nas localidades: Jaburu, Caraíba, Trombeta e Lagoinha.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5560/pedido_de_providencia_n_109-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5560/pedido_de_providencia_n_109-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — e ao IlmºSr. Secretário Municipal de Obras — Antônio Adelmo Nunes —, para que coloquem piçarra na estrada que fica após o Bairro Três Marias,que dá acesso à comunidade Barra do Silva.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5561/pedido_de_providencia_n_110-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5561/pedido_de_providencia_n_110-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — e ao IlmºSr. Secretário Municipal de Obras — Antônio Adelmo Nunes —, para que providenciem o calçamento da área localizada à esquerda e à direita do início da Avenida Alves de Carvalho (entrada da cidade).</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5562/pedido_de_providencia_n_111-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5562/pedido_de_providencia_n_111-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a colocação de faixas de pedestre, bem como de outrassinalizações na Avenida Manoel Alves de Carvalho, mais especificamente,  ao lado da Creche Josefina Ferraz Goiana Novaes e em frente das seguintes referências: comércio Compare Agrícola, Centro de Convenções e Praça das Caraibeiras.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5563/pedido_de_providencia_n_112-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5563/pedido_de_providencia_n_112-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO  a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –  para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie o “concerto do bueiro na Rua Pereira Maciel, mais precisamente no cruzamento com a Trav. Idelfonso Ferraz”.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5564/pedido_de_providencia_n_113-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5564/pedido_de_providencia_n_113-2022.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –  para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, “viabilize a reposição de calçamento na Rua Apolônio de Sá Ferraz, no Bairro Caetano I”.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5565/pedido_de_providencia_n_114-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5565/pedido_de_providencia_n_114-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, viabilize a reposição do calçamento na Rua João Xavier, no Bairro das Caraibeiras.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5571/pedido_de_providencia_n_115-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5571/pedido_de_providencia_n_115-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a retirada de esgoto que corre a céu aberto na Rua Belém do São Francisco, Bairro Caetano I.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5572/pedido_de_providencia_n_116-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5572/pedido_de_providencia_n_116-2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a laje para fechar a fossa da Escola Benvinda Cavalcanti Novaes, localizada na comunidade Ponta da Serra.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/projeto_de__emenda_a_l_o__01_de_2022-_eleicao_mesa_2.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/projeto_de__emenda_a_l_o__01_de_2022-_eleicao_mesa_2.doc</t>
   </si>
   <si>
     <t>Dá nova redação ao §5º do Art. 31 da Lei Orgânica do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/proj._de_emenda-_lei_organica_02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/proj._de_emenda-_lei_organica_02-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a dispositivos constantes da Lei Orgânica do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/plc-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/plc-01-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 355/2007, que "Modifica o Regime Próprio Previdência Social de Floresta, de acordo com a Emenda Constitucional Federal n° 103/2019", e dá outras providências.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/2022_05_09_10_23_29.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/2022_05_09_10_23_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria de Controle Interno, Transparência e Fiscalização, na estrutura Administrativa do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/pl-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/pl-02-2022.pdf</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/pl-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/pl-03-2022.pdf</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/pl-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/pl-04-2022.pdf</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/pl-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/pl-05-2022.pdf</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/pl-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/pl-06-2022.pdf</t>
   </si>
   <si>
     <t>Denomina biblioteca de escola pública municipal.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/pl-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/pl-07-2022.pdf</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/pl-08-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/pl-08-2022.pdf</t>
   </si>
   <si>
     <t>FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI N° 14.113/2020, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/pl-09-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/pl-09-2022.pdf</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/pl-10-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/pl-10-2022.pdf</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/projeto_de_lei_no__11_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/projeto_de_lei_no__11_2022.pdf</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/projeto_de_lei_no_12_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/projeto_de_lei_no_12_2022.pdf</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5188/pl-13-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5188/pl-13-2022.pdf</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/pl-14-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/pl-14-2022.pdf</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/pl-15-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/pl-15-2022.pdf</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/pl-16-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/pl-16-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Crachá para identificação de pessoas autistas em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/pl-17-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/pl-17-2022.pdf</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/pl-18-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/pl-18-2022.pdf</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/pl-19-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/pl-19-2022.pdf</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/pl-20-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/pl-20-2022.pdf</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/projeto_de_lei_n_21-2022_arquivado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/projeto_de_lei_n_21-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial - COMPIR do Município de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>DR. SEVERININHO, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, GILBERTO QUIRINO, GILMAR LEAL, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/pl-22-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/pl-22-2022.pdf</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/pl-23-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/pl-23-2022.pdf</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/pl-24-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/pl-24-2022.pdf</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/pl-25-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/pl-25-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 4°, da Lei n° 500/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/pl-26-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/pl-26-2022.pdf</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/pl-27-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/pl-27-2022.pdf</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/pl-28-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/pl-28-2022.pdf</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/pl-29-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/pl-29-2022.pdf</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/pl-30-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/pl-30-2022.pdf</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/pl-31-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/pl-31-2022.pdf</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/pl-32-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/pl-32-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção e Combate ao AVC (Acidente Vascular Cerebral) no âmbito do Município de Floresta -PE.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/pl-33-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/pl-33-2022.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Floresta/PE, a semana de realização do teste de cores “ISHIHARA” nos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/pl-34-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/pl-34-2022.pdf</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/pl-35-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/pl-35-2022.pdf</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/pl-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/pl-36-2022.pdf</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/pl-37-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/pl-37-2022.pdf</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/pl-38-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/pl-38-2022.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/pl-39-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/pl-39-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL - CEF, com ou sem a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/projeto_de_lei_n_40-2022_arquivado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/projeto_de_lei_n_40-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/projeto_de_lei_n_41-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/projeto_de_lei_n_41-2022.pdf</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/pl-42-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/pl-42-2022.pdf</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/mensagem_n_25-2022_-_projeto_de_lei_n_43-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/mensagem_n_25-2022_-_projeto_de_lei_n_43-2022.pdf</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/pl-44-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/pl-44-2022.pdf</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/pl-45-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/pl-45-2022.pdf</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/mensagem_n_28_-_projeto_de_lei_n_46-2022_ldo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/mensagem_n_28_-_projeto_de_lei_n_46-2022_ldo.pdf</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/pl-47--2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/pl-47--2022.pdf</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/pl-48-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/pl-48-2022.pdf</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/pl-49-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/pl-49-2022.pdf</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/pl-50-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/pl-50-2022.pdf</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/pl-51-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/pl-51-2022.pdf</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/pl-52-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/pl-52-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/pl-53-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/pl-53-2022.pdf</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/mensagem_n_36-2022_-_projeto_de_lei_n_54-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/mensagem_n_36-2022_-_projeto_de_lei_n_54-2022.pdf</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5454/pl-55-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5454/pl-55-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedação de nomeação de pessoas condenadas pela Lei Federal nº 11.340, de 7 de agosto de 2006 na Administração Pública Municipal de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/pl-56-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/pl-56-2022.pdf</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/pl-57-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/pl-57-2022.pdf</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5463/pl-58-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5463/pl-58-2022.pdf</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5464/pl-59-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5464/pl-59-2022.pdf</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5465/mensagem_n_41-2022_-_projeto_de_lei_n_60-2022_loa.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5465/mensagem_n_41-2022_-_projeto_de_lei_n_60-2022_loa.pdf</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5466/mensagem_n_42-2022_-_projeto_de_lei_n_61-2022_ppa.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5466/mensagem_n_42-2022_-_projeto_de_lei_n_61-2022_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5477/projeto_de_lei_n_62-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5477/projeto_de_lei_n_62-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR MÍNIMO PARA O AJUIZAMENTO DE EXECUÇÕES FISCAIS, AUTORIZA A EXTINÇÃO DE AÇÕES ANTIECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5478/projeto_de_lei_n_63-2022_rejeitado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5478/projeto_de_lei_n_63-2022_rejeitado.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS E DA POLÍTICA DA MULHER (COMFLOR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5479/pl-64-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5479/pl-64-2022.pdf</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5486/pl-65-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5486/pl-65-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de “RUA ANTÔNIO ALVES DE CARVALHO".</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5487/pl-66-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5487/pl-66-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de “RUA WALMIR AFONSO NOVAES”.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5488/pl-67-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5488/pl-67-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Genuviano Valgueiro de Carvalho Cantarelli”.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5489/pl-68-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5489/pl-68-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de "RUA MAJOR TIBURTINO ALVES DE CARVALHO BARROS”.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5490/pl-69-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5490/pl-69-2022.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Antônio Alves de Barros”.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5491/pl-70-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5491/pl-70-2022.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público de “RUA EXPEDITO ALVES DE CARVALHO".</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5506/projeto_de_lei_n_71-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5506/projeto_de_lei_n_71-2022.pdf</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5515/pl-72-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5515/pl-72-2022.pdf</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5521/projeto_de_lei_n_73-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5521/projeto_de_lei_n_73-2022.pdf</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5522/pl_74-22.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5522/pl_74-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 899/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5525/mensagem_n_49-2022_-_projeto_de_lei_n_75-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5525/mensagem_n_49-2022_-_projeto_de_lei_n_75-2022.pdf</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5526/projeto_de_lei_n_76-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5526/projeto_de_lei_n_76-2022.pdf</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5533/pl_77.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5533/pl_77.pdf</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_n_78-2022_arquivado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_n_78-2022_arquivado.pdf</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_n_79-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_n_79-2022.pdf</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5554/pl-80-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5554/pl-80-2022.pdf</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5582/mensagem_n_52-2022_projeto_de_lei_n_81-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5582/mensagem_n_52-2022_projeto_de_lei_n_81-2022.pdf</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/pre-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/pre-01-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/pre-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/pre-02-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao advogado Dr. WILLIAM DE CARVALHO FERREIRA LIMA JÚNIOR.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_resolucao_n_03_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_resolucao_n_03_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno e dispõe sobre antecipação de eleição para renovação da Mesa Diretora da Câmara Municipal de Floresta -PE, para o biênio 2023/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/pre-04-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/pre-04-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Senhor José Caetano Leite Filho.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/pre-05-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/pre-05-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Senhor Moisés  Medeiros de Araújo.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/pre-06-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/pre-06-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana à Senhora Malba Franciane Pereira.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/pre-07-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/pre-07-2022.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorária Florestana”.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/projeto_de_resolucao_n_08-2022.doc</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/projeto_de_resolucao_n_08-2022.doc</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno e dispõe sobre o registro das matérias em ata com o nome do autor e ementa.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/projeto_de_resolucao_n_09_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/projeto_de_resolucao_n_09_2022.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Florestana” a NOEMIA MARIA DA SILVA TORRES.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_resolucao_n_10_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_resolucao_n_10_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5152/projeto_de_resolucao_n_11_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5152/projeto_de_resolucao_n_11_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana à Senhora Aparecida Cristina Novaes de Souza.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5153/projeto_de_resolucao_n_12_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5153/projeto_de_resolucao_n_12_2022.pdf</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/projeto_de_resolucao_n_13_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/projeto_de_resolucao_n_13_2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Adolfo Ferraz a Israel Maniçoba de Menezes.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/projeto_de_resolucao_n_14_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/projeto_de_resolucao_n_14_2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político - Administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/projeto_de_resolucao_n_15_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/projeto_de_resolucao_n_15_2022.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Honorária Florestana.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_resolucao_n_16_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_resolucao_n_16_2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político -Administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_resolucao_n_17_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_resolucao_n_17_2022.pdf</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_resolucao_n_18_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_resolucao_n_18_2022.pdf</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/projeto_de_resolucao_n_19_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/projeto_de_resolucao_n_19_2022.pdf</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5193/projeto_de_resolucao_n_20_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5193/projeto_de_resolucao_n_20_2022.pdf</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/projeto_de_resolucao_n_21_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/projeto_de_resolucao_n_21_2022.pdf</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/projeto_de_resolucao_n_22_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/projeto_de_resolucao_n_22_2022.pdf</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/pre-23-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/pre-23-2022.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/pre-24-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/pre-24-2022.pdf</t>
   </si>
   <si>
     <t>Institui Medalha de Mérito Médico “Dr. Cláudio Cavalcanti de Novaes”.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/pre-25-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/pre-25-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Senhor Esequiel Rodrigues de Aquino.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/pre-26-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/pre-26-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana à Senhora Nery Freire Novaes Sobrinha.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/pre-27-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/pre-27-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno da Câmara de Vereadores de Floresta-PE.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5467/pre-28-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5467/pre-28-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estabelecimento de meios eletrônicos para comunicação oficial no Legislativo Municipal.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5534/proj._resolucao_29-22.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5534/proj._resolucao_29-22.pdf</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5537/proj._resolucao_30-22.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5537/proj._resolucao_30-22.pdf</t>
   </si>
   <si>
     <t>Institui Medalha de Mérito "Agricultor Luiz Inácio Torres".</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5566/pre-31-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5566/pre-31-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Senhor Eduardo Barbosa Vergolino.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5567/pre-32-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5567/pre-32-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao Senhor João Ernesto de Andrade Neto.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5580/pre-33-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5580/pre-33-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano ao  Reverendíssimo Padre Adriano Alves de Carvalho.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PH LIRA, ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/requerimento_no_01_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/requerimento_no_01_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. ANTÔNIO GOMES DE SOUSA (Antônio de Abel), pelo seu falecimento, ocorrido na cidade de Recife.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-02-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-02-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares e amigos de JOÃO EVANGELISTA FREIRE BARBOSA, falecido no dia 4 de janeiro do corrente ano, na cidade de Floresta/PE.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-03-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-03-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares e amigos de URIAS GUEDES NASCIMENTO NOVAES, falecido no dia 1º de fevereiro do corrente ano, na cidade de Serra Talhada/PE.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/requerimento_no_04_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/requerimento_no_04_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Resolução nº 15/2021, o qual  "Concede Medalha de Mérito Político Administrativo Afonso Augusto Ferraz", do Projeto de Resolução nº 01/2022, o qual "Concede Título de Cidadão Honorário Florestano", do Projeto de Resolução nº 02/2022, o qual "Concede Título de Cidadão Honorário Florestano ao advogado Dr. WILLIAM DE CARVALHO FERREIRA LIMA JÚNIOR,"do Projeto de Resolução nº 04/2022, o qual "Concede Título de Cidadão Honorário Florestano ao Senhor José Caetano Leite Filho", do Projeto de Resolução nº 05/2022, o qual  "Concede Título de Cidadão Honorário Florestano ao Senhor Moisés Medeiros de Araújo".</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/requerimento_no_05_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/requerimento_no_05_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares e amigos de ÁUREA CARMINA DA SILVA, falecida no dia 06 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/requerimento_no_06_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/requerimento_no_06_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto em tramitação.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5154/requerimento_no_07_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5154/requerimento_no_07_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento da professora e ex-vereadora, MARIA DAS GRAÇAS FERRAZ NUNES, ocorrido no dia 16 de setembro de 2021._x000D_
 _x000D_
 Da decisão desta Casa, dê-se conhecimento à família enlutada, através de sua filha, Carmem Lúcia Ferraz Nunes de Albuquerque.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/requerimento_no_08_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/requerimento_no_08_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/requerimento_no_09_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/requerimento_no_09_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar Pelo falecimento do Sr. Jurandy Bedôr Jardim, ocorrido no dia 06 de março do corrente ano, no Hospital Pedro Granjeiro, em Colorado do Oeste._x000D_
  _x000D_
 Da decisão desta Casa, dê-se conhecimento à família enlutada.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/requerimento_n_10_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/requerimento_n_10_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja solicitado à Secretária Municipal de Educação, Cultura, Turismo e Esportes – Aparecida Cristina Novaes de Souza – relação nominal contendo cargo, qualificação, alocação e salário dos agentes públicos contratados e comissionados que compõem a folha de pagamento da Secretaria Municipal de Educação, Cultura, Turismo e Esportes, em 2022._x000D_
  Da decisão desta Casa, dê-se conhecimento aos classificados no último concurso municipal, que aguardam convocação sub judice.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5167/requerimento_no_11_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5167/requerimento_no_11_2022.pdf</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_n_12_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_n_12_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos enviar as informações seguintes:_x000D_
 •	Relação constando todos os ocupantes de cargos comissionados e contratados temporariamente, integrantes da folha de pagamento da Prefeitura Municipal de Floresta, discriminados por secretaria, com os respectivos salários;_x000D_
 •	Listagem de todos os veículos locados pela Prefeitura Municipal de Floresta, constando a secretaria pertinente, nomes dos proprietários e os valores dos contratos.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/requerimento_no_13_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/requerimento_no_13_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Executivo Municipal, na pessoa da Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de nos informar acerca da ASSISTÊNCIA AOS ALUNOS ESPECIAIS EM NOSSO MUNICÍPIO, ATRAVÉS DOS CUIDADORES, esclarecendo o seguinte:_x000D_
 _x000D_
 •	Quantitativo e relação nominal de cuidadores, discriminados por local de trabalho;_x000D_
 •	Cada cuidador presta assistência a quantas crianças?_x000D_
 •	Quais os transportes utilizados para conduzir as crianças portadoras de necessidades especiais às unidades de ensino? Informar a relação de veículos, constando o nome do proprietário e a placa._x000D_
 _x000D_
 Da decisão desta Casa, dê-se conhecimento ao Ministério Público local.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/requerimento_no_14_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/requerimento_no_14_2022.pdf</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/requerimento_15_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/requerimento_15_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Executivo Municipal, através da Ilmª Sra. Secretária Municipal de Educação, Cultura, Turismo e Esportes, Aparecida Cristina Novaes de Souza, no sentido de nos informar acerca da existência e/ou da previsão do PAGAMENTO dos recursos do FUNDEB (Fundo de Manutenção e Desenvolvimento da Educação Básica), extinto FUNDEF, destinados ao pagamento do magistério neste Município, bem como o quantitativo de profissionais que serão beneficiados.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/requerimento_16_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/requerimento_16_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 11/2022, o qual “Abre no orçamento vigente crédito adicional especial e dá outras providências".</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/requerimento_17_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/requerimento_17_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada REUNIÃO ATRAVÉS DO PROGRAMA CÂMARA ITINERANTE, na comunidade da Cacimba Nova, em data a ser agendada pela Mesa Diretora.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/requerimento_18_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/requerimento_18_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja solicitado ao Ilmº. Sr. Secretário Municipal de Produção Rural, Meio Ambiente e Recursos Hídricos, João Berto de Sá, o envio a esta Casa, do LAUDO COMPLETO DE ANÁLISE DE POTABILIDADE DA ÁGUA – OPERAÇÃO CARRO PIPA, do Exército, em nosso Município._x000D_
  	Da decisão desta Casa, dê-se conhecimento a Exmª Srª. Promotora de Justiça de Floresta – Dra. Juana Viana Ouriques de Oliveira Brasil, e ao Comando Militar do Nordeste, através do Comandante o Tenente - Coronel Ronny de Brito Barros, do 71º Batalhão de Infantaria Motorizado, Rodovia BR 423, Km 96, s/n - Heliópolis, Garanhuns - PE, 55296-630.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/requerimento_no_19_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/requerimento_no_19_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilmª Sra. Secretária Municipal de Educação, Cultura, Turismo e Esportes, Aparecida Cristina Novaes de Souza, no sentido de que nos envie o CARDÁPIO DAS MERENDAS DISPONIBILIZADAS NAS CRECHES E ESCOLAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/requerimento_20_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/requerimento_20_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para  a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celebridade e incluir na Ordem do Dia a deliberação de projeto em tramitação.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/requerimento_no_21_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/requerimento_no_21_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado APELO a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos informar acerca da situação do Município quanto às informações e os dados contábeis, orçamentários e fiscais, essenciais para a habilitação do Município ao recebimento da complementação do Valor Aluno Ano Total - VAAT.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5254/requerimento_no_22_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5254/requerimento_no_22_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares da senhora Ozilda Ana de Sá, falecida no dia 09 do corrente mês, na cidade de Recife.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/requerimento_no_23_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/requerimento_no_23_2022.pdf</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-24-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-24-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja promovida por esta Casa Legislativa, a 2ª Audiência Pública acerca da problemática que envolve as águas da BARRAGEM DO JUÁ, sendo o evento direcionado especificamente à “DISPONIBILIDADE HÍDRICA - ALOCAÇÃO DE ÁGUA DA BARRAGEM DO MUQUÉM À BARRAGEM DO JUÁ”, a ser realizada na sede do Legislativo Municipal, no dia 03 de junho do corrente ano, às 10 horas.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/requerimento_no_25_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/requerimento_no_25_2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projeto em tramitação.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-26-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-26-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/req-27-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/req-27-2022.pdf</t>
   </si>
   <si>
     <t>Formula VOTO DE PESAR aos familiares do Sr. Amauri Guimarães Novaes Júnior, pelo seu falecimento, ocorrido no dia 06 do corrente mês, nesta cidade.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/req-28-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/req-28-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para realização de mais uma sessão ordinária, visando dar celeridade e incluir na ordem do dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-30-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-30-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário, cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares e amigos de Maria Regina de Souza (conhecida como Laide), falecida no dia 1 de julho do corrente ano.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-31-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-31-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão legislativa extraordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 44/2022, o qual “Dispõe sobre o reajuste do vencimento base do Agente Comunitário de Saúde - ACS e Agente de Combate às Endemias - ACE”.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão extraordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 45/2022, o qual abre no orçamento vigente crédito adicional suplementar na importância de R$ 2.333.000,00 (dois milhões, trezentos e trinta e três mil reais).</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5420/req-33-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5420/req-33-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 46/2022, o qual "Dispõe sobre as diretrizes orçamentárias para o exercício de 2023".</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-34-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-34-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 48/2022, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 12.452.000,00”.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-35-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-35-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto em tramitação.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5455/req-36-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5455/req-36-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5468/req-37-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5468/req-37-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>DR. SEVERININHO, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5482/req-38-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5482/req-38-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, depois de ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. CELESTINO FERRAZ, pelo seu falecimento, ocorrido no dia 27 de julho do corrente ano, na cidade de Recife.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5483/req-39-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5483/req-39-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento de JOÃO ALEXANDRE FERRAZ FILHO, ocorrido no dia 24 de setembro de 2022.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projeto em tramitação.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto 72/2022.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5532/requerimento_n_43-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5532/requerimento_n_43-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, para realizar mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia projetos em tramitação.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5540/req-44-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5540/req-44-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do ex-vereador  ULISSES DE SOUZA FERRAZ, ocorrido no dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5547/requerimento_n_45-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5547/requerimento_n_45-2022.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, visando dar celeridade e incluir na Ordem do Dia projetos em tramitação.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de projetos em tramitação</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 80/2022, o qual abre, no orçamento vigente, um crédito adicional suplementar na importância de R$ 7.111.189,00 (sete milhões cento e onze mil cento e oitenta e nove reais).</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, visando dar celeridade e incluir na Ordem do Dia projeto em tramitação.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5583/requerimento_n_49-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5583/requerimento_n_49-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, para a realização de mais uma Sessão Extraordinária, logo após encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei n° 81/2022, o qual abre, no orçamento vigente, um crédito adicional suplementar na importância de R$ 533.950,95 (quinhentos e trinta e três mil novecentos e cinquenta reais noventa e cinco centavos).</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>GILMAR LEAL, KIEL DO PIPA, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5529/eimp-01-2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5529/eimp-01-2022.pdf</t>
   </si>
   <si>
     <t>Emenda IMPOSITIVA Nº 01/2022 - AO PROJETO DE LEI Nº 60/2022, de autoria dos Vereadores relacionados na proposição, ao Projeto de Lei nº 60/2022.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/subemenda01-_2022.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/subemenda01-_2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Emenda Substitutiva nº 01/2022, ao Projeto de Resolução nº 03/2022.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno e dispõe sobre o registro das matérias em ata com o nome do autor e ementa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5224,67 +5224,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/aut-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/autografo_no__02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/autografo_no__03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/autografo_no__04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/autografo_no__06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/autografo_no__07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/autografo_no__08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/autografo_no__09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/aut-10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/aut-11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/aut-12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/aut-13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/aut-14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/aut-15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/aut-16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/aut-17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/aut-18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/aut-19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/aut-20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/aut-21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/aut-22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/aut-23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/aut-24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/aut-25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/aut-26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/aut-27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/aut-28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/aut-29-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/aut-30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/aut-31-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/aut-32-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/aut-33-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/aut-34-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/aut-35-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/aut-36-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/aut-37-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/aut-38-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/aut-39-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/aut-40-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/aut-41-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5474/aut-42-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5475/aut-43-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5476/aut-44-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5481/aut-45-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5507/aut-46-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5508/aut-47-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5509/aut-48-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5510/aut-49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5511/aut-50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5512/aut-51-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5513/aut-52-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5514/aut-53-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5520/aut-54-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5548/aut-55-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5549/aut-56-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5550/aut-57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5551/aut-58-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5552/aut-59-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5553/aut-60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5573/aut-61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5581/aut-62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5584/aut-63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/ea-01-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/ea-02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/emod-01-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/emod-02-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5539/emod-03-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5568/emod-04-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/es-01-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/esub-03-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/esub-04-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/esub-05-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/esub-06-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/esub-07-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/esub-08-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/esub-09-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5470/esub-10-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5518/esub-11-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5527/esub-12-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5575/esub-13-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/esup-01-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5423/esup-02-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/esup-03-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/esup-04-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/esup-05-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/esup-06-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5469/esup-07-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5517/esup-_08-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5528/esup-09-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5574/esup-10-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/indicacao_n_01_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/ind-02-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/indicacao_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/indicacao_n_04_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/indicacao_n_05_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/indicacao_no_06_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/ind-07-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/ind-08-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5456/ind-09-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/ind-10-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5457/ind-11-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5485/ind-12-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_n_14-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/mocao_de_aplauso_01_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/moc-02-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/moc-03-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/pare-01-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/2022_05_09_09_53_00.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/parf-02-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/parf-03-2022_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/parf-04-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/parf-05-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/parf-06-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/parf-07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/parecer_n_08_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/parf-09-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/parf-10-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/parf-11-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/parf-12-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/parf-13-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/parf-14-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/parf-15-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/parf-16-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/parf-17-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/parf-18-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/parf-20-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/parf-21-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/parf-22-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/parf-23-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/parf-24-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/parf-25-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/parf-26-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/parj-27-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/parf-28-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/parf-29-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/parf-30-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/parf-31-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/parf-36-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5471/parf-33-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5472/parf-34-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5473/parf-35-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5480/parf-36-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5502/parf-37-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5503/parf-38-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5504/parf-39-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5519/parf-40-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5530/parf-41-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5531/parf-42-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5544/parf-43-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5545/parf-44-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5546/parf-45-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5558/parf-46-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5577/parf-47-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5585/parf-48-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/paro-01-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/pars-01-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5523/pars-02-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/pars-03-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/parecer_emenda_a_lei_organica_floresta_-_eleicoes.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/parj-02-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/parj-03-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/parj-04-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/parj-05-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/parj-06-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/parj-07-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/parj-08-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/parj-09-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/parj-10-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/parecer_n_11_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/parecer_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/parj-13-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/parj-14-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/parj-15-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/parj-16-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/parj-17-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/parj-18-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/parj-19-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/parj-20-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/parj-21-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/parj-22-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/parj-23-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/parecer_n_25_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/parecer_n_26_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/parecer_n_27_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/parecer_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/parecer_n_29_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/parecer_n_30_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/parecer_n_31_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/parecer_n_32_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/parecer_n_33_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5524/parj-34-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/parj-35-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/parj-36-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/parj-37-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/parj-38-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/parj-39-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/parj-40-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/parj-41-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/parj-42-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/parj-44-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/parj-45-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/parj-46-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/parj-47-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/parj-48-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/parj-49-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/parj-50-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/parj-51-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5384/parj-52-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/parj-53-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/parj-54-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/parecer_de_justica_n_55-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/parj-56-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5461/parj-57-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5496/parj-58-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5497/parj-59-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5498/parj-60-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5499/parj-61-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5500/parj-62-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5501/parj-63-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5543/parj-69-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5556/parj-70-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5557/parj-71-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/pedido_de_providencia_01_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/pdp-02-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/pedido_de_providencia_03_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/pedido_de_providencia_04_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/pedido_de_providencia_05_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/pedido_de_providencia_06_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/pdp-07-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/pedido_de_providencia_08_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/pedido_de_providencia_09_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/pedido_de_providencia_10_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/pedido_de_providencia_11_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/pedido_de_providencia_12_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/pedido_de_providencia_13_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/pedido_de_providencia_14_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/pedido_de_providencia_15_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/pedido_de_providencia_16_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/pedido_de_providencia_17_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/pedido_de_providencia_18_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/pedido_de_providencia_19_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/pedido_de_providencia_20_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/pedido_de_providencia_21_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/pedido_de_providencia_22_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/pedido_de_providencia_23_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/pedido_de_providencia_24_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/pedido_de_providencia_25_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/pedido_de_providencia_26_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/pedido_de_providencia_27_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/pedido_de_providencia_28_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/pedido_de_providencia_29_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_providencia_30_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/pedido_de_providencia_31_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/pedido_de_providencia_32_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/pedido_de_providencia_33_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/pedido_de_providencia_34_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/pedido_de_providencia_35_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/pedido_de_providencia_36_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/pedido_de_providencia_37_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_providencia_38_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/pedido_de_providencia_39_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/pedido_de_providencia_40_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/pedido_de_providencia_41_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/pedido_de_providencia_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/pedido_de_providencia_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/pedido_de_providencia_no_44-2022_-_chichico_1.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/pedido_de_providencia_n_45_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/pedido_de_providencia_n_46_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/pedido_de_providencia_n_47_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/pedido_de_providencia_n_48_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/pedido_de_providencia_n_49_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/pedido_de_providencia_n_50_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/pedido_de_providencia_n_51_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/pedido_de_providencia_n_52_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/pedido_de_providencia_n_53_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/pedido_de_providencia_n_54_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/pedido_de_providencia_n_55_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/pedido_de_providencia_n_56_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/pedido_de_providencia_n_58_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/pedido_de_providencia_n_59_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/pedido_de_providencia_n_60_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/pedido_de_providencia_n_61_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/pedido_de_providencia_n_62_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/pedido_de_providencia_n_63_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/pedido_de_providencia_n_64_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/pedido_de_providencia_n_65_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/pedido_de_providencia_n_66_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/pedido_de_providencia_n_67_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/pdp-68-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/pedido_de_providencia_no_69_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/pedido_de_providencia_n_70_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/pedido_de_providencia_no_71_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/pedido_de_providencia_no_72_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/pedido_de_providencia_no_73_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/pedido_de_providencia_no_74_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_providencia_n_75_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_providencia_no_76_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/pedido_de_providencia_n_77-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/pedido_de_providencia_n_78-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/pedido_de_providencia_n_79-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/pedido_de_providencia_n_80-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/pedido_de_providencia_n_81-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/pedido_de_providencia_n_82-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/pedido_de_providencia_n_83-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/pedido_de_providencia_n_84-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/pedido_de_providencia_n_85-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/pedido_de_providencia_no_86_2022_rosa_souza.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/pedido_de_providencia_n_87-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/pdp-88-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/pdp-89-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/pdp-90-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/pdp-91-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/pdp-92-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/pdp-93-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/pdp-94-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/pdp-95-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/pdp-96-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/pdp-97-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/pdp-98-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5458/pdp-99-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5459/pdp-100-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5460/pdp-101-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5492/pdp-102-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5493/pdp-103-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5494/pdp-104-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5495/pdp-105-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5541/pdp-106-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5542/pdp-107-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5538/pdp-108-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5560/pedido_de_providencia_n_109-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5561/pedido_de_providencia_n_110-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5562/pedido_de_providencia_n_111-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5563/pedido_de_providencia_n_112-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5564/pedido_de_providencia_n_113-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5565/pedido_de_providencia_n_114-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5571/pedido_de_providencia_n_115-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5572/pedido_de_providencia_n_116-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/projeto_de__emenda_a_l_o__01_de_2022-_eleicao_mesa_2.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/proj._de_emenda-_lei_organica_02-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/plc-01-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/2022_05_09_10_23_29.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/pl-02-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/pl-03-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/pl-04-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/pl-05-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/pl-06-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/pl-07-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/pl-08-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/pl-09-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/pl-10-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/projeto_de_lei_no__11_2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/projeto_de_lei_no_12_2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5188/pl-13-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/pl-14-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/pl-15-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/pl-16-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/pl-17-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/pl-18-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/pl-19-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/pl-20-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/projeto_de_lei_n_21-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/pl-22-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/pl-23-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/pl-24-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/pl-25-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/pl-26-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/pl-27-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/pl-28-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/pl-29-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/pl-30-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/pl-31-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/pl-32-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/pl-33-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/pl-34-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/pl-35-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/pl-36-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/pl-37-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/pl-38-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/pl-39-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/projeto_de_lei_n_40-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/projeto_de_lei_n_41-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/pl-42-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/mensagem_n_25-2022_-_projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/pl-44-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/pl-45-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/mensagem_n_28_-_projeto_de_lei_n_46-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/pl-47--2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/pl-48-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/pl-49-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/pl-50-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/pl-51-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/pl-52-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/pl-53-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/mensagem_n_36-2022_-_projeto_de_lei_n_54-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5454/pl-55-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/pl-56-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/pl-57-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5463/pl-58-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5464/pl-59-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5465/mensagem_n_41-2022_-_projeto_de_lei_n_60-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5466/mensagem_n_42-2022_-_projeto_de_lei_n_61-2022_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5477/projeto_de_lei_n_62-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5478/projeto_de_lei_n_63-2022_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5479/pl-64-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5486/pl-65-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5487/pl-66-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5488/pl-67-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5489/pl-68-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5490/pl-69-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5491/pl-70-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5506/projeto_de_lei_n_71-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5515/pl-72-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5521/projeto_de_lei_n_73-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5522/pl_74-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5525/mensagem_n_49-2022_-_projeto_de_lei_n_75-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5526/projeto_de_lei_n_76-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5533/pl_77.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_n_78-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_n_79-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5554/pl-80-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5582/mensagem_n_52-2022_projeto_de_lei_n_81-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/pre-01-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/pre-02-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_resolucao_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/pre-04-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/pre-05-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/pre-06-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/pre-07-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/projeto_de_resolucao_n_08-2022.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/projeto_de_resolucao_n_09_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_resolucao_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5152/projeto_de_resolucao_n_11_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5153/projeto_de_resolucao_n_12_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/projeto_de_resolucao_n_13_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/projeto_de_resolucao_n_14_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/projeto_de_resolucao_n_15_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_resolucao_n_16_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_resolucao_n_17_2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_resolucao_n_18_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/projeto_de_resolucao_n_19_2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5193/projeto_de_resolucao_n_20_2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/projeto_de_resolucao_n_21_2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/projeto_de_resolucao_n_22_2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/pre-23-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/pre-24-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/pre-25-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/pre-26-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/pre-27-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5467/pre-28-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5534/proj._resolucao_29-22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5537/proj._resolucao_30-22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5566/pre-31-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5567/pre-32-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5580/pre-33-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/requerimento_no_01_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-02-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-03-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/requerimento_no_04_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/requerimento_no_05_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/requerimento_no_06_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5154/requerimento_no_07_2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/requerimento_no_08_2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/requerimento_no_09_2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/requerimento_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5167/requerimento_no_11_2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_n_12_2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/requerimento_no_13_2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/requerimento_no_14_2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/requerimento_no_19_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/requerimento_no_21_2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5254/requerimento_no_22_2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/requerimento_no_23_2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-24-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/requerimento_no_25_2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-26-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/req-27-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/req-28-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-30-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-31-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5420/req-33-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-34-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-35-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5455/req-36-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5468/req-37-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5482/req-38-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5483/req-39-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5532/requerimento_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5540/req-44-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5547/requerimento_n_45-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5583/requerimento_n_49-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5529/eimp-01-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/subemenda01-_2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5134/aut-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5196/autografo_no__02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5197/autografo_no__03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5198/autografo_no__04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5200/autografo_no__06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5201/autografo_no__07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5202/autografo_no__08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5203/autografo_no__09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5331/aut-10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5302/aut-11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5301/aut-12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5300/aut-13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5299/aut-14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5298/aut-15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5297/aut-16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5296/aut-17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5295/aut-18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5294/aut-19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5330/aut-20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5276/aut-21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5277/aut-22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5344/aut-23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5345/aut-24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5346/aut-25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5370/aut-26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5347/aut-27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5348/aut-28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5393/aut-29-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5394/aut-30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5395/aut-31-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5396/aut-32-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5397/aut-33-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5403/aut-34-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5412/aut-35-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5428/aut-36-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5430/aut-37-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5444/aut-38-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5445/aut-39-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5446/aut-40-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5450/aut-41-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5474/aut-42-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5475/aut-43-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5476/aut-44-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5481/aut-45-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5507/aut-46-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5508/aut-47-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5509/aut-48-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5510/aut-49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5511/aut-50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5512/aut-51-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5513/aut-52-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5514/aut-53-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5520/aut-54-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5548/aut-55-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5549/aut-56-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5550/aut-57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5551/aut-58-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5552/aut-59-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5553/aut-60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5573/aut-61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5581/aut-62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5584/aut-63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5415/ea-01-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5419/ea-02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5417/emod-01-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5416/emod-02-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5539/emod-03-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5568/emod-04-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5103/es-01-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5408/esub-03-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5418/esub-04-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5424/esub-05-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5435/esub-06-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5436/esub-07-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5437/esub-08-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5452/esub-09-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5470/esub-10-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5518/esub-11-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5527/esub-12-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5575/esub-13-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5409/esup-01-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5423/esup-02-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5432/esup-03-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5433/esup-04-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5434/esup-05-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5451/esup-06-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5469/esup-07-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5517/esup-_08-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5528/esup-09-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5574/esup-10-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5086/indicacao_n_01_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5111/ind-02-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5158/indicacao_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5159/indicacao_n_04_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5186/indicacao_n_05_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5269/indicacao_no_06_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5362/ind-07-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5363/ind-08-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5456/ind-09-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5372/ind-10-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5457/ind-11-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5485/ind-12-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_n_14-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5204/mocao_de_aplauso_01_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5334/moc-02-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5356/moc-03-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5323/pare-01-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5245/2022_05_09_09_53_00.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5289/parf-02-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5288/parf-03-2022_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5287/parf-04-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5286/parf-05-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5285/parf-06-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5284/parf-07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5238/parecer_n_08_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5283/parf-09-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5282/parf-10-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5281/parf-11-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5280/parf-12-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5332/parf-13-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5274/parf-14-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5275/parf-15-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5335/parf-16-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5336/parf-17-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5337/parf-18-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5339/parf-20-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5386/parf-21-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5387/parf-22-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5342/parf-23-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5343/parf-24-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5402/parf-25-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5411/parf-26-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5421/parj-27-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5425/parf-28-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5439/parf-29-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5440/parf-30-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5441/parf-31-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5453/parf-36-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5471/parf-33-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5472/parf-34-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5473/parf-35-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5480/parf-36-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5502/parf-37-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5503/parf-38-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5504/parf-39-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5519/parf-40-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5530/parf-41-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5531/parf-42-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5544/parf-43-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5545/parf-44-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5546/parf-45-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5558/parf-46-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5577/parf-47-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5585/parf-48-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5128/paro-01-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5324/pars-01-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5523/pars-02-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5388/pars-03-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5094/parecer_emenda_a_lei_organica_floresta_-_eleicoes.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5095/parj-02-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5096/parj-03-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5097/parj-04-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5098/parj-05-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5099/parj-06-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5119/parj-07-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5120/parj-08-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5333/parj-09-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5322/parj-10-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5227/parecer_n_11_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5136/parecer_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5321/parj-13-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5320/parj-14-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5319/parj-15-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5318/parj-16-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5317/parj-17-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5316/parj-18-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5315/parj-19-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5314/parj-20-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5313/parj-21-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5312/parj-22-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5311/parj-23-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5229/parecer_n_25_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5230/parecer_n_26_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5231/parecer_n_27_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5232/parecer_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5233/parecer_n_29_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5234/parecer_n_30_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5235/parecer_n_31_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5236/parecer_n_32_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5237/parecer_n_33_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5524/parj-34-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5310/parj-35-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5309/parj-36-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5308/parj-37-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5307/parj-38-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5306/parj-39-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5305/parj-40-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5304/parj-41-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5303/parj-42-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5341/parj-44-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5377/parj-45-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5378/parj-46-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5379/parj-47-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5380/parj-48-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5381/parj-49-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5382/parj-50-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5383/parj-51-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5384/parj-52-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5385/parj-53-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5401/parj-54-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5442/parecer_de_justica_n_55-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5443/parj-56-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5461/parj-57-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5496/parj-58-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5497/parj-59-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5498/parj-60-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5499/parj-61-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5500/parj-62-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5501/parj-63-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5543/parj-69-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5556/parj-70-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5557/parj-71-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5087/pedido_de_providencia_01_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5088/pdp-02-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5089/pedido_de_providencia_03_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5090/pedido_de_providencia_04_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5091/pedido_de_providencia_05_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5092/pedido_de_providencia_06_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5102/pdp-07-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5112/pedido_de_providencia_08_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5113/pedido_de_providencia_09_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5114/pedido_de_providencia_10_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5115/pedido_de_providencia_11_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5116/pedido_de_providencia_12_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5117/pedido_de_providencia_13_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5118/pedido_de_providencia_14_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5121/pedido_de_providencia_15_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5122/pedido_de_providencia_16_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5123/pedido_de_providencia_17_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5124/pedido_de_providencia_18_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5125/pedido_de_providencia_19_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5126/pedido_de_providencia_20_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5127/pedido_de_providencia_21_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5129/pedido_de_providencia_22_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5130/pedido_de_providencia_23_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5131/pedido_de_providencia_24_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5132/pedido_de_providencia_25_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5133/pedido_de_providencia_26_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5138/pedido_de_providencia_27_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5139/pedido_de_providencia_28_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5140/pedido_de_providencia_29_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5157/pedido_de_providencia_30_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5141/pedido_de_providencia_31_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5142/pedido_de_providencia_32_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5143/pedido_de_providencia_33_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5137/pedido_de_providencia_34_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5144/pedido_de_providencia_35_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5145/pedido_de_providencia_36_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5146/pedido_de_providencia_37_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5147/pedido_de_providencia_38_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5148/pedido_de_providencia_39_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5149/pedido_de_providencia_40_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5150/pedido_de_providencia_41_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5160/pedido_de_providencia_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5161/pedido_de_providencia_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5162/pedido_de_providencia_no_44-2022_-_chichico_1.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5163/pedido_de_providencia_n_45_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5168/pedido_de_providencia_n_46_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5164/pedido_de_providencia_n_47_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5169/pedido_de_providencia_n_48_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5170/pedido_de_providencia_n_49_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5171/pedido_de_providencia_n_50_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5172/pedido_de_providencia_n_51_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5173/pedido_de_providencia_n_52_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5174/pedido_de_providencia_n_53_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5175/pedido_de_providencia_n_54_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5176/pedido_de_providencia_n_55_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5187/pedido_de_providencia_n_56_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5182/pedido_de_providencia_n_58_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5205/pedido_de_providencia_n_59_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5206/pedido_de_providencia_n_60_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5207/pedido_de_providencia_n_61_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5214/pedido_de_providencia_n_62_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5218/pedido_de_providencia_n_63_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5215/pedido_de_providencia_n_64_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5212/pedido_de_providencia_n_65_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5216/pedido_de_providencia_n_66_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5217/pedido_de_providencia_n_67_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5211/pdp-68-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5213/pedido_de_providencia_no_69_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5239/pedido_de_providencia_n_70_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5246/pedido_de_providencia_no_71_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5247/pedido_de_providencia_no_72_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5248/pedido_de_providencia_no_73_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5249/pedido_de_providencia_no_74_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5243/pedido_de_providencia_n_75_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5244/pedido_de_providencia_no_76_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5255/pedido_de_providencia_n_77-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5256/pedido_de_providencia_n_78-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5257/pedido_de_providencia_n_79-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5258/pedido_de_providencia_n_80-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5259/pedido_de_providencia_n_81-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5260/pedido_de_providencia_n_82-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5261/pedido_de_providencia_n_83-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5262/pedido_de_providencia_n_84-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5263/pedido_de_providencia_n_85-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5250/pedido_de_providencia_no_86_2022_rosa_souza.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5251/pedido_de_providencia_n_87-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5292/pdp-88-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5293/pdp-89-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5351/pdp-90-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5352/pdp-91-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5353/pdp-92-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5354/pdp-93-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5355/pdp-94-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5373/pdp-95-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5374/pdp-96-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5375/pdp-97-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5376/pdp-98-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5458/pdp-99-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5459/pdp-100-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5460/pdp-101-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5492/pdp-102-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5493/pdp-103-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5494/pdp-104-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5495/pdp-105-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5541/pdp-106-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5542/pdp-107-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5538/pdp-108-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5560/pedido_de_providencia_n_109-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5561/pedido_de_providencia_n_110-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5562/pedido_de_providencia_n_111-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5563/pedido_de_providencia_n_112-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5564/pedido_de_providencia_n_113-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5565/pedido_de_providencia_n_114-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5571/pedido_de_providencia_n_115-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5572/pedido_de_providencia_n_116-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5077/projeto_de__emenda_a_l_o__01_de_2022-_eleicao_mesa_2.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5426/proj._de_emenda-_lei_organica_02-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5071/plc-01-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5072/2022_05_09_10_23_29.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5073/pl-02-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5074/pl-03-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5076/pl-04-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5104/pl-05-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5105/pl-06-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5106/pl-07-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5271/pl-08-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5270/pl-09-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5165/pl-10-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5226/projeto_de_lei_no__11_2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5183/projeto_de_lei_no_12_2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5188/pl-13-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5219/pl-14-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5220/pl-15-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5221/pl-16-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5223/pl-17-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5224/pl-18-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5225/pl-19-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5272/pl-20-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5329/projeto_de_lei_n_21-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5252/pl-22-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5264/pl-23-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5278/pl-24-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5327/pl-25-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5279/pl-26-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5328/pl-27-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5290/pl-28-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5291/pl-29-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5325/pl-30-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5326/pl-31-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5359/pl-32-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5360/pl-33-2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5367/pl-34-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5391/pl-35-2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5368/pl-36-2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5365/pl-37-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5364/pl-38-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5366/pl-39-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5369/projeto_de_lei_n_40-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5357/projeto_de_lei_n_41-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5358/pl-42-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5392/mensagem_n_25-2022_-_projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5398/pl-44-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5399/pl-45-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5404/mensagem_n_28_-_projeto_de_lei_n_46-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5405/pl-47--2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5406/pl-48-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5407/pl-49-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5413/pl-50-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5414/pl-51-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5429/pl-52-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5431/pl-53-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5447/mensagem_n_36-2022_-_projeto_de_lei_n_54-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5454/pl-55-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5448/pl-56-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5449/pl-57-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5463/pl-58-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5464/pl-59-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5465/mensagem_n_41-2022_-_projeto_de_lei_n_60-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5466/mensagem_n_42-2022_-_projeto_de_lei_n_61-2022_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5477/projeto_de_lei_n_62-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5478/projeto_de_lei_n_63-2022_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5479/pl-64-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5486/pl-65-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5487/pl-66-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5488/pl-67-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5489/pl-68-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5490/pl-69-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5491/pl-70-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5506/projeto_de_lei_n_71-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5515/pl-72-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5521/projeto_de_lei_n_73-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5522/pl_74-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5525/mensagem_n_49-2022_-_projeto_de_lei_n_75-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5526/projeto_de_lei_n_76-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5533/pl_77.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_n_78-2022_arquivado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_n_79-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5554/pl-80-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5582/mensagem_n_52-2022_projeto_de_lei_n_81-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5079/pre-01-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5080/pre-02-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5078/projeto_de_resolucao_n_03_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5081/pre-04-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5082/pre-05-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5093/pre-06-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5107/pre-07-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5108/projeto_de_resolucao_n_08-2022.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5109/projeto_de_resolucao_n_09_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5151/projeto_de_resolucao_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5152/projeto_de_resolucao_n_11_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5153/projeto_de_resolucao_n_12_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5166/projeto_de_resolucao_n_13_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5177/projeto_de_resolucao_n_14_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5178/projeto_de_resolucao_n_15_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5189/projeto_de_resolucao_n_16_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5190/projeto_de_resolucao_n_17_2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5191/projeto_de_resolucao_n_18_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5192/projeto_de_resolucao_n_19_2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5193/projeto_de_resolucao_n_20_2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5184/projeto_de_resolucao_n_21_2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5194/projeto_de_resolucao_n_22_2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5208/pre-23-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5265/pre-24-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5361/pre-25-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5389/pre-26-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5427/pre-27-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5467/pre-28-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5534/proj._resolucao_29-22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5537/proj._resolucao_30-22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5566/pre-31-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5567/pre-32-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5580/pre-33-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5083/requerimento_no_01_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5084/req-02-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5085/req-03-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5100/requerimento_no_04_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5101/requerimento_no_05_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5110/requerimento_no_06_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5154/requerimento_no_07_2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5155/requerimento_no_08_2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5156/requerimento_no_09_2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5179/requerimento_n_10_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5167/requerimento_no_11_2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_n_12_2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5185/requerimento_no_13_2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5195/requerimento_no_14_2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5209/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5222/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5210/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5240/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5241/requerimento_no_19_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5242/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5253/requerimento_no_21_2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5254/requerimento_no_22_2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5266/requerimento_no_23_2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5267/req-24-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5268/requerimento_no_25_2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5273/req-26-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5349/req-27-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5350/req-28-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5390/req-30-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5400/req-31-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5420/req-33-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5422/req-34-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5438/req-35-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5455/req-36-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5468/req-37-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5482/req-38-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5483/req-39-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5532/requerimento_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5540/req-44-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5547/requerimento_n_45-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5583/requerimento_n_49-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5529/eimp-01-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2022/5135/subemenda01-_2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H514"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>