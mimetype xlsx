--- v0 (2026-02-02)
+++ v1 (2026-04-02)
@@ -51,5713 +51,5713 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5650/autografo_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5650/autografo_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE e dá outras providências.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/autografo_no_02_-_2023_-_projeto_de_lei_no_35.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/autografo_no_02_-_2023_-_projeto_de_lei_no_35.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/autografo_no_03-_2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/autografo_no_03-_2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de “RUA ANTÔNIO ALVES DE CARVALHO’’.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/autografo_no_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/autografo_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de “RUA WALMIR AFONSO NOVAES”.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/autografo_no_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/autografo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Genuviano Valgueiro de Carvalho Cantarelli”.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/autografo_no_06_-_2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/autografo_no_06_-_2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Público de "RUA MAJOR TIBURTINO ALVES DE CARVALHO BARROS”.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/autografo_no_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/autografo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Antônio Alves de Barros”.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/autografo_no_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/autografo_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público de “RUA EXPEDITO ALVES DE CARVALHO".</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/autografo_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/autografo_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 899/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/autografo_no_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/autografo_no_10-2023.pdf</t>
   </si>
   <si>
     <t>“Institui diretrizes e ações para o Programa Municipal de Combate ao Racismo Religioso.”</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/autografo_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/autografo_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Obriga hospitais, clínicas, consultórios e estabelecimentos similares, no Município de Floresta, a fixarem cartazes informando os direitos assegurados à pessoa com câncer, e dá outras providências.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5710/autografo_12-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5710/autografo_12-23.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/autografo_13-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/autografo_13-23.pdf</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/autografo_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/autografo_n_14-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS - CMPDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/autografo_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/autografo_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais do Município de Floresta, para vigorar a partir de 1° de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/autografo_n_16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/autografo_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional do Poder Legislativo do Município de Floresta/PE.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/autografo_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/autografo_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de combustíveis para apoio às atividades parlamentares e funcionamento dos Gabinetes dos Parlamentares.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/autografo_n_18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/autografo_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo Comissionado de Agente de Contratação da Câmara Municipal de Floresta, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/autografo_n_19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/autografo_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/autografo_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/autografo_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/autografo_n_21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/autografo_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Servidores do Poder Legislativo do Município de Floresta/PE.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/autografo_n_22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/autografo_n_22-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR MÍNIMO PARA O AJUIZAMENTO DE EXECUÇÕES FISCAIS, AUTORIZA A EXTINÇÃO DE AÇÕES ANTIECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/autografo_n_23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/autografo_n_23-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Mês Azul sobre conscientização do Autismo em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/autografo_n_24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/autografo_n_24-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da verba de representação do Chefe do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/autografo_n_25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/autografo_n_25-2023.pdf</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/autografo_n_26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/autografo_n_26-2023.pdf</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/autografo_n_27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/autografo_n_27-2023.pdf</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/autografo_n_28-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/autografo_n_28-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 82 da Lei n°. 595/2015, de 24 de maio de 2015, que "Institui o Código de Posturas do Município de Floresta/PE, e dá outras providências".</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/autogafo_n_29-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/autogafo_n_29-2023.pdf</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/autografo_n_30-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/autografo_n_30-2023.pdf</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/autografo_n_31-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/autografo_n_31-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria Onélia da Silva Souza em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/autografo_n_32-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/autografo_n_32-2023.pdf</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/autografo_n_33-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/autografo_n_33-2023.pdf</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/autografo_n_34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/autografo_n_34-2023.pdf</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/autografo_n_35-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/autografo_n_35-2023.pdf</t>
   </si>
   <si>
     <t>Institui o evento "Floresta em Serenata" no calendário do município de Floresta e determina sua realização na primeira semana que antecede o Dia das Mães.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/autografo_n_36-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/autografo_n_36-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial de Agente Comunitário de Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional n° 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/autografo_n_37-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/autografo_n_37-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 645/2016, que dispõe sobre a estrutura organizacional da Câmara Municipal de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/autografo_n_38-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/autografo_n_38-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade de informações relacionadas às emendas parlamentares que destinam recursos ao Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/autografo_n_39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/autografo_n_39-2023.pdf</t>
   </si>
   <si>
     <t>Institui o dia 02 de agosto como o "Dia Municipal do Forró".</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5959/autografo_n_40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5959/autografo_n_40-2023.pdf</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5960/autografo_n_41-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5960/autografo_n_41-2023.pdf</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5962/autografo_n_42-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5962/autografo_n_42-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias aos vereadores e servidores da Câmara Municipal de Floresta e revoga o Decreto Legislativo n° 01/2015.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5963/autografo_n_43-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5963/autografo_n_43-2023.pdf</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5964/autografo_n_44-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5964/autografo_n_44-2023.pdf</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5983/autografo_n_45-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5983/autografo_n_45-2023.pdf</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5984/autografo_n_46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5984/autografo_n_46-2023.pdf</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5985/autografo_n_47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5985/autografo_n_47-2023.pdf</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5997/autografo_n_48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5997/autografo_n_48-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração dos cargos de provimento efetivo do magistério público municipal de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6000/autografo_n_49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6000/autografo_n_49-2023.pdf</t>
   </si>
   <si>
     <t>Institui sistema de proteção, respeito e cuidado às mães de natimorto e com óbito fetal nas unidades de saúde credenciadas no Sistema Único de Saúde – SUS e da rede privada de saúde do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6001/autografo_n_50-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6001/autografo_n_50-2023.pdf</t>
   </si>
   <si>
     <t>Assegura à mulher o direito a presença de acompanhante, de sua escolha, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde no município de Floresta - PE.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6012/autografo_n_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6012/autografo_n_51-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6013/autografo_no_52-12023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6013/autografo_no_52-12023.pdf</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6014/autografo_no_53-12023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6014/autografo_no_53-12023.pdf</t>
   </si>
   <si>
     <t>Promove adequação no âmbito do município de Floresta-PE e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 319.921,54 (trezentos e dezenove mil, novecentos e vinte e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/autografo_n_54-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/autografo_n_54-2023.pdf</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/autografo_n_55-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/autografo_n_55-2023.pdf</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/autografo_n_56-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/autografo_n_56-2023.pdf</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/autografo_n_57-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/autografo_n_57-2023.pdf</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/autografo_n_58-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/autografo_n_58-2023.pdf</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/autografo_n_59-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/autografo_n_59-2023.pdf</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6058/autografo_n_60-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6058/autografo_n_60-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL, VISANDO DAR CUMPRIMENTO AO DISPOSTO DA LEI FEDERAL N° 14.4374, DE 4 DE AGOSTO DE 2022, QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/autografo_61-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/autografo_61-2023.pdf</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/autografo_n_62-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/autografo_n_62-2023.pdf</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/autografo_n_63-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/autografo_n_63-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo de CUIDADOR no quadro de servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/autografo_n_64-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/autografo_n_64-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Eventos do Município de Floresta-PE, o Campeonato OPEN FLORESTA DE JIU JITSU.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/autografo_65-_2023_-_projeto_de_lei__66-_2023_cred_adic_suplementar_5.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/autografo_65-_2023_-_projeto_de_lei__66-_2023_cred_adic_suplementar_5.pdf</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6139/autografo_n_66-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6139/autografo_n_66-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura de Floresta, estabelece diretrizes para as Políticas Municipais de Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6140/autografo_67-2023_-__-_pl_70-2023_-credito_adic_supl_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6140/autografo_67-2023_-__-_pl_70-2023_-credito_adic_supl_1.pdf</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/autografo_68__-_2023_-_projeto_de_lei_no_57_-_peu_-_diario_oficial_do_municipio.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/autografo_68__-_2023_-_projeto_de_lei_no_57_-_peu_-_diario_oficial_do_municipio.pdf</t>
   </si>
   <si>
     <t>“Institui o Diário Oficial do Município de Floresta, Estado de Pernambuco, como meio oficial de comunicação dos atos normativos e administrativos e dá outras providências.”</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/autografo_69-_2023_-_projeto_de_lei_62-2023_peu_-2023_--.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/autografo_69-_2023_-_projeto_de_lei_62-2023_peu_-2023_--.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o GRUPO AFRO CULTURAL MARACATU AFROBATUQUE.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/autografo_70-2023_-_projeto_de_lei_no_76_-_peu_-_patrimonio_cultural.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/autografo_70-2023_-_projeto_de_lei_no_76_-_peu_-_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município de Floresta, a Banda de Pífanos, o Toré, o Forró Pé de Serra, o Maracatu de Baque Virado, a Confraria _x000D_
 do Rosário e a Dança de São Gonçalo, e dá outras providências.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/autografo_71_-2023_-_projeto_de_lei-_77-2023_-__peu__-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/autografo_71_-2023_-_projeto_de_lei-_77-2023_-__peu__-.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Tereza de Benguela e da Mulher Negra no âmbito de Floresta/PE.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/autografo_n_72-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/autografo_n_72-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 837/2020, que "Modifica o Regime Próprio de Previdência Social do Município de Floresta" e da Lei Municipal n° 355/2007, que "reestrutura o Regime Próprio de Previdência Social de Floresta", e dá outras providências.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/autografo_n_73-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/autografo_n_73-2023.pdf</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/autografo_n_74-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/autografo_n_74-2023.pdf</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/autografo_n_75-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/autografo_n_75-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2024.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/autografo_n_76-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/autografo_n_76-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6175/autografo_77-2023__-_projeto_67-2023_-_projeto_de_lei_-_cred_adic_suplementar.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6175/autografo_77-2023__-_projeto_67-2023_-_projeto_de_lei_-_cred_adic_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6176/autografo_78-2023_-_projeto_de_lei_-_cred_adic_suplementar_9.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6176/autografo_78-2023_-_projeto_de_lei_-_cred_adic_suplementar_9.pdf</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6177/autografo_79-2023_-_projeto_de_lei_-_cred_adic_suplementar_11.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6177/autografo_79-2023_-_projeto_de_lei_-_cred_adic_suplementar_11.pdf</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6178/autografo_80-2023_-_projeto_de_lei_no_63_-_peu_-_nome_de_rua_-_d._lo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6178/autografo_80-2023_-_projeto_de_lei_no_63_-_peu_-_nome_de_rua_-_d._lo.pdf</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6179/autografo_81-2023_-_projeto_de_lei_no_71_-_gilberto_-_denominacao_de_rua_afonso_augusto_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6179/autografo_81-2023_-_projeto_de_lei_no_71_-_gilberto_-_denominacao_de_rua_afonso_augusto_1.pdf</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6180/autografo_82-2023_-_projeto_de_lei_no_74_-_peu_-_denominacao_de_rua_-_jose_neco_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6180/autografo_82-2023_-_projeto_de_lei_no_74_-_peu_-_denominacao_de_rua_-_jose_neco_1.pdf</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6181/autografo_83-2023__-_projeto_de_lei_-_peu_-_no_75_-_denominacao_de_rua_danilo_1.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6181/autografo_83-2023__-_projeto_de_lei_-_peu_-_no_75_-_denominacao_de_rua_danilo_1.pdf</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6009/emenda_aditiva_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6009/emenda_aditiva_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao Anexo I- Prioridades e Metas - do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6010/emenda_aditiva_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6010/emenda_aditiva_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos e parágrafos ao art.32 do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/emod-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/emod-01-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 35/2022.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/emod-02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/emod-02-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 67/2022.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5680/emod-03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5680/emod-03-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 68/2022.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/emod-04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/emod-04-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 69/2022.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/emod-05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/emod-05-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 70/2022.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/emenda_modificativa_n_06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/emenda_modificativa_n_06-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o anexo I do Projeto de Lei nº 13/2023.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5941/emod-07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5941/emod-07-2023.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa do Projeto de Lei nº 38/2023.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5965/emenda_modificativa_n_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5965/emenda_modificativa_n_08-2023.pdf</t>
   </si>
   <si>
     <t>Modifica artigos do Projeto de Lei n° 41/2023.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6005/emenda_modificativa_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6005/emenda_modificativa_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6006/emenda_modificativa_n_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6006/emenda_modificativa_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Modifica inciso do Parágrafo Único do Art.9º do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6007/emenda_modificativa_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6007/emenda_modificativa_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Modifica numerações do Anexo I – Prioridades e Metas - do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6008/emenda_modificativa_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6008/emenda_modificativa_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Modifica redação do §3º do Art.8º e do Anexo  I – Prioridades e Metas - do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/emenda_modificativa_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/emenda_modificativa_n_13-2023.pdf</t>
   </si>
   <si>
     <t>Modifica redação do Art.2º constante do Projeto de Lei nº 45/2023.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/emenda_modificativa_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/emenda_modificativa_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Modifica redação do Art.1º constante do Projeto de Lei nº 46/2023.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/emenda_modificativa_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/emenda_modificativa_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Modifica redação do Art.1º constante do Projeto de Lei nº 47/2023.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/emenda_substitutiva_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/emenda_substitutiva_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei n° 03/2023.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/emenda_substitutiva_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/emenda_substitutiva_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Substitui redação de dispositivos do Projeto de Lei n° 08/2023.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6004/emenda_substitutiva_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6004/emenda_substitutiva_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Substitui dispositivos  do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>DR. SEVERININHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/emenda_substitutiva_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/emenda_substitutiva_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Substitui redação do Projeto de Lei n° 55/2023, que eleva a caraibeira a árvore nativa símbolo de Floresta, altera a Lei n° 331/2005, renumera e acrescenta artigos, parágrafos, incisos e alíneas.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/emenda_substitutiva_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/emenda_substitutiva_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Substitui redação de incisos do Projeto de Lei nº 64/2023.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/emenda_supressiva_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/emenda_supressiva_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 03/2023.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5709/emenda_supressiva_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5709/emenda_supressiva_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 08/2023.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/emenda_supressiva_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/emenda_supressiva_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 10/2023.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/emenda_supressiva_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/emenda_supressiva_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 22/2023.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/emenda_supressiva_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/emenda_supressiva_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 25/2023.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/emenda_supressiva_n_06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/emenda_supressiva_n_06-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 36/2023.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5978/emenda_supressiva_n_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5978/emenda_supressiva_n_07-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 27/2023.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5979/emenda_supressiva_n_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5979/emenda_supressiva_n_08-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 39/2023.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6003/emenda_supressiva_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6003/emenda_supressiva_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação do Anexo I – Prioridades e Metas - do Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/emenda_supressiva_n_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/emenda_supressiva_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos Projeto de Lei nº 48/2023 – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/emenda_supressiva_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/emenda_supressiva_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos Projeto de Lei nº 50/2023 – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/emenda_supressiva_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/emenda_supressiva_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos  Projeto de Lei nº 51/2023 – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/emenda_supressiva_n._13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/emenda_supressiva_n._13-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 59/2023.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/emenda_supressiva_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/emenda_supressiva_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de artigos e parágrafos do Projeto de Lei Complementar nº 01/2023.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/emenda_supressiva_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/emenda_supressiva_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei nº 61/2023.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6138/esup-16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6138/esup-16-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 70/2023.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/emenda_supressiva_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/emenda_supressiva_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de artigos do Projeto de Lei n° 55/2023.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/emenda_supressiva_n_18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/emenda_supressiva_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Suprime incisos do Projeto de Lei nº 64/2023.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/emenda_supressiva_n_19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/emenda_supressiva_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 67/2023.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6166/emenda_supressiva_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6166/emenda_supressiva_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Suprime redação de dispositivos do Projeto de Lei n° 83/2023.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/01.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/01.2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de analisar a possibilidade de serem disponibilizadas máquinas para fazer uma estrada na área localizada à direita da BR-316, sentindo Floresta/Belém do São Francisco, próxima ao prédio onde funcionária o Curtume, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/02.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/02.2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que considere a possibilidade de realizar um projeto que vise à implementação do portal de entrada da cidade de Floresta.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/indicacao_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/indicacao_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, no sentido de instituir, na forma da Lei, a Guarda Municipal de Floresta.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/indicacao_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/indicacao_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, no sentido de estabelecer, na forma da Lei, o PISO SALARIAL DOS MOTORISTAS E DAS DEMAIS CATEGORIAS INTEGRANTES DO QUADRO EFETIVO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/indicacao_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/indicacao_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - no sentido de viabilizar a INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO em pontos estratégicos de nossa cidade, visando reduzir os índices de criminalidade na zona urbana de Floresta.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/indicacao_n_06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/indicacao_n_06-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, para que analise a possibilidade de aumentar o valor das diárias dos servidores municipais.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/indicacao_n_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/indicacao_n_07-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que implante o Programa de Incentivo à Sustentabilidade Urbana, denominado de Programa IPTU Verde, cuja sugestão de projeto de lei encaminho em anexo.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/indicacao_n_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/indicacao_n_08-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que leve os serviços de fisioterapia de forma periódica para as Unidades de Saúde das comunidades da zona rural.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/ind-09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/ind-09-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Educação, Cultura, Turismo e Esportes, no sentido de que sejam introduzidas e vivenciadas, de forma interdisciplinar, nas escolas públicas municipais, AULAS, PALESTRAS, ENTREVISTAS E DEMAIS AÇÕES INERENTES ÀS DATAS COMEMORATIVAS DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DE FLORESTA E DE ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/ind-10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/ind-10-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima SenhoraPrefeita de Floresta— Rosângela de Moura Maniçoba Novaes Ferraz — para que, través da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, possibilite a construção de uma quadra poliesportiva na Escola Municipal Manoel José Lopes, localizada no Assentamento Angico.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/indicacao_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/indicacao_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz — e aos Excelentíssimos Senhores Deputados Estaduais — Kaio Maniçoba, Fabrízio Ferraz e Rodrigo Novaes —, no sentido de se unirem, para lutarem pela construção de uma barragem no Riacho Caraibeirinha, localizado no 1º Distrito do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/indicacao_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/indicacao_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, análise a possibilidade de criar uma extensão do Programa Saúde da Família na Vila dos Pescadores/Plataforma.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/indicacao_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/indicacao_n_13-2023.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz e à Senhora Secretária Municipal de Saúde, no sentido de que viabilizem a instituição do Piso Salarial de Enfermagem em nosso Município.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/ind-14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/ind-14-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de PROMOVER, ATRAVÉS DA SECRETARIA COMPETENTE, CAMPANHA EDUCATIVA RELACIONADA À SEGURANÇA DO PEDESTRE AO TRANSITAR POR VIAS PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/ind-15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/ind-15-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta - Rosângela de Moura Maniçoba Novaes Ferraz - para que, através da secretaria responsável, implemente o Piso Salarial dos Professores no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/indicacao_n_16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/indicacao_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Companhia Pernambucana de Saneamento (Compesa), no sentido de que seja realizada a instalação de encanamento de água das ruas novas localizadas no final do Bairro do DNER.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/indicacao_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/indicacao_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Produção Rural, Meio Ambiente e Recursos Hídricos, no sentido de viabilizar a inscrição com DENOMINAÇÃO DO PARQUE DE EXPOSIÇÃO DE ANIMAIS “DEP. AUDOMAR FERRAZ”, na entrada daquele espaço público, uma vez que não mais consta tal denominação.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/indicacao_18.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Agência Pernambucana de Água e Clima (APAC) para que a referida instituição solicite ao Ministério do Desenvolvimento Regional (MDR) a abertura das comportas da barragem de Baraúnas, localizada no município de Floresta-PE.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/indicacao_19.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº Sr. Superintendente  Substituto da Superintendência Regional do estado de Pernambuco — Leandro Miranda Teixeira — para que analise a possibilidade de ser realizada a instalação de sinalização e lombadas eletrônicas na BR-316, no Município de Floresta-PE, mais especificamente, nas proximidades do Posto Trevo.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/indicacao_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/indicacao_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo aos Deputados Kaio Maniçoba e Fabrízio Ferraz, para que apresentem uma Emenda Parlamentar visando a aquisição de ambulância para ficar, em nosso município, à disposição da Vila dos Pescadores/Plataforma.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5970/indicacao_n_21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5970/indicacao_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Antônio Elizaldo de Vasconcelos e Sá — representante da CONAB no Estado de Pernambuco —, no sentido viabilizar a disponibilização do MILHO SUBSIDIADO aos agricultores e criadores do Município de Floresta.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/indicacao_n_22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/indicacao_n_22-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de motivar o cumprimento da Lei nº 282/2002, a qual “Estabelece critérios para contratação de Conjuntos, Bandas e Grupos Musicais existentes em Floresta, pelo Executivo”.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6104/indicacao_n_23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6104/indicacao_n_23-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Ministro da Integração e do Desenvolvimento Regional (MDR) - Waldez Góes - e a Excelentíssima Senhora Secretária Estadual de Desenvolvimento Agrário, Agricultura, Pecuária e Pesca, Ellen Viégas, no sentido de viabilizar, com a urgência que o caso requer, ESTUDO E PROJETOS OBJETIVANDO CONDUZIR ÁGUA AO AÇUDE DO QUEBRA UNHA, ATRAVÉS DO PROGRAMA DE INTEGRAÇÃO DO RIO SÃO FRANCISCO - PISF, nas comunidades localizadas no entorno do Açude Quebra Unha, do 2º Distrito de Floresta-PE.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/indicacao_n._24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/indicacao_n._24-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Companhia Energética de Pernambuco - CELPE - no sentido de que seja realizada a instalação de postes de iluminação no cemitério localizado na comunidade conhecida como Lagoa dos Defuntos, município de Floresta-PE.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/indicacao_n._25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/indicacao_n._25-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Companhia Pernambucana de Saneamento (Compesa), no sentido de que seja realizada a instalação de encanamento de água na Capela localizada na comunidade conhecida como Lagoa dos Defuntos, município de Floresta-PE.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_n._26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_n._26-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário Estadual de Mobilidade e Infraestrutura de Pernambuco – Diogo Bezerra, no sentido de viabilizar SERVIÇOS DE MANUTENÇÃO NA ESTRADA DE ACESSO AO 2º DISTRITO - AIRI.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/indicacao_n._27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/indicacao_n._27-2023.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Diretor-Presidente da Companhia Pernambucana de Saneamento – COMPESA, no sentido de viabilizar o ABASTECIMENTO DE ÁGUA para a comunidade do 2º Distrito de Floresta - Airi.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/mocao-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/mocao-01-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO a Thiago Emanuel Rodrigues Novaes, Darlan Martins Lara e Shana Ginar da Silva, pelo desenvolvimento da pesquisa intitulada “Casos notificados de Síndrome Respiratória Aguda Grave (SRAG) em indígenas do Brasil: uma análise clínico-epidemiológica no contexto da pandemia da COVID-19”.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/mocao-02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/mocao-02-2023.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à professora Jacira Maria de Souza.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>DR. SEVERININHO, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/03.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/03.2023.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulada Moção de Aplauso ao Grupo Compare, na pessoa do Diretor-Presidente, o empresário florestano, Sr. Heraldo Menezes de Sá, pelo novo empreendimento em nossa cidade – o ATACAREJO -.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao Instituto Cultural Raízes, pelos 22 anos de existência e 13 anos de ações efetivas e ininterruptas em Floresta/PE.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/mocao_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/mocao_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO a Mychel Gomes de Sá Ferraz, pela sua nomeação ao cargo de Diretor - Geral do Programa Estadual de Apoio ao Pequeno Produtor Rural - PRORURAL.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/mocao_n._6-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/mocao_n._6-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja consignada, na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO, a André Luís Nunes Novaes Cordeiro, pela aprovação em concursos públicos, especialmente, para o cargo de Delegado de Polícia Civil do Pará, o qual tomou posse recentemente e serve à população paraense com muita hombridade e dedicação, na busca por uma sociedade mais justa e segura.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/mocao_n._7-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/mocao_n._7-2023.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado moção de aplauso aos Profissionais de Educação Física, pelo papel de grande importância na promoção da saúde, do bem-estar e do estilo de vida ativo em nossa sociedade.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/pare-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/pare-01-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 41/2023, o qual “Reajusta a renumeração dos cargos de provimento efetivo do magistério público municipal de Floresta” conforme a Emenda Modificativa nº 08/2023.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6017/parecer_de_educacao_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6017/parecer_de_educacao_n_02-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER AO PROJETO DE LEI N° 49/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_de_educacao_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_de_educacao_n_03-2023.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 45/2023 – do Executivo Municipal, o qual “Dispõe sobre a criação de cargo de CUIDADOR no quadro de servidores municipais.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/parf-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/parf-01-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 01/2023, do Executivo Municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE”.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5704/parecer_02-23_f.o.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5704/parecer_02-23_f.o.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 03/2023, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar", conforme a Emenda Supressiva n° 01/2023 e a Emenda Substitutiva n° 01/2023.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_03-23_f.o.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_03-23_f.o.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 08/2023, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar", conforme a Emenda Supressiva n° 02/2023 e a Emenda Substitutiva n° 02/2023.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/parf-04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/parf-04-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 14/2023, da Mesa Diretora e demais Vereadores, o qual “Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de Floresta, para vigorar a partir de 1º de janeiro de 2025 ”.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/parf-05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/parf-05-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 15/2023, da Mesa Diretora e demais Vereadores, o qual “Altera a estrutura organizacional do Poder Legislativo do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/parf-06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/parf-06-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 16/2023, da Mesa Diretora e demais Vereadores, o qual “Dispõe sobre a concessão de combustíveis para apoio às atividades parlamentares e funcionamento dos Gabinetes dos Parlamentares”.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/parf-07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/parf-07-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 17/2023, da Mesa Diretora e demais Vereadores, o qual “Cria o Cargo Comissionado de Agente de Contratação da Câmara Municipal de Floresta, Estado de Pernambuco”.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5738/parf-08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5738/parf-08-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Resolução nº 07/2023, da Mesa Diretora e demais Vereadores, o qual “Fixa os subsídios dos Vereadores do Município de Floresta/PE para a legislatura com início em 2025”.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/parf-09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/parf-09-2023.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA-PE, GESTOR RICARDO FERRAZ, EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/parf-10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/parf-10-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 21/2023, da Mesa Diretora, o qual “Dispõe sobre a fixação da verba de representação do chefe do Poder Legislativo”.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/parecer_de_financas_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/parecer_de_financas_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 13/2023, da Mesa Diretora e demais vereadores, o qual “Reajusta os vencimentos dos Servidores do Poder Legislativo do Município de Floresta/PE, conforme a Emenda Modificativa nº 06/2023”.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/parf-12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/parf-12-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 62/2022, do Poder Executivo, o qual “Estabelece valor mínimo de R$800,00 (oitocentos reais) para Ajuizamento de Execuções Fiscais no Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5811/parf-13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5811/parf-13-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 09/2023, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 450.000,00 (quatrocentos cinquenta mil reais)”.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/parf-14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/parf-14-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 10/2023, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar” de acordo com a Emenda Supressiva nº 03/2023.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/parf-15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/parf-15-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 11/2023, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 910.192,82 (novecentos e dez mil cento e noventa e dois reais e oitenta e dois centavos)”.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/parf-16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/parf-16-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 18/2023, do Executivo Municipal, o qual “Altera o artigo 82 da Lei nº 595/2015, de 24 de maio de 2015, que “Institui o Código de Postura do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_de_financas_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_de_financas_n_17-2023.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTOR RICARDO FERRAZ, EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/parf-18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/parf-18-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, conforme a Emenda Supressiva nº 04/2023, ao Projeto de Lei nº 22/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/parf-19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/parf-19-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei  nº 23/2023, do Executivo Municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE, fixado em R$ 1.320,00”.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_de_financas_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_de_financas_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 25/2023, do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional suplementar”.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/parecer_de_financas_n_21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/parecer_de_financas_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 28/2023 do Executivo Municipal, o qual “Fixa o piso salarial do Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022”.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_de_financas_n_22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_de_financas_n_22-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 29/2023 da Mesa Diretora, o qual “Altera a redação da Lei Municipal nº 645/2016, que dispõe sobre a estrutura organizacional da Câmara Municipal de Floresta”.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/parf-23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/parf-23-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 35/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 28 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/parf-24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/parf-24-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 36/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 29 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5950/parf-25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5950/parf-25-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 37/2023, o qual “Dispõe sobre concessão de Diárias aos Vereadores e Servidores da Câmara municipal de Floresta e revoga o Decreto Legislativo nº 01/2015”.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5951/parf-26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5951/parf-26-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 38/2023, o qual “Abre no orçamento vigente crédito adicional suplementar”.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5952/parf-27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5952/parf-27-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 42/2023, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 135.000,00 (cento e trinta e cinco mil reais)”.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5980/parf-28-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5980/parf-28-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 27/2023, o qual “Abre no orçamento vigente crédito adicional suplementar".</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5981/parf-29-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5981/parf-29-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 39/2023, o qual “Abre no orçamento vigente crédito adicional suplementar, de acordo com a Emenda Supressiva nº 08/2023”.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5982/parf-30-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5982/parf-30-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 40/2023 do Executivo Municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 1.299.773,00 (um milhão duzentos e noventa e nove mil setecentos e setenta e três reais)”.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/parf-31-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/parf-31-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 41/2023, o qual “Reajusta a renumeração dos cargos de provimento efetivo do magistério público municipal de Floresta” conforme a Emenda Modificativa nº 08/2023.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6011/parecer_de_financas_n_32-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6011/parecer_de_financas_n_32-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 43/2023, o qual “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024” conforme a Emenda Supressiva nº 09/2023, Emenda Substitutiva nº 03/2023, Emendas Aditivas nºs. 01 e 02/2023 e Emendas Modificativas nºs. 09, 10, 11 e 12/2023".</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6015/parecer_de_financas_n_33-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6015/parecer_de_financas_n_33-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 49/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6016/parecer_de_financas_n_34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6016/parecer_de_financas_n_34-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 52/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 22 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/parf-35-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/parf-35-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 44/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 2.750.000,00 (dois milhões setecentos e cinquenta mil reais)”.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/parf-36-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/parf-36-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 48/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar”.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/parf-37-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/parf-37-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 50/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar”.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/parf-38-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/parf-38-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 51/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar, conforme a Emenda Supressiva nº 12/2023”.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/parf-39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/parf-39-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 53/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 648.159,00 (seiscentos e quarenta e oito mil e cento e cinquenta e nove reais)”.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/parf-40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/parf-40-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 54/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar na importância de R$ 201.000,00 (duzentos e um mil reais)”.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/parecer_de_financas_n_41-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/parecer_de_financas_n_41-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 58/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/parecer_n._42-2023_-_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/parecer_n._42-2023_-_financas.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Finanças e Orçamento ao Projeto de Lei nº 59/2023 – do Executivo Municipal, o qual “Abre no Orçamento Vigente Crédito Adicional Suplementar”.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/parecer_de_financas_n_43-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/parecer_de_financas_n_43-2023.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Finanças e Orçamento ao Projeto de Lei nº 60/2023 – do Executivo Municipal, o qual ““Autoriza o poder Executivo a celebrar termo de confissão de débitos previdenciários e acordo de parcelamento com o fundo de Previdência Social do Município de Floresta – FLORESTAPREV”.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/parecer_de_financas_n_44-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/parecer_de_financas_n_44-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 61/2023, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 66/2023, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/parecer_de_financas_n_46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/parecer_de_financas_n_46-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 69/2023, do Executivo Municipal, o qual "Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências"._x000D_
 .</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/parf-47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/parf-47-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 70/2023, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar e dá outras providências", conforme a Emenda Supressiva n° 16/2023.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/parecer_de_financas_n_48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/parecer_de_financas_n_48-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar n° 01/2023, do Executivo Municipal, o qual "Altera a redação da Lei Municipal n° 837/2020, que "Modifica o Regime Próprio de Previdência Social do Município de Floresta" e da Lei Municipal n° 355/2007, que "reestrutura o Regime Próprio Previdência Social de Floresta", e dá outras providências.", conforme a Emenda Supressiva n° 14/2023.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/parecer_de_financas_n_49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/parecer_de_financas_n_49-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – Ao Projeto de Lei nº 64/2023 – LOA – Lei Orçamentária Anual 2024, de acordo com a Emenda Supressiva nº 18/2023, a Emenda Substitutiva nº 05/2023 e a Emenda Impositiva nº 01/2023.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/parecer_50-2023_-_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/parecer_50-2023_-_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – Ao Projeto de Lei nº 65/2023 – o qual, “DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE 2022-2024”.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6171/parecer_de_financas_n_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6171/parecer_de_financas_n_51-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – Ao Projeto de Lei nº 67/2023 – do Executivo Municipal – o qual “Abre no orçamento vigente crédito adicional suplementar CONFORME A EMENDA SUPRESSIVA Nº 19/2023 ”.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6172/parecer_de_financas_n_52-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6172/parecer_de_financas_n_52-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – Ao Projeto de Lei nº 82/2023 – do Executivo Municipal – o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 898.310,00 ( oitocentos e noventa e oito mil trezentos e dez reais)”.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6173/parecer_de_financas_n_53-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6173/parecer_de_financas_n_53-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – Ao Projeto de Lei nº 83/2023 – do Executivo Municipal – o qual “Abre no orçamento vigente crédito adicional suplementar CONFORME A EMENDA SUPRESSIVA Nº 20/2023 ”.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5995/pars-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5995/pars-01-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 33/2023, o qual “Institui sistema de proteção, respeito  e cuidado às mães de natimorto e com óbito fetal nas unidades de saúde credenciadas no sistema único de saúde – SUS e da rede privada de saúde do município".</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5996/pars-02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5996/pars-02-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 34/2023, o qual “Assegura à mulher o direito a presença de acompanhante, de sua escolha, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde no município de Floresta – PE”.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_de_seguridade_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_de_seguridade_n_03-2023.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 45/2023 – do Executivo Municipal, o qual “Dispõe sobre a criação de cargo de CUIDADOR no quadro de servidores municipais.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/parecer_de_seguridade_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/parecer_de_seguridade_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social - Saúde, Previdência e Assistência Social ao Projeto de Lei Complementar n° 01/2023, de acordo com a Emenda Supressiva n° 14/2023.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/parj-01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/parj-01-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 01/2023, do Executivo Municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE”.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/parj-02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/parj-02-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 02/2023, do Vereador Pedro Gomes Vilarim Júnior, o qual "Institui diretrizes e ações para o Programa Municipal de Combate ao Racismo Religioso".</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/parj-03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/parj-03-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 03/2023, do Vereador Pedro Gomes Vilarim Júnior, o qual "Obriga hospitais, clínicas, consultórios e estabelecimentos similares, no Município de Floresta, a fixarem cartazes informando os direitos assegurados à pessoa com câncer, e dá outras providências."</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/parj-04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/parj-04-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 35/2022, do Vereador Pedro Henrique Novaes de Souza Lira, o qual "Denomina de Rua José Cahú Filho (Zezinho Cahú)", conforme Emenda Modificativa n° 01/2023.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/parj-05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/parj-05-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 65/2022, do Vereador Marcos Antônio de Carvalho, o qual "Denomina de Rua Antônio Alves de Carvalho", conforme Emenda Modificativa n° 04/2022.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/parj-06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/parj-06-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 66/2022, do Vereador Marcos Antônio de Carvalho, o qual "Denomina de Rua Walmir Afonso Novaes", conforme Emenda Modificativa n° 03/2022.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/parj-07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/parj-07-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 67/2022, do Vereador Marcos Antônio de Carvalho, o qual "Denomina de Rua Genuviano Valgueiro de Carvalho Cantarelli", conforme Emenda Modificativa n° 02/2022.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/parj-08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/parj-08-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 68/2022, do Vereador Marcos Antônio de Carvalho, o qual "Denomina de Rua Major Tiburtino Alves de Carvalho Barros", conforme Emenda Modificativa n° 03/2022.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n°74/2022, do Executivo Municipal, o qual "Altera a Lei Municipal n° 899/2021".</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/parecer_10-23_c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/parecer_10-23_c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 01/2023, do vereador Esequiel Rodrigues de Aquino, o qual "Institui o “Corredor Vereador Beto Souza” e a Galeria dos Presidentes da Câmara Municipal de Floresta-PE".</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_11-23_c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_11-23_c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 02/2023, do vereador Pedro Henrique Novaes de Souza Lira, o qual "Institui Medalha de Mérito “Vaqueiro Florestano - Quinca Pedro."</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/parecer_12-23_c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/parecer_12-23_c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 03/2023, do vereador Severino Ferraz Diniz Carvalho, o qual "Concede Medalha de Honra e Mérito Maria das Dores".</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/parecer_13-23_c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/parecer_13-23_c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 29/2022, do vereador Pedro Henrique Novaes de Souza Lira, o qual "Concede Medalha de Mérito Político-Administrativo - Afonso Augusto Ferraz."</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/parecer_14-23_c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/parecer_14-23_c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução n° 30/2022, do vereador Esequiel Rodrigues de Aquino, o qual "Concede Medalha de Mérito Agricultor Luiz Inácio Torres".</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/parj-15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/parj-15-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 69/2022, do vereador Marcos Antônio de Carvalho, o qual "Denomina logradouro público de Rua Antônio Alves de Barros - Bairro Alto da Ermida", conforme a Emenda Modificativa n° 04/2023.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/parj-16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/parj-16-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 70/2022, do vereador Marcos Antônio de Carvalho, o qual "Denomina logradouro público de Rua Expedito Alves de Carvalho - Bairro Alto da Ermida", conforme a Emenda Modificativa n° 05/2023.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/parecer_de_justica_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/parecer_de_justica_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Resolução n° 04/2023, do Vereador Esequiel Rodrigues de Aquino, o qual "Concede Medalha de Honra e Mérito MARIA DAS DORES a Leciane de Lima Cruz, conforme a Resolução n° 02/2023".</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/parj-18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/parj-18-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 12/2023, do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui o conselho municipal de proteção e defesa dos animais - CMPDA”.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/parj-19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/parj-19-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 14/2023, da Mesa Diretora e demais Vereadores, o qual “Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais de Floresta, para vigorar a partir de 1º de janeiro de 2025”.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/parj-20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/parj-20-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 15/2023, da Mesa Diretora e demais Vereadores, o qual “Altera a estrutura organizacional do Poder Legislativo do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/parj-21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/parj-21-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 16/2023, da Mesa Diretora e demais Vereadores, o qual “Dispõe sobre a concessão de combustíveis para apoio às atividades parlamentares e funcionamento dos Gabinetes dos Parlamentares”.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/parj-22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/parj-22-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 17/2023, da Mesa Diretora e demais Vereadores, o qual “Cria o Cargo Comissionado de Agente de Contratação da Câmara Municipal de Floresta, Estado de Pernambuco”.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/parj-23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/parj-23-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 06/2023, do Vereador Marcos Antônio de Carvalho, o qual “Concede Medalha de Mérito Político Administrativo AFONSO AUGUSTO FERRAZ ao Ex-Vereador Jarbas Florentino de Carvalho”.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/parj-24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/parj-24-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 07/2023, da Mesa Diretora e demais Vereadores, o qual “Fixa os subsídios dos Vereadores do Município de Floresta/PE para a legislatura com início de 2025”.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/parj-25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/parj-25-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 77/2022, do Vereador Pedro Henrique Novaes de Sousa Lira.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/parj-26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/parj-26-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 79/2022, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de RUA ZIVALDA VITÓRIO DA SILVA SAMPAIO NOVAES, a via pública localizada no Loteamento Né Maniçoba – Rua 06”.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/parecer_de_justica_n_27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/parecer_de_justica_n_27-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 05/2023, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor AURIVALTER CORDEIRO PEREIRA DA SILVA”.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/parj-28-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/parj-28-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 20/2023, do Vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Cria o Mês Azul sobre conscientização do Autismo em nosso município”.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/parj-29-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/parj-29-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 21/2023, da Mesa Diretora, o qual “Dispõe sobre a fixação da verba de representação do chefe do Poder Legislativo”.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/parj-30-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/parj-30-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 13/2023, da Mesa Diretora e demais vereadores, o qual “Reajusta os vencimentos dos Servidores do Poder Legislativo do Município de Floresta/PE, conforme a Emenda Modificativa nº 06/2023”.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5783/parj-31-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5783/parj-31-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 62/2022, do Poder Executivo, o qual “Estabelece valor mínimo de R$800,00 (oitocentos reais) para Ajuizamento de Execuções Fiscais no Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/parj-32-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/parj-32-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 63/2022, do Poder Executivo, o qual “Altera a composição do Conselho Municipal dos Direitos e da Política da Mulher (COMFLOR) no Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/parj-33-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/parj-33-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 18/2023, do Executivo Municipal, o qual “Altera o artigo 82 da Lei nº 595/2015. De 24 de maio de 2015, que “Institui o Código de Posturas do Município de Floresta/PE”.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/parj-34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/parj-34-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 07/2023, do vereador Victor Laert dos Santos, o qual “Denomina Logradouro Público de Rua Edson Ferraz, a via pública localizada no Loteamento Três Marias – Rua Projetada 11”.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_de_justica_n_35-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_de_justica_n_35-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 08/2023, do vereador Victor Laert dos Santos, o qual “Concede Medalha Adolfo Ferraz a LUIZ GONZAGA DO NASCIMENTO JÚNIOR”.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_de_justica_n_36-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_de_justica_n_36-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 09/2023, do vereador Pedro Henrique Novaes de Sousa Lira, o qual “Concede Título de Cidadão Honorário Florestano ao Cantor e Compositor – Francisco Assis Nogueira - ASSISÃO”.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_de_justica_n_37-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_de_justica_n_37-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 19/2023, do vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Denomina nome de Rua Maria Onélia da Silva em nosso Município”.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/parecer_de_justica_n_38-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/parecer_de_justica_n_38-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 24/2023 da vereadora Rosa Maria de Souza, o qual fica “Denominada RUA PAULO JACKSON DE BRITO, a Rua Projetada 16, paralela à Rua Janete Ferraz Jardim, - Bairro Parque das Acácias” .</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/parecer_de_justica_n_39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/parecer_de_justica_n_39-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 26/2023 do vereador Tiago Sobral Ferraz de Moura Maniçoba e demais vereadores relacionados na proposição, o qual fica “Institui o evento “FLORESTA EM SERENATA” no calendário do município de Floresta e determina sua realização na primeira semana que acontece o Dia das Mães”.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/parecer_de_justica_n_40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/parecer_de_justica_n_40-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 28/2023 do Executivo Municipal, o qual fica “Fixa o piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022”.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/parecer_de_justica_n_41-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/parecer_de_justica_n_41-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 29/2023 da Mesa Diretora, o qual fica “Altera a redação da Lei Municipal nº 645/2016, que dispõe a estrutura organizacional da Câmara Municipal de Floresta .</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/parecer_de_justica_n_42-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/parecer_de_justica_n_42-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 30/2023 do vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre a publicidade de informações relacionadas às Emendas Parlamentares que destinam recursos ao Município de Floresta/PE” .</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/parecer_de_justica_n_43-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/parecer_de_justica_n_43-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 31/2023 do vereador Pedro Gomes Vilarim Júnior, o qual “Institui o dia 02 de agosto como o DIA MUNICIPAL DO FORRÓ”.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/parecer_de_justica_n_44-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/parecer_de_justica_n_44-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 10/2023 da vereadora Rosa Maria de Souza, o qual “Concede Título de Cidadã Honorária Florestana à Senhora Camila Gabriela Magalhães de Castro Valgueiro Ferraz”.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/parecer_de_justica_n_45-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/parecer_de_justica_n_45-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 11/2023 do vereador Pedro Gomes Vilarim Júnior, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Mychel Gomes de Sá Ferraz”.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/parecer_de_justica_n_46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/parecer_de_justica_n_46-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 12/2023 do vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Cosme Miranda Silva (Cosme da Patrol)”.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5948/parj-47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5948/parj-47-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 37/2023, o qual “Dispõe sobre concessão de Diárias aos Vereadores e Servidores da Câmara municipal de Floresta e revoga o Decreto Legislativo nº 01/2015”.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5949/parj-48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5949/parj-48-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 38/2023, o qual “Abre no orçamento vigente crédito adicional suplementar, de Acordo com a Emenda Modificativa nº 07/2023”.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/parj-49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/parj-49-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 33/2023, o qual “Institui sistema de proteção, respeito e cuidado às mães de natimorto e com óbito fetal nas unidades de saúde credenciadas no Sistema Único de Saúde – SUS e da rede privada de Saúde do Município”.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/parj-50-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/parj-50-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 34/2023, o qual “Assegura à mulher o direito de acompanhante, de sua escola, durante as consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados der saúde no município de Floresta-PE”.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/parj-51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/parj-51-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, conforme a Emenda Modificativa nº 08/2023, ao Projeto de Lei nº 41/2023 do Executivo Municipal, o qual “Reajusta a renumeração dos cargos de provimento efetivo do magistério público municipal de Floresta”.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/parj-52-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/parj-52-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Veto Total à Emenda Modificativa nº 08/2023, que Modifica Artigos do Projeto de Lei nº 41/2023 – Executivo Municipal, o qual “Reajusta a Remuneração dos Cargos de Provimento Efetivo do Magistério Público Municipal de Floresta”.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/parecer_de_justica_n_53-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/parecer_de_justica_n_53-2023.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 58/2023, DO EXECUTIVO MUNICIPAL, DATADO DE 21 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/parecer_de_justica_n_54-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/parecer_de_justica_n_54-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 32/2023, do vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Fica denominada PRAÇA MARIA ANATIVA DE SÁ, a praça localizada no bairro da Ermida, onde funciona a Academia da Saúde”.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/parecer_de_justica_n_55-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/parecer_de_justica_n_55-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 45/2023, do Executivo Municipal, o qual “Dispõe sobre a criação de cargo de CUIDADOR no quadro de servidores municipais, conforme a Emenda Modificativa nº 13/2023”.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/parecer_de_justica_n_57-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/parecer_de_justica_n_57-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 56/2023, do vereador Pedro Gomes Vilarim Júnior, o qual “Institui, no Calendário Oficial de Eventos do Município de Floresta-PE, o Campeonato OPEN FLORESTA DE JIU JITSU”.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/parecer_de_justica_n_58-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/parecer_de_justica_n_58-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 60/2023, do Executivo Municipal o qual “Autoriza o poder Executivo a celebrar termo de confissão de débitos previdenciários e acordo de parcelamento com o fundo de Previdência Social do Município de Floresta – FLORESTAPREV”.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/parecer_de_justica_n_59-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/parecer_de_justica_n_59-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 57/2023, o qual “Institui o Diário Oficial do Município de Floresta, Estado de Pernambuco, como meio oficial de comunicação dos atos normativos e administrativos e dá outras providências.”.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/parecer_de_justica_n_60-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/parecer_de_justica_n_60-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 60/2023, o qual "Declara de Utilidade Pública o GRUPO AFRO CULTURAL “MARACATU AFROBATUQUE.”.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/parj-61-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/parj-61-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 68/2023, o qual "Institui o Sistema Municipal de Cultura de Floresta, estabelece diretrizes para as Políticas Municipais de Cultura, e dá outras providências."</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/parecer_de_justica_n_62-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/parecer_de_justica_n_62-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei n° 69/2023, o qual "Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências."</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/parecer_de_justica_n_63-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/parecer_de_justica_n_63-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei n° 63/2023, o qual "Declara Patrimônio Cultural Imaterial do Município de Floresta, a Banda de Pífanos, o Toré, o Forró Pé de Serra, o Maracatu de Baque Virado, a Confraria do Rosário e a Dança de São Gonçalo, e dá outras providências."</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/parecer_de_justica_n_64-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/parecer_de_justica_n_64-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei n° 63/2023, o qual "Institui o Dia Municipal de Tereza de Benguela e da Mulher Negra no âmbito de Floresta/PE."</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/parecer_de_justica_n_65-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/parecer_de_justica_n_65-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Resolução n° 13/2023, o qual "Concede Título de Cidadão Honorário Florestano ao senhor Ademilton Souza dos Santos".</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/parecer_de_justica_n_66-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/parecer_de_justica_n_66-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei Complementar n° 01/2023, de acordo com a Emenda Supressiva n° 14/2023.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/parecer_de_justica_n_67-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/parecer_de_justica_n_67-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei n° 46/2023, o qual "Denomina logradouro público", conforme a Emenda Modificativa n° 14/2023.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/parecer_de_justica_n_68-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/parecer_de_justica_n_68-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação - ao Projeto de Lei n° 47/2023, o qual "Denomina logradouro público", conforme a Emenda Modificativa n° 15/2023.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6167/parecer_justica_n_69-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6167/parecer_justica_n_69-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – Ao Projeto de Lei nº 63/2023 – do vereador Pedro Gomes Vilarim Júnior – o qual “Fica denominada de “Almira Martins Nascimento (Dona Lô), a via pública localizada na Rua projetada 8, Loteamento Né Maniçoba”.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6168/parecer_justica_n_70-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6168/parecer_justica_n_70-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – Ao Projeto de Lei nº 71/2023 – do vereador Gilberto Quirino de Sá – o qual “Fica denominada de “Avenida Afonso Augusto Ferraz”, a via pública que tem seu início no Bairro Santa Rosa, paralela com a Rua Emídio Quirino de Sá”.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6169/parecer_justica_n_71-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6169/parecer_justica_n_71-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – Ao Projeto de Lei nº 74/2023 – do vereador Pedro Gomes Vilarim Júnior – o qual “Fica denominada de “Rua José de Souza Neco”, a Rua Projetada 13, via pública localizada no Loteamento Né Maniçoba”.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6170/parecer_justica_n_72-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6170/parecer_justica_n_72-2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – Ao Projeto de Lei nº 75/2023 – do vereador Pedro Gomes Vilarim Júnior – o qual “Fica denominada de “Rua Danilo Júnior da Silva Maniçoba”, a Rua 12, localizada no Loteamento Né Maniçoba”.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
     <t>CIRO FERRAZ, ANDRÉ FERRAZ, CHICHICO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/pedido_de_providencia_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/pedido_de_providencia_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica, como limpeza, capinação e reposição do calçamento da Rua Tito Ferraz da Silva Leal, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/pedido_de_providencia_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/pedido_de_providencia_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica, como limpeza, capinação e reposição do calçamento da Rua Manoel Goiana Calaça, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o conserto do semáforo que fica em frente ao Compare Supermercado 1.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/pedido_de_providencia_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/pedido_de_providencia_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a limpeza e o calçamento da Rua que fica localizada por trás do cemitério Municipal de Floresta.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/pedido_de_providencia_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/pedido_de_providencia_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Formula APELO a Exmª. Srª. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, “possibilite as seguintes melhorias para Rua Luiz Oliveira da Silva (Localizada no Bairro Santa Rosa): iluminação pública e retirada do mato”.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/pedido_de_providencia_n_06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/pedido_de_providencia_n_06-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, través da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a sinalização de trânsito, como faixa de pedestres, lombadas e cones,  nas imediações das escolas  públicas e privadas de Floresta, em especial nas que possuem as etapas de Educação Infantil e Ensino Fundamental I e II.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/pedido_de_providencia_n_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/pedido_de_providencia_n_07-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria competente providencie, com a brevidade necessária, o DESASSOREAMENTO/LIMPEZA do Rio Pajeú, nas áreas que margeiam a nossa cidade.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/pedido_de_providencia_n_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/pedido_de_providencia_n_08-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica, como limpeza, capinação e reposição do calçamento da Rua Kepler Lafayette, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/pedido_de_providencia_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/pedido_de_providencia_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica, como limpeza, capinação e reposição do calçamento da Rua Francisco Aureliano de Sá, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/pedido_de_providencia_n_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/pedido_de_providencia_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria de Planejamento, Obras e Serviços Púbicos, viabilize a REFORMA DO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/pedido_de_providencia_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/pedido_de_providencia_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a limpeza e as tampas dos bueiros da Travessa do Rosário, localizado no centro da cidade.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/pedido_de_providencia_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/pedido_de_providencia_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencienão só o conserto das estradas que dão acesso ao Serrotinho (como é conhecido o final da Avenida Belém do São Francisco, Bairro Caetano I), mas tambéma limpeza da referida localidade.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/pedido_de_providencia_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/pedido_de_providencia_n_13-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, través das Secretarias Municipais de Planejamento, Obras e Serviços Públicos e de Educação, Cultura, Turismo e Esportes, possibilite a reforma e a dedetização da Escola Municipal José Firmino de Menezes.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/pedido_de_providencia_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/pedido_de_providencia_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie as seguintes melhorias para a Aldeia Faveleira:  a construção do muro do cemitério local e a instalação de lâmpadas nas comunidades da Aldeia que necessitam de iluminação pública.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>CIRO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/pedido_de_providencia_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/pedido_de_providencia_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a manutenção do calçamento da Rua Ademar Torres de Araújo, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/pedido_de_providencia_n_16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/pedido_de_providencia_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a manutenção do calçamento da Rua Evan Ferraz, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/pedido_de_providencia_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/pedido_de_providencia_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a manutenção do calçamento da Rua Nazinha Aires Diniz, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/pedido_de_providencia_n_18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/pedido_de_providencia_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a manutenção do calçamento da Rua Fulgêncio Manoel da Silva, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/pedido_de_providencia_n_19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/pedido_de_providencia_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a manutenção do calçamento da Rua Amandina Mendes Muniz Jardim, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/pedido_de_providencia_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/pedido_de_providencia_n_20-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a LIMPEZA DE LIXO E MATO, BEM COMO CONCLUSÃO DO CALÇAMENTO DE TRECHO DA RUA CEL. FRANCISCO BARROS DO NASCIMENTO desde a Lanchonete de Eduardo, encerrando-se nas proximidades da Padaria de José de Izabel e na TRAVESSA, nos FUNDOS DAQUELA PADARIA.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/pedido_de_providencia_n_21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/pedido_de_providencia_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima SenhoraPrefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, través da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, possibilite o conserto das estradas que dão acesso às comunidades do Jardim, Angico, Pipoca e Folha Miúda.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/22.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/22.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Senhor Secretário de Obras, Planejamento e Serviços Públicos – Adelmo Nunes – e à Secretaria de Educação, Cultura, Turismo e Esportes, para que, em caráter de urgência, providenciem a RECUPERAÇÃO EMANUTENÇÃO DOS ALAMBRADOS, PISO E ILUMINAÇÃO DAS QUADRAS ESPORTIVAS DE NOSSA CIDADE, EM ESPECIAL, AQUELAS LOCALIZADAS NOS BAIRROS POPULARMENTE CONHECIDOS COMO VULCÃO E ALTO DA ERMIDA; E RUA DE BAIXO, E PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/23.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/23.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Senhor Secretário de Obras, Planejamento e Serviços Públicos – Adelmo Nunes - e à Secretaria de Educação, Cultura, Turismo e Esportes, para que, em caráter de urgência, providenciem a RECUPERAÇÃO EMANUTENÇÃODOS ALAMBRADOS, BANHEIROS, PISO E ILUMINAÇÃO DA QUADRA ESPORTIVADE LOCALIZADA NA RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/24.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/24.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria responsável, providencie a RECUPERAÇÃO DO ESTÁDIO MUNICIPAL JOÃO DEOCLÉCIO DE SOUZA.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/25.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/25.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, viabilize as medidas necessárias e urgentes visando à iluminação nas proximidades da Escola  Domingos Soriano, através da instalação de braços de luz nos postes ali localizados, com os seguintes barramentos:_x000D_
 _x000D_
 •	X-127283;_x000D_
 •	X-127281;_x000D_
 •	X-127285;_x000D_
 •	X-127286.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/pedido_de_providencia_n_26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/pedido_de_providencia_n_26-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de viabilizar, através da Secretaria de Planejamento, Obras e Serviços Púbicos, as REFORMAS DO AÇOUGUE E DO MATADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/27.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/27.2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilustríssimo Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de que seja dado prosseguimento à obra da PRAÇA MAJOR JOÃO NOVAES.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/28.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/28.2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilustríssimo Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de que REALIZE OPERAÇÃO TAPA-BURACOS NA RUA MAJOR JOSÉ RODRIGUES DE MORAES, próximo ao Pelotão da PM e do Compare Supermercado.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/29.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/29.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Profª Maria Eugênia Falcão Ferraz, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/30.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/30.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a iluminação pública do Assentamento Maria Bonita 1 e 2.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a limpeza da Praça do Vulcão.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/32.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/32.2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, tape o buraco que se formou na Av. Manoel Alves de Carvalho, mais especificamente, em frente ao Compare Supermercado 1.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/33.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/33.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Secretária de Educação, Cultura, Turismo e Esportes de Floresta, para queverifique se, de fato, a obra que retrata, através de um desenho a lápis, o ex-prefeito de Floreta, Dr. João Lopes Gonçalves, não se encontra mais no Espaço Cultural de nossa cidade, caso constatada a falta, providencie um desenho para substituir de maneira provisória o original e veja onde, quando, quem e o porquê o retirou desse local.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/pedido_de_providencia_n_34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/pedido_de_providencia_n_34-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Alexandre Firmo Ferraz, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/35.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/35.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Antônio Firmo de Souza Ferraz, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/36.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/36.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Dr. Gilberto Ferraz Gominho, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/37.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/37.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Emídio Quirino de Sá, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/38.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/38.2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz e ao Ilmº Sr. Antônio Adelmo Nunes - Secretário de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a reposição do calçamento da Rua Lourival Diniz Carvalho, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5655/pedido_de_providencia_n_39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5655/pedido_de_providencia_n_39-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a instalação de um redutor de velocidade em frente à Escola Municipal Domingos Soriano, localizada do Distrito de Nazaré do Pico.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5656/pedido_de_providencia_n_40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5656/pedido_de_providencia_n_40-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providenciem os CONSERTOS DAS ESTRADAS RURAIS QUE CONDUZEM ÀS FAZENDAS SACO E SERRA GRANDE, localizadas à esquerda da rodovia BR-316, sentido Petrolândia.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/pedido_de_providencia_n_41-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/pedido_de_providencia_n_41-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie o calçamento do final da Rua Capitão Euclides de Souza Ferraz, localizada no Bairro do Escondidinho.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/pedido_de_providencia_n_42-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/pedido_de_providencia_n_42-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie o calçamento da Travessa Sizenando Elói de Barros, localizada no Bairro da Cohab.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/pedido_de_providencia_n_43-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/pedido_de_providencia_n_43-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie a limpeza e iluminação da área conhecida popularmente como Beco da Facada, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/pedido_de_providencia_n_44-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/pedido_de_providencia_n_44-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize os serviços necessários no ESGOTO À CÉU ABERTO, localizado na Rua Tenente Mário Ferraz, Caetano 2, próximo à Igreja Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/pedido_de_providencia_n_45-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/pedido_de_providencia_n_45-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de que providenciem, com a devida urgência, os serviços necessários no ESGOTO A CÉU ABERTO, LOCALIZADO NA RUA JOÃO FIRMO FERRAZ - Caetano II.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/pedido_de_providencia_n_46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/pedido_de_providencia_n_46-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize os devidos REPAROS NECESSÁRIOS NO CALÇAMENTO DA RUA EMÍDIO QUIRINO DE SÁ - BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/pedido_de_providencia_n_47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/pedido_de_providencia_n_47-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie a construção de um quebra-molas na rua Emílio Quirino de Sá, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/pedido_de_providencia_n_48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/pedido_de_providencia_n_48-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição do calçamento da rua conhecida popularmente como "Beco das Almas", localizada no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/pedido_de_providencia_n_49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/pedido_de_providencia_n_49-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie o calçamento da Rua Vereador Avelino de Barros, localizada no Bairro do Escondidinho.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/pedido_de_providencia_n_50-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/pedido_de_providencia_n_50-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através do Ilmo. Sr. Secretário Municipal de Planejamento, Obras e Serviços Públicos - Antônio Adelmo Nunes, providenciem o conserto das estradas vicinais localizadas na região das fazendas Morros Pretos, Salgueiro Verde e Rocinha.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/pedido_de_providencia_n_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/pedido_de_providencia_n_51-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a instalação de dois redutores de velocidade (quebra-molas) no Distrito do Airi.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/pedido_de_providencia_n_52-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/pedido_de_providencia_n_52-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da Secretaria  de Saúde, disponibilize a vacina antirrábica no hospital municipal de Floresta.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/pedido_de_providencia_n_53-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/pedido_de_providencia_n_53-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o calçamento ou, pelo menos, a  terraplanagem das ruas do Loteamento Né Maniçoba, conhecido popularmente por Casinhas do Governo.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/pedido_de_providencia_n_54-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/pedido_de_providencia_n_54-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a REPOSIÇÃO DO CALÇAMENTO DA RUA 15 DE NOVEMBRO, MAIS PRECISAMENTE NA LATERAL DA PRAÇA/QUADRA DAQUELA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/pedido_de_providencia_n_55-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/pedido_de_providencia_n_55-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de REALIZAR A REPOSIÇÃO DO CALÇAMENTO NA RUA JOSÉ XAVIER FILHO, PRÓXIMO À POUSADA DO SR. RICARDO XAVIER E À TIPOGRAFIA DOM AUGUSTO, NO BAIRRO CARAIBEIRAS.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/pedido_de_providencia_n_56-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/pedido_de_providencia_n_56-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Executivo Municipal, a Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz  e ao Ilmo. Sr. Antônio Adelmo Nunes, Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam providenciados alguns serviços básicos, no Loteamento Né Maniçoba (Casinhas do Governo), tais sejam:_x000D_
 _x000D_
 	Coleta e tratamento de resíduos sólidos e de esgotos;_x000D_
 	Capinação do mato que fica próximo às residências.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/pedido_de_providencia_n_57-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/pedido_de_providencia_n_57-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto das estradas vicinais que dão acesso às fazendas Feijão e Espinheiro.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/pedido_de_providencia_n_58-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/pedido_de_providencia_n_58-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a iluminação pública  na área localizada entre o Loteamento Né Maniçoba e o Sesc.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/pedido_de_providencia_n_59-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/pedido_de_providencia_n_59-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a operação tapa-buracos nas ruas da cidade de Floresta.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/pdp-60-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/pdp-60-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar com a urgência que o caso requer, REFORMA GERAL NA ESCOLA MUNICIPAL BENVINDA CAVALCANTE NOVAES, localizada na comunidade de Ponta da Serra, Distrito de Nazaré do Pico, com vários problemas em toda a sua estrutura, os quais foram se acumulando durante os últimos anos.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/pdp-61-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/pdp-61-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie  o Saneamento Básico e o calçamento da Rua Bela Vista, localizada no Bairro do DENR.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/pdp-62-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/pdp-62-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  calçamento da  Travessa Manoel Domingues,  localizada no Bairro do Caetano I.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/pdp-63-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/pdp-63-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a poda de dois pés de tamarindo que estão com seus galhos sobre algumas casas localizadas na Travessa Gomes Barbosa, no centro da cidade.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/pdp-64-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/pdp-64-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, viabilize a reposição de calçamento na Rua Apolônio de Sá Ferraz, no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/pdp-65-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/pdp-65-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar a instalação de PLACA DE IDENTIFICAÇÃO NO INÍCIO DO ACESSO AO DISTRITO DE BARRA DO SILVA, determinando o LIMITE DO MUNICÍPIO DE FLORESTA E DE CARNAUBEIRA DA PENHA.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/pdp-66-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/pdp-66-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a apelo a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, no sentindo de realizar serviços de melhoria e manutenção das estradas vicinais que dão acesso às comunidades Raposinha, São Gonçalo, Ema e região do Açude.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/pdp-67-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/pdp-67-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  calçamento da Rua Valdomiro Lopes de Carvalho, localizada no Bairro do Cohab.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/pdp-68-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/pdp-68-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  calçamento da Rua Padre Frederico,  localizada no Bairro do Caetano II.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/pdp-69-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/pdp-69-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a operação tapa-buracos na Rua Ana Guimarães Novaes, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/pdp-70-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/pdp-70-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar, com a urgência que o caso requer, a REPOSIÇÃO DO CALÇAMENTO NA RUA JOSÉ AFONSO NOVAES, localizada nos fundos da EREM - Cap. Nestor Valgueiro de Carvalho.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/pdp-71-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/pdp-71-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao ilustríssimo senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar, com urgência, A CONSTRUÇÃO DE DUAS PASSAGENS MOLHADAS NO RIACHO DA VASSOURA - ACESSO ÀS COMUNIDADES DO SÃO BRAZ E DA VASSOURA - OU A REALIZAÇÃO DE SERVIÇOS_x000D_
 PARA POSSIBILITAR, PELO MENOS DE FORMA EMERGENCIAL, O TRÁFEGO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5807/pdp-72-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5807/pdp-72-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  conserto da estrada vicinal no trecho compreendido entre a comunidade do Jardim I e da Malhada da Onça.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/pdp-73-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/pdp-73-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie o calçamento como também, serviços de manutenção básica de limpeza, capinação e podas de árvores na Rua João Firmo Ferraz, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>CIRO FERRAZ, PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/pedido_de_providencia_n_74-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/pedido_de_providencia_n_74-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município - Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição do calçamento na Trav. ldelfonso Ferraz, mais precisamente no cruzamento com a Rua Pereira Maciel.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/pdp-75-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/pdp-75-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz,  para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição do calçamento da Trav. José Gomes Barbosa, esquina com a Rua Pereira Maciel.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/pedido_de_providencia_n_76-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/pedido_de_providencia_n_76-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  calçamento da Rua Alcides Alves de Carvalho Barros,  localizada no Santa Rosa.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/pedido_de_providencia_n_77-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/pedido_de_providencia_n_77-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável,  providencie lâmpadas novas para os postes do Assento Pedro Jorge/Papaguaio que estão sem iluminação.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/pedido_de_providencia_n_78-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/pedido_de_providencia_n_78-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie lâmpadas novas para os postes da Travessa Oscar Ferraz que estão sem iluminação.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o  conserto da estrada vicinal que dá acesso à comunidade do Tapuio, via essa localizada próxima ao Alto da Misericórdia.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/pdp-80-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/pdp-80-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a sinalização dos quebra-molas de nosso Município, através de pintura própria e placas de trânsito.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/pdp-81-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/pdp-81-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, ao Ilmo. Senhor Secretário de Obras, Planejamento e Serviços Públicos – Adelmo Nunes – e à Secretaria de Educação, Cultura, Turismo e Esportes, para que, em caráter de urgência, providenciem a RECUPERAÇÃO E MANUTENÇÃO DOS ALAMBRADOS, BANHEIROS, PISO E ILUMINAÇÃO DA QUADRA ESPORTIVA LOCALIZADA NA RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/pdp-82-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/pdp-82-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município — Rosângela de Moura Maniçoba Novaes Ferraz e ao Sr. Antônio Adelmo Nunes — Secretário de Planejamento, Obras e Serviços Públicos —, no sentido de providenciarem a LIMPEZA DO LEITO E DAS MARGENS DO RIO PAJEÚ, em nossa cidade.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/pdp-83-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/pdp-83-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz —, e ao Ilmº Sr. Antônio Adelmo Nunes  —Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que sejam tomadas medidas quanto ao saneamento básico, manutenção do calçamento e limpeza do DNER, especialmente da Rua Eudócia Sebastiana Gusmão (Rua do Postinho de Saúde).</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/pdp-84-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/pdp-84-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz —, e ao Ilmº Sr. Antônio Adelmo Nunes  — Secretário de Planejamento, Obras e Serviços Públicos, no sentido de que seja realizada a manutenção dos calçamentos que estão danificados em nosso município.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/pp_86.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/pp_86.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, seja disponibilizado o serviço do carro “fumacê” em nossa cidade.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/pp_87.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/pp_87.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, tape o buraco que se formou na Rua Manoel Florentino de Carvalho, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/pp_88.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/pp_88.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, providencie um Posto de Saúde para a Vilas dos Pescadores/Plataforma.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/pp_89.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/pp_89.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Senhora Secretária Municipal de Saúde - Juliana Araújo Ferraz, no sentido de ESTABELECER CRONOGRAMA PERIÓDICO CONSTANDO DATAS ESPECÍFICAS PARA A REALIZAÇÃO DE CIRURGIAS ELETIVAS NO HOSPITAL CEL. ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/pp_90.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/pp_90.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª. Srª. Prefeita do Município - Rosângela de Moura Maniçoba Novaes Ferraz para que através da Secretaria Municipal de Planeiamento, Obras e Serviços Públicos, no sentido de recuperar o calçamento da segunda Praça da Rua Getúlio Menezes, denominada Praça Manoel Francisco de Souza "Natinho", que está sendo danificado pelas raízes das árvores ali plantadas.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/pedido_de_providencia_n_91-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/pedido_de_providencia_n_91-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  o conserto da estrada vicinal e da passagem molhada que ligam Niltolândia, Aticum II, Assentamento da Várzea do Exu e Assentamento dos Trintas.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/pedido_de_providencia_n_92-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/pedido_de_providencia_n_92-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  o conserto do esgoto, a limpeza do lixo e a reposição do Calçamento do cruzamento entre  a Rua Manoel Domingues e a Travessa Arnóbio Ferraz, localizadas no Bairro do Caetano II.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/pedido_de_providencia_n_93-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/pedido_de_providencia_n_93-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição do calçamento da Rua Evilásio Ferraz, localizada no Bairro Caetano II.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/pedido_de_providencia_n_94-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/pedido_de_providencia_n_94-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, tape os buracos que se formaram na entrada da Avenida da Cohab, nas proximidades do Floresta Hotel.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/pedido_de_providencia_n_95-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/pedido_de_providencia_n_95-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de providenciar os devidos CONSERTOS NA ESTRADA QUE DÁ ACESSO À FAZENDA CACHOEIRA, de propriedade do Sr. Dr. Alípio Carvalho.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/pedido_de_providencia_n_96-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/pedido_de_providencia_n_96-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável,  providencie a iluminação pública das ruas localizadas próximas à Rodoviária, no Bairro da Ermida, na saída para o município de Petrolândia.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/pedido_de_providencia_n_97-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/pedido_de_providencia_n_97-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie  o saneamento básico e calçamento das Ruas Ernesto Primo de Carvalho e Sílvio Menezes, localizadas no Bairro Três Marias.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/pedido_de_providencia_n_98-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/pedido_de_providencia_n_98-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição do calçamento da Rua Tenente Coronel de Souza Ferraz, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/pedido_de_providencia_n_99-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/pedido_de_providencia_n_99-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie  o saneamento básico, o calçamento e a iluminação pública da Rua Aldenir Firmo Ferraz, localizada no Bairro  Santa Rosa.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5892/pedido_de_providencia_n_100-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5892/pedido_de_providencia_n_100-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da estrada vicinal que dá acesso à Fazenda Cabeça do Touro — sentido Petrolândia-PE.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/pedido_de_providencia_n_101-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/pedido_de_providencia_n_101-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição de parte do calçamento da Rua Cel. Dário Ferraz de Sá.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/pedido_de_providencia_n_102-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/pedido_de_providencia_n_102-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, providencie a reposição de um banco na Praça João Enoque Marcelino, bem como, a retirada de entulhos, limpeza e capinação nas Praças Vicente Soares da Silva e Jofre Menezes, localizadas na Rua Pereira Maciel.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/pedido_de_providencia_n_103-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/pedido_de_providencia_n_103-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a fixação das placas de identificação das ruas de nossa cidade que já foram denominadas, mas ainda não foram contempladas com a instalação das placas correspondentes.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/pedido_de_providencia_n_104-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/pedido_de_providencia_n_104-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto das estradas vicinais que dão acesso à Fazenda Ventura e ao Riacho Seco.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/pp_105.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/pp_105.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, seja providenciado o conserto do bueiro localizado na Rua José Rodrigues de Morais, no centro da cidade, mais especificamente em frente à Padaria de Arnaldo e ao Mercadinho Costa.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/pedido_de_providencia_n_106-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/pedido_de_providencia_n_106-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da estrada vicinal que dá acesso ao Riacho Seco.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/pedido_de_providencia_n_107-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/pedido_de_providencia_n_107-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - para que, através da secretaria responsável, providencie a retirada dos animais que vagam livremente pelas vias de nossa cidade.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/pedido_de_providencia_n_108-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/pedido_de_providencia_n_108-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - para que, através da secretaria responsável, providencie a construção de uma passagem molhada no Córrego da Baraúnas.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/pedido_de_providencia_n_109-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/pedido_de_providencia_n_109-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de viabilizar serviços de suma importância para o nosso Município, tais sejam:</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5969/pedido_de_providencia_n_110-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5969/pedido_de_providencia_n_110-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza na área por trás do Cemitério Público São Miguel.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5943/pedido_de_providencia_n_111-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5943/pedido_de_providencia_n_111-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reposição do calçamento da Travessa Manoel Palmata, localizada no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5944/pedido_de_providencia_n_112-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5944/pedido_de_providencia_n_112-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  a retirada do entulho presente na Rua Mário Ferraz Gominho, localizada no Bairro Caetano I.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5945/pedido_de_providencia_n_113-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5945/pedido_de_providencia_n_113-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da estrada vicinal que liga Floresta à Carnaubeira, sentido Riacho do São Pedro.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5946/pedido_de_providencia_n_114-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5946/pedido_de_providencia_n_114-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de providenciar, com a URGÊNCIA NECESSÁRIA, os serviços de manutenção - reparos - na instalação da fiação exposta pertencente a alguns postes localizados na praça do DISTRITO DO AIRI, que representa perigo aos que por ali trafegam, sobretudo crianças.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5947/pedido_de_providencia_n_115-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5947/pedido_de_providencia_n_115-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de realizar serviços de manutenção com a máquina patrol, cuja terraplanagem se inicie na estrada onde está instalado o LIXÃO de nossa cidade, seguindo todo o percurso em direção à Fazenda São Pedro.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5955/pedido_de_providencia_n_116-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5955/pedido_de_providencia_n_116-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize serviços de reposição no calçamento da Trav. Oscar Ferraz, no Centro.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5956/pedido_de_providencia_n_117-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5956/pedido_de_providencia_n_117-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, para que através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, proceda com os serviços de iluminação na Praça Moacy Gomes de Menezes, como também, realize reforma na extinta Quadra de Esportes Paulo Isaac de Souza Cahú, ambas localizadas na Rua Cel. Dário Ferraz de Sá.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5957/pedido_de_providencia_n_118-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5957/pedido_de_providencia_n_118-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a retirada de esgoto que corre a céu aberto na Rua Cap. Euclides de Souza Ferraz, no Centro.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5972/pedido_de_providencia_n_119-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5972/pedido_de_providencia_n_119-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, viabilize o imediato reparo no trecho da estrada da Fazenda Voltinha, que representa o acesso à residência da Senhora Bernadete e Viturina, sendo esta a última casa na via.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5973/pedido_de_providencia_n_120-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5973/pedido_de_providencia_n_120-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, providência o conserto da estrada que dá acesso à Olaria e ao Campo Alto.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5974/pedido_de_providencia_n_121-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5974/pedido_de_providencia_n_121-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, providência o saneamento básico da Rua III (casinhas do governo), localizada no Bairro Três Marias.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5971/pedido_de_providencia_n_122-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5971/pedido_de_providencia_n_122-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria responsável, envide todos os esforços visando o retorno da ambulância para o Distrito de Nazaré.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/pedido_de_providencia_n_123-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/pedido_de_providencia_n_123-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Antônio Adelmo Nunes, Secretário Municipal de Planejamento, Obras e Serviços Públicos, no sentido de providenciar, com a urgência que o caso requer, a instalação de um QUEBRA-MOLA na Rua Joaquim Nogueira Ferraz, localizada no Bairro Caraibeiras, próximo ao Supermercado Compare 2.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5976/pedido_de_providencia_n_124-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5976/pedido_de_providencia_n_124-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica como pavimentação, limpeza e retirada de esgoto  na Rua Manoel Pedro Filho, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5977/pedido_de_providencia_n_125-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5977/pedido_de_providencia_n_125-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um APELO a Exmª Srª Prefeita do Município – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realizar serviços de manutenção básica, como limpeza, capinação e coleta de lixo na Rua Manoel Domingues Novaes, no bairro Caetano II.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/pedido_de_providencia_n_126-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/pedido_de_providencia_n_126-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de providenciar, a instalação de energia elétrica nas QUADRAS - DO DISTRITO DO AIRI e do ASSENTAMENTO CACIMBA NOVA.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/pedido_de_providencia_n_127-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/pedido_de_providencia_n_127-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de realizar a manutenção dos serviços básicos do Cemitério Público São Miguel, a exemplo da iluminação totalmente ineficiente no local.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/pedido_de_providencia_n_128-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/pedido_de_providencia_n_128-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, análise a possibilidade de ser construído um campo de terra na cidade de Floresta.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/pedido_de_providencia_n_129-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/pedido_de_providencia_n_129-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria Municipal de planejamento, Obras e Serviços Públicos, providência o conserto, a limpeza e poda de arvores da Travessa Maria Menezes (conhecida popularmente como mãe Ciana), localizada no centro da cidade.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/pedido_de_providencia_n_130-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/pedido_de_providencia_n_130-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a limpeza do canal de esgoto que corta a cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/pedido_de_providencia_n_131-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/pedido_de_providencia_n_131-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, no sentido de realizar os serviços de LIMPEZA, RETIRADA DE RESÍDUOS DE PODA, ENTULHOS E A DEVIDA LIMPEZA E MANUTENÇÃO DOS ESGOTOS A CÉU ABERTO existentes na Rua Sargento Maurílio R. de Carvalho, no Bairro da COHAB.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6067/pedido_de_providencia_n_132-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6067/pedido_de_providencia_n_132-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços, no sentido de viabilizar serviços de reforma na Praça localizada na Rua Capitão Emílio Novaes.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a conserto do esgoto que corre a céu aberto na antiga Rua Belém do São Francisco, localizada por trás do cemitério municipal São Miguel.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/pedido_de_providencia_n_134-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/pedido_de_providencia_n_134-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie transporte escolar para comunidade do Mulungu 2.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/pedido_de_providencia_n_135-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/pedido_de_providencia_n_135-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, agilize o término da obra de calçamento na Rua Afonso de Souza Leal (Bairro Três Marias).</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6108/pedido_de_providencia_n_136-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6108/pedido_de_providencia_n_136-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria de Planejamento, Obras e Serviços Públicos, no sentido de providenciar a instalação de um QUEBRA-MOLAS NA RUA CORONEL JOSÉ GONÇALVES TORRES, APÓS A PONTE SOBRE O CANAL, PRÓXIMO À IGREJINHA NOSSA SENHORA APARECIDA, BEM COMO A MANUTENÇÃO DA ILUMINAÇÃO DAQUELE TRECHO.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6105/pedido_de_providencia_n_137-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6105/pedido_de_providencia_n_137-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da Passagem Molhada e da estrada vicinal que dão acesso à Comunidade Mari, localizada no Segundo Distrito de Floresta.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6106/pedido_de_providencia_n_138-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6106/pedido_de_providencia_n_138-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a reforma da Escola Municipal localizada na Comunidade Quebra Unha de Dentro.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6107/pedido_de_providencia_n_139-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6107/pedido_de_providencia_n_139-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  a pavimentação asfáltica no trecho que compreende o Bairro Matadouro até a Rua Manoel Novaes, via essa localizada no centro da Cidade.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/pedido_de_providencia_n._140-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/pedido_de_providencia_n._140-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - para que, através da secretaria responsável, providencie iluminação pública para o cemitério municipal São Miguel.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/pedido_de_providencia_n._141-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/pedido_de_providencia_n._141-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam providenciados, com urgência, SERVIÇOS BÁSICOS DE SANEMAENTO nas Ruas Padre Frederico e Ten. Mário Ferraz, localizadas no Bairro Caetano II, e no Bairro Cohab – Rua Maria Emília Clemente, na Avenida do Bairro Três Marias, próximo à COCA – COLA, cuja via pública permanece com esgoto a céu aberto e se encontra interditada.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/pedido_de_providencia_n._142-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/pedido_de_providencia_n._142-2023.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam providenciados, com urgência, SERVIÇOS DE LIMPEZA PÚBLICA na Rua localizada no Bairro Santa Rosa, próxima a quadra e ao "campinho".</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/projeto_de_decreto_legislativo_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/projeto_de_decreto_legislativo_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas de governo anual da Prefeitura Municipal de Floresta-PE, exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/projeto_de_decreto_legislativo_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/projeto_de_decreto_legislativo_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/projeto_de_lei_complementar_n._01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/projeto_de_lei_complementar_n._01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 837/2020, que "Modifica o Regime Próprio de Previdência Social do Município de Floresta" e da Lei Municipal n° 355/2007, que "reestrutura o Regime Próprio Previdência Social de Floresta", e dá outras providências.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/projeto_de_lei_n_01-2023_executivo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/projeto_de_lei_n_01-2023_executivo.pdf</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/pl-02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/pl-02-2023.pdf</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/p.l_03-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/p.l_03-23.pdf</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/projeto_de_lei_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/projeto_de_lei_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta(PE) e dá outras providências.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/projeto_de_lei_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/projeto_de_lei_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE) e dá outras providências.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/pl-06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/pl-06-2023.pdf</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/projeto_de_lei_n_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/projeto_de_lei_n_07-2023.pdf</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/p.l_08-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/p.l_08-23.pdf</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/projeto_de_lei_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/projeto_de_lei_n_09-2023.pdf</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/projeto_de_lei_n_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/projeto_de_lei_n_10-2023.pdf</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/projeto_de_lei_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/projeto_de_lei_n_11-2023.pdf</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/projeto_de_lei_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/projeto_de_lei_n_12-2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS – CMPDA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>Mesa Diretora, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, MARQUINHO CARVALHO, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/projeto_de_lei_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/projeto_de_lei_n_13-2023.pdf</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, KIEL DO PIPA, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais de Floresta, para vigorar a partir de 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_n_15-2023.pdf</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_lei_n_16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_lei_n_16-2023.pdf</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, MARQUINHO CARVALHO, Mesa Diretora, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_lei_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_lei_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo Comissionado de Agente de Contratação da Câmara Municipal de Floresta, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/projeto_de_lei_n_18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/projeto_de_lei_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 82 da Lei n° 595/2015, de 24 de maio de 2015, que "Institui o Código de Posturas do Município de Floresta/PE, e dá outras providências".</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/projeto_de_lei_n_19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/projeto_de_lei_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de RUA Maria Onélia da Silva Souza em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/projeto_de_lei_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/projeto_de_lei_n_20-2023.pdf</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/projeto_de_lei_n_21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/projeto_de_lei_n_21-2023.pdf</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/projeto_de_lei_n_22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/projeto_de_lei_n_22-2023.pdf</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/projeto_de_lei_n_23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/projeto_de_lei_n_23-2023.pdf</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/projeto_de_lei_n_24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/projeto_de_lei_n_24-2023.pdf</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/projeto_de_lei_n_25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/projeto_de_lei_n_25-2023.pdf</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/projeto_de_lei_n_26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/projeto_de_lei_n_26-2023.pdf</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/projeto_de_lei_n_27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/projeto_de_lei_n_27-2023.pdf</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/projeto_de_lei_n_28-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/projeto_de_lei_n_28-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional n° 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/projeto_de_lei_n_29-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/projeto_de_lei_n_29-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 645/2016, que dispõe sobre a estrutura organizacional da Câmara Municipal de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_n_30-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_n_30-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade de informações relacionadas às emendas parlamentares que destinam recursos ao Município de Floresta - PE.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5883/projeto_de_lei_n_31-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5883/projeto_de_lei_n_31-2023.pdf</t>
   </si>
   <si>
     <t>Institui o dia 02 de agosto como o “Dia Municipal do Forró”.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/projeto_de_lei_n._32-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/projeto_de_lei_n._32-2023.pdf</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/projeto_de_lei_n_33-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/projeto_de_lei_n_33-2023.pdf</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/projeto_de_lei_n_34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/projeto_de_lei_n_34-2023.pdf</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/projeto_de_lei_n_35-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/projeto_de_lei_n_35-2023.pdf</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/projeto_de_lei_n_36-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/projeto_de_lei_n_36-2023.pdf</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/projeto_de_lei_n_37-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/projeto_de_lei_n_37-2023.pdf</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/projeto_de_lei_n_38-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/projeto_de_lei_n_38-2023.pdf</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/projeto_de_lei_n_39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/projeto_de_lei_n_39-2023.pdf</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/projeto_de_lei_n_40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/projeto_de_lei_n_40-2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5936/projeto_de_lei_n_41-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5936/projeto_de_lei_n_41-2023.pdf</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5937/projeto_de_lei_n_42-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5937/projeto_de_lei_n_42-2023.pdf</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5938/projeto_43-23_ldo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5938/projeto_43-23_ldo.pdf</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5939/projeto_de_lei_n_44-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5939/projeto_de_lei_n_44-2023.pdf</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5940/projeto_de_lei_n._45-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5940/projeto_de_lei_n._45-2023.pdf</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5953/projeto_de_lei_n._46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5953/projeto_de_lei_n._46-2023.pdf</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5954/projeto_de_lei_n_47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5954/projeto_de_lei_n_47-2023.pdf</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5958/projeto_de_lei_n_48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5958/projeto_de_lei_n_48-2023.pdf</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5961/projeto_de_lei_n_49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5961/projeto_de_lei_n_49-2023.pdf</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/projeto_de_lei_n_50-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/projeto_de_lei_n_50-2023.pdf</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/projeto_de_lei_n_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/projeto_de_lei_n_51-2023.pdf</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/projeto_de_lei_n_52-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/projeto_de_lei_n_52-2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de Floresta - PE e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 319.921,54 (trezentos e dezenove mil, novecentos e vinte e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5998/projeto_de_lei_n_53-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5998/projeto_de_lei_n_53-2023.pdf</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5999/projeto_de_lei_n_54-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5999/projeto_de_lei_n_54-2023.pdf</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6018/projeto_de_lei_n_55-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6018/projeto_de_lei_n_55-2023.pdf</t>
   </si>
   <si>
     <t>Eleva a caraibeira a árvore nativa símbolo de Floresta, altera a Lei nº 331/2005, renumera e acrescenta artigos, parágrafos, incisos e alíneas.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6019/projeto_de_lei_n._56-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6019/projeto_de_lei_n._56-2023.pdf</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6020/projeto_de_lei_n._57-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6020/projeto_de_lei_n._57-2023.pdf</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/projeto_de_lei_n_58-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/projeto_de_lei_n_58-2023.pdf</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6059/mensagem_n_34-2023_-_projeto_de_lei_n_59-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6059/mensagem_n_34-2023_-_projeto_de_lei_n_59-2023.pdf</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6060/projeto_de_lei_n_60-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6060/projeto_de_lei_n_60-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENCIÁRIOS E ACORDO DE PARCELAMENTO COM O FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FLORESTA - FLORESTAPREV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6061/projeto_de_lei_n._61-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6061/projeto_de_lei_n._61-2023.pdf</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6063/projeto_de_lei_n._62-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6063/projeto_de_lei_n._62-2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o GRUPO AFRO CULTURAL “MARACATU AFROBATUQUE.”</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6062/projeto_de_lei_n._63-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6062/projeto_de_lei_n._63-2023.pdf</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/projeto_de_lei_n_64-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/projeto_de_lei_n_64-2023.pdf</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/projeto_de_lei_n_65-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/projeto_de_lei_n_65-2023.pdf</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/projeto_de_lei_66-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/projeto_de_lei_66-2023.pdf</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/projeto_de_lei_n_67-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/projeto_de_lei_n_67-2023.pdf</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/projeto_de_lei_n._68-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/projeto_de_lei_n._68-2023.pdf</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6093/projeto_de_lei_n_69-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6093/projeto_de_lei_n_69-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6094/projeto_de_lei_n._70-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6094/projeto_de_lei_n._70-2023.pdf</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6095/projeto_de_lei_n._71-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6095/projeto_de_lei_n._71-2023.pdf</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6096/projeto_de_lei_no_72_-_gilberto_-_rua_ana_elisabeth.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6096/projeto_de_lei_no_72_-_gilberto_-_rua_ana_elisabeth.pdf</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6102/projeto_de_lei_n_73-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6102/projeto_de_lei_n_73-2023.pdf</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6097/projeto_de_lei_n._74-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6097/projeto_de_lei_n._74-2023.pdf</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6098/projeto_de_lei_n._75-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6098/projeto_de_lei_n._75-2023.pdf</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6099/projeto_de_lei_n._76-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6099/projeto_de_lei_n._76-2023.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município de Floresta, a Banda de Pífanos, o Toré, o Forró Pé de Serra, o Maracatu de Baque Virado, a Confraria do Rosário e a Dança de São Gonçalo, e dá outras providências.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6100/projeto_de_lei_n._77-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6100/projeto_de_lei_n._77-2023.pdf</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6141/projeto_de_lei_n_78-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6141/projeto_de_lei_n_78-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “AVENIDA JUAREZ FLORENTINO DE CARVALHO.”</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_n_79-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_n_79-2023.pdf</t>
   </si>
   <si>
     <t>Declara o Pão de Zé de Izabel como Patrimônio Histórico, Cultural e Imaterial do Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_n_80-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_n_80-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Educação Antirracista no âmbito do município de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_lei_n_81-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_lei_n_81-2023.pdf</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6109/projeto_de_lei_n_82-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6109/projeto_de_lei_n_82-2023.pdf</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/projeto_de_lei_n_83-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/projeto_de_lei_n_83-2023.pdf</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/projeto_de_lei_n_84-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/projeto_de_lei_n_84-2023.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Municipal dos Direitos e da Política da Mulher (COMFLOR) e dá outras providências.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/projeto_de_resolucao_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/projeto_de_resolucao_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Institui o “Corredor Vereador Beto Souza” e a Galeria dos Presidentes da Câmara Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/proj._resolucao_02-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/proj._resolucao_02-23.pdf</t>
   </si>
   <si>
     <t>Institui Medalha de Mérito “Vaqueiro Florestano -  Quinca Pedro”.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/projeto_de_resolucao_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/projeto_de_resolucao_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Honra e Mérito Maria das Dores.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5652/projeto_de_resolucao_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5652/projeto_de_resolucao_n_04-2023.pdf</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/projeto_de_resolucao_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/projeto_de_resolucao_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/pre-06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/pre-06-2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político - Administrativo “Afonso Augusto Ferraz" ao Ex-vereador Jarbas Florentino de Carvalho.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/pre-07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/pre-07-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Floresta/PE para a legislatura com início de 2025.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/projeto_de_resolucao_n_08-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/projeto_de_resolucao_n_08-2023.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Adolfo Ferraz ao Senhor Luiz Gonzaga do Nascimento Júnior.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/projeto_de_resolucao_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/projeto_de_resolucao_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/projeto_de_resolucao_n_10-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/projeto_de_resolucao_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5884/projeto_de_resolucao_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5884/projeto_de_resolucao_n_11-2023.pdf</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_resolucao_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_resolucao_n_12-2023.pdf</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6064/projeto_de_resolucao_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6064/projeto_de_resolucao_n_13-2023.pdf</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Rogério Fabiano de Sá Gomes Lima Ferraz, ocorrido no dia 03 de dezembro de 2022.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/requerimento_n_02-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/requerimento_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Teodoro Lopes Diniz, ocorrido no dia 14 de novembro de 2022.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/requerimento_n_03-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/requerimento_n_03-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Coronel João Evangelista Ferraz, ocorrido em 28 de dezembro de 2022, na cidade de Recife.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/requerimento_n_04-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/requerimento_n_04-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares e amigos de JOSÉ EUDES DE SÁ (ZEZINHO ALFAIATE), falecido no dia 4 de fevereiro do corrente ano, na cidade de Serra Talhada/PE.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/requerimento_n_05-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/requerimento_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Formula apelo ao Executivo Municipal, na pessoa da Exmª Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de nos informar acerca de “ASSISTÊNCIA AOS ALUNOS ESPECIAIS EM NOSSO MUNICÍPIO, ATRAVÉS DOS CUIDADORES”.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/requerimento_n_06-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/requerimento_n_06-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Sra. Almira Martins Nascimento, ocorrido no dia 24 de julho de 2022.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/requerimento_n_07-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/requerimento_n_07-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do jovem Renan Morais Novaes, ocorrido no dia 10 de dezembro de 2022.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/08.2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/08.2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulada à Secretaria Municipal de Educação, Cultura, Turismo e Esportes, esclarecimentos quanto à ausência de TRANSPORTE ESCOLAR para os alunos que residem na Fazenda Catende e estão matriculados na Escola localizada na Agrovila 6, bem como aqueles residentes no Assentamento Campo Grande e Riacho Seco.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/requerimento_n_09-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/requerimento_n_09-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma Sessão Ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 01/2023, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE e dá outras providências”.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, para realização de mais uma Sessão Ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/requerimento_n_11-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/requerimento_n_11-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo às Secretarias Municipais - de Saúde e de Planejamento, Obras e Serviços Públicos -, no sentido de nos prestar esclarecimentos acerca do ANDAMENTO DA OBRA DA UBS LOCALIZADA NO BAIRRO ESCONDIDINHO/VULCÃO, tais sejam: - Previsão de conclusão da obra; - motivo da paralisação; - valor dos recursos gastos com a obra até o momento (com comprovante).</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/requerimento_n_12-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/requerimento_n_12-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/requerimento_n_13-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/requerimento_n_13-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Educação, Cultura, Turismo e Esportes - João Ernesto de Andrade Neto - no sentido de prestar ESCLARECIMENTOS e SOLUÇÃO ACERCA DA AUSÊNCIA DO TRANSPORTE ESCOLAR para os alunos residentes na Fazenda Boa Vista, os quais permanecem sem acesso à escola, portanto, prejudicados, uma vez que a referida secretaria extinguiu aquela unidade de ensino.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/requerimento_n_14-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/requerimento_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo às secretarias municipais de  Saúde e de Planejamento, Obras e Serviços Públicos, no sentido de nos prestar ESCLARECIMENTOS NO QUE SE REFERE À PARALISAÇÃO DA OBRA DA UNIDADE BÁSICA DE SAÚDE – UBS - localizada no Bairro DNER.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5723/requerimento_n_15-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5723/requerimento_n_15-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo, com a urgência que o caso requer, ÀS EMPRESAS DE TELEFONIA MÓVEL, concessionárias do serviço público de telecomunicações, para que informem a esta Casa de leis o seguinte em relação à deficiência do sinal de telefonia móvel em algumas localidades do Município:_x000D_
 1.	Quais providências as empresas tomaram ou estão tomando para regularizar o problema?_x000D_
 2.	Caso tenha sido tomada alguma providência, o que foi feito até o momento?_x000D_
 3.	Caso não tenha sido tomada alguma providência, em que prazo o problema será sanado?_x000D_
 4.	Existe algum empecilho para resolução definitiva deste problema?_x000D_
 5.	A empresa já realizou mapeamento de sombras no município? Caso positivo, citar os bairros e locais que possuem deficiência do sinal.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/requerimento_n_16-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/requerimento_n_16-2023.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INSTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma Sessão Ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a Deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/requerimento_n_17-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/requerimento_n_17-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo, no sentido de que a Secretaria de Planejamento, Obras e Serviços Públicos, preste os devidos esclarecimentos acerca das RAZÕES DE PARALISAÇÃO DA OBRA DA ESCOLA LOCALIZADA NO BAIRRO SANTA ROSA, iniciada há mais de 07 anos, bem como as respostas aos seguintes questionamentos:_x000D_
 •	Qual o prazo inicial de conclusão da obra, cujo início se deu no ano de 2015, portanto, no período de gestão anterior da atual Prefeita?_x000D_
 •	Qual o prazo atual de início e conclusão da obra e qual a empresa contratada?_x000D_
 •	Qual o valor total de recursos destinados a essa obra, percentual de execução da obra, bem como o percentual de recursos utilizados? (Que sejam enviadas cópias dos boletins de medição e empenhos liquidados e demais comprovantes);_x000D_
 •	Qual o saldo restante de recursos (enviar comprovantes) e a atual previsão de reinício e entrega da obra concluída?</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/requerimento_n_18-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/requerimento_n_18-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Srª. ELAYNE CRISTINA LUZ MENEZES NOVAES CECÍLIO SOBRAL, pelo seu trágico falecimento, ocorrido 15 de março de 2023.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/requerimento_n_19-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/requerimento_n_19-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada REUNIÃO, ATRAVÉS DO PROGRAMA CÂMARA ITINERANTE, no Bairro do DENR, em data a ser agendada pela Mesa Diretora.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/requerimento_n_20-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/requerimento_n_20-2023.pdf</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-21-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-21-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado pedido de informações ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, acerca do andamento da obra da Praça Ursulina Maria de Souza - “ACADEMIA PERNAMBUCANA”, localizada na Rua Cel. José Gonçalves Torres, cuja placa consta prazo previsto para início em 11/08/2022 e conclusão em 11/11/2022.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-22-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-22-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo, no sentido de que a Secretaria de Planejamento, Obras e Serviços Públicos e Secretaria de Saúde, prestem esclarecimentos acerca das RAZÕES DE PARALISAÇÃO DA OBRA DA UNIDADE BÁSICA DE SAÚDE – UBS, LOCALIZADA NO PARQUE DE EXPOSIÇÃO DE ANIMAIS - BAIRRO CAETANO II, iniciada há aproximadamente 08 anos, bem como as respostas aos seguintes questionamentos:_x000D_
 •	O porquê do abandono da obra;_x000D_
 •	Qual a empresa responsável pela obra? (constar CNPJ)_x000D_
 •	Qual o valor total de recursos destinados a essa obra, percentual de execução, bem como o percentual de recursos utilizados? (Que sejam enviadas cópias dos boletins de medição, empenhos liquidados e demais comprovantes);_x000D_
 •	Qual o saldo restante de recursos? (enviar comprovantes);_x000D_
 •	Há previsão de retomada da referida obra? Se positivo, qual a previsão de início?</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PH LIRA, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-23-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-23-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja criada COMISSÃO ESPECIAL, com a finalidade específica de apurar, prevenir e denunciar eventuais possibilidades de ataques violentos a instituições de ensino no Município de Floresta, cujo prazo para conclusão dos trabalhos será determinado pelos parlamentares desta Casa._x000D_
 Para tal fim, os componentes da Comissão poderão visitar instituições de ensino públicas e/ou privadas, solicitar documentos pertinentes, convocar autoridades representativas do Município, dos diversos segmentos da sociedade local e demais atribuições que se fizerem necessárias._x000D_
 A COMISSÃO ESPECIAL será constituída por membros indicados pela maioria dos parlamentares presentes.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-24-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-24-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de projetos em tramitação</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/requerimento_n_25-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/requerimento_n_25-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Sra. Luzia Maria Torres, pelo seu falecimento, ocorrido no dia 16 do corrente mês.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/requerimento_n_26-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/requerimento_n_26-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo às Secretarias Municipais de Planejamento, Obras e Serviços Públicos e de Produção Rural, Recursos Hídricos e Meio Ambiente, para que prestem os devidos esclarecimentos acerca das instalações do MATADOURO PÚBLICO MUNICIPAL DE FLORESTA, o qual permanece desativado desde o ano de 2017.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>KIEL DO PIPA, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/requerimento_n_27-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/requerimento_n_27-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que preste esclarecimentos acerca do grave acidente - choque elétrico - ocorrido no dia 20 do corrente mês, quando, segundo informações de populares, um jovem tocou no alambrado da quadra, localizado próximo ao poste da praça popularmente conhecida como “Praça do Cruzeiro”.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/requerimento_n_28-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/requerimento_n_28-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento da Senhora Leidiane Marques de Sá Menezes, ocorrido no dia 06 de abril de 2023.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/requerimento_n_29-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/requerimento_n_29-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/requerimento_n_30-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/requerimento_n_30-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz e ao Senhor Secretário de Planejamento, Obras e Serviços Públicos, para que prestem informações no que diz respeito às péssimas condições da pavimentação e à ausência dessa obra em várias vias públicas de nossa cidade, bem como os devidos esclarecimentos acerca da utilização dos recursos advindos de suplementações orçamentárias por nós autorizadas para tal finalidade, com respostas aos questionamentos abaixo descritos:</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA, GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-31-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-31-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Sra. Edvanda Correia de Souza, pelo seu falecimento, ocorrido no dia 22 de abril deste ano.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-32-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-32-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar pelo falecimento do Senhor ANÉZIO BÔSCO DE MENEZES, ocorrido no dia 29 de abril de 2023, na cidade do Recife-PE.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de projetos em tramitação.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/requerimento_n_34-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/requerimento_n_34-2023.pdf</t>
   </si>
   <si>
     <t>Seja realizada “AUDIÊNCIA PÚBLICA sobre  A INSTITUIÇÃO DA POLÍTICA DO REGIME INTEGRADO DA PRESTAÇÃO, REGULAÇÃO E CONTROLE DOS SERVIÇOS PÚBLICOS ESSENCIAIS DE ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA, MANEJO DE RESÍDUOAS SÓLIDOS E DRENAGEM DE ÁGUAS PLUVIAIS NESTE MUNICÍPIO, referente aos Projetos de Lei nºs 04 05/2023, do Executivo Municipal”.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/requerimento_n_35-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/requerimento_n_35-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei nº 25/2023, o qual “Abre no orçamento vigente crédito adicional suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/requerimento_n_36-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/requerimento_n_36-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Educação, Cultura, Turismo e Esportes - João Ernesto de Andrade Neto, no sentido de informar o motivo da AUSÊNCIA DO TRANSPORTE ESCOLAR NA FAZENDA TAPUIO DE BAIXO, DESDE O INÍCIO DO ANO LETIVO, e quais as providências que serão adotadas.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/requerimento_n_37-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/requerimento_n_37-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/requerimento_n_38-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/requerimento_n_38-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/requerimento_n_39-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/requerimento_n_39-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar pelo falecimento do Senhor JUAREZ FLORENTINO DE CARVALHO, ocorrido no dia 07 de Junho de 2023, na cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5942/requerimento_n_40-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5942/requerimento_n_40-2023.pdf</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma Sessão Extraordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5968/requerimento_42.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5968/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada REUNIÃO, ATRAVÉS DO PROGRAMA CÂMARA ITINERANTE, em local e data a ser agendada pela Mesa Diretora, para ser discutido com a sociedade civil as especificidades do Projeto de Lei nº 43/2023, de autoria do Executivo, o qual “Dispõe sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5967/requerimento_n_43-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5967/requerimento_n_43-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado à Chefe do Executivo Municipal, Rosângela de Moura Maniçoba Novaes Ferraz, veemente apelo, quanto ao atendimento às seguintes informações:_x000D_
 •	A razão de não ocorrer o recolhimento de lixo de forma regular em algumas ruas de nossa cidade, que não condiz com o calendário previsto pela administração municipal;_x000D_
 •	Falta de manutenção nas redes de esgoto, bem como limpeza do canal que corta o Parque das Caraibeiras;_x000D_
 •	Esclarecimento acerca do estado de diversas ruas da cidade, as quais permanecem com a pavimentação bastante danificada, algumas apenas aterradas, outras, muito esburacadas, portanto, sem reposição de calçamento ou asfalto; algumas delas se encontram assim desde o início deste ano, cuja situação aguardamos comprovante(s) que indique onde e como foi utilizado efetivamente os recursos orçamentários destinados para essa finalidade;</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/requerimento_44-23.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/requerimento_44-23.pdf</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, para realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do dia a deliberação do Projeto de Lei nº 43/2023, o qual “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024”.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, DR. VICTOR LAERT, GILBERTO QUIRINO, GILMAR LEAL, KIEL DO PIPA, MARQUINHO CARVALHO, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6021/requerimento_n._46-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6021/requerimento_n._46-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar à família de Ana Elisabeth Ferraz de Sá, pelo seu falecimento, ocorrido no dia 08 de agosto do corrente ano, na cidade de Recife.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6022/requerimento_n_47-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6022/requerimento_n_47-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, depois de ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado pedido de informações ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos, Antônio Adelmo Nunes, acerca das razões da ineficiência dos serviços de LIMPEZA PÚBLICA em nossa cidade.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6023/requerimento_n._48-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6023/requerimento_n._48-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo à Secretária Municipal de Administração – Marília Nunes Basílio Nascimento, no sentido de nos apresentar o seguinte:_x000D_
 •	Justificativa para a ausência de atendimento a questionamentos de determinado parlamentar quanto a logradouro público disponível para denominação; _x000D_
 •	Certidão atualizada na qual conste a relação de todos os logradouros públicos (localizados em loteamentos, bairros) da cidade de Floresta que não estão ainda denominados.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6024/requerimento_n._49-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6024/requerimento_n._49-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Srª. Drª. Miriam Granja de Souza, pelo seu falecimento, ocorrido no dia 19 de agosto do corrente ano, na cidade de Arcoverde-PE.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/requerimento_n_50-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/requerimento_n_50-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma Sessão Extraordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projeto abre no orçamento vigente um crédito adicional suplementar na importância de R$ 2.000.000,00 (dois milhões reais).</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/requerimento_n_51-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/requerimento_n_51-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que sejam solicitadas à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz- as seguintes informações referentes à recuperação de estradas da zona rural de nosso município:_x000D_
 _x000D_
 •	Qual o valor das despesas com recuperação de estradas vicinais durante todo este ano;_x000D_
 •	Cópia(s) de licitação;_x000D_
 •	Cópia(s) de contrato(s) com comprovante(s) de gastos com o patrolamento de estradas vicinais;_x000D_
 •	Relação das localidades atendidas e datas da realização do serviço.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, para realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia  deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/requerimento_n_53-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/requerimento_n_53-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade a incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6065/requerimento_n_54-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6065/requerimento_n_54-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. Danilo Júnior da Silva Maniçoba, pelo seu falecimento, ocorrido no dia 08 de setembro do corrente ano, na cidade de Recife.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, para a realização de mais uma Sessão Ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6066/requerimento_n_56-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6066/requerimento_n_56-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares do Sr. José de Souza Neco, pelo seu falecimento, ocorrido no dia 27 de junho do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6103/requerimento_n._57-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6103/requerimento_n._57-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada REUNIÃO, ATRAVÉS DO PROGRAMA CÂMARA ITINERANTE, na Aldeia Faveleira, no dia 14/11/2023, às 18 horas.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6101/requerimento_n_58-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6101/requerimento_n_58-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilustríssima Senhorita Secretária de Administração, Marília Nunes Basílio Nascimento, no sentido de providenciar o ajuste da Bandeira de Floresta à sua estrutura hasteada na praça em frente à Catedral do Bom Jesus dos Aflitos, uma vez que está desprendida do seu mastro.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/requerimento_n._59-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/requerimento_n._59-2023.pdf</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_n._60-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_n._60-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Amâncio Rodrigues de Lima (Lala do Táxi).</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, KIEL DO PIPA, ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, PEU VILARIM, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/requerimento_n._61-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/requerimento_n._61-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que sejam solicitadas a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - informações detalhadas referentes à execução das Emendas Impositivas n° 01/2021 e n° 02/2022.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/emenda_impositiva_n_01-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/emenda_impositiva_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Floresta, que a esta sobrescreve, com base no artigo 121-A da Lei Orgânica Municipal, combinado com o artigo 31º da Lei nº 1066/2023 (Lei De Diretrizes Orçamentárias – LDO/2024), propõem a presente Emenda Impositiva ao Projeto de Lei Orçamentária nº 064/2023 (PLOA/2024).</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/mensagem_de_veto_n_001-2023.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/mensagem_de_veto_n_001-2023.pdf</t>
   </si>
   <si>
     <t>Veta INTEGRALMENTE a Emenda Modificativa n° 08/2023 que altera o Projeto de Lei n° 41/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6064,67 +6064,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5650/autografo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/autografo_no_02_-_2023_-_projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/autografo_no_03-_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/autografo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/autografo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/autografo_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/autografo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/autografo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/autografo_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/autografo_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/autografo_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5710/autografo_12-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/autografo_13-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/autografo_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/autografo_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/autografo_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/autografo_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/autografo_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/autografo_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/autografo_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/autografo_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/autografo_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/autografo_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/autografo_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/autografo_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/autografo_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/autografo_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/autografo_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/autogafo_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/autografo_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/autografo_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/autografo_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/autografo_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/autografo_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/autografo_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/autografo_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/autografo_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/autografo_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/autografo_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5959/autografo_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5960/autografo_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5962/autografo_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5963/autografo_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5964/autografo_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5983/autografo_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5984/autografo_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5985/autografo_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5997/autografo_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6000/autografo_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6001/autografo_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6012/autografo_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6013/autografo_no_52-12023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6014/autografo_no_53-12023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/autografo_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/autografo_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/autografo_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/autografo_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/autografo_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/autografo_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6058/autografo_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/autografo_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/autografo_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/autografo_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/autografo_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/autografo_65-_2023_-_projeto_de_lei__66-_2023_cred_adic_suplementar_5.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6139/autografo_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6140/autografo_67-2023_-__-_pl_70-2023_-credito_adic_supl_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/autografo_68__-_2023_-_projeto_de_lei_no_57_-_peu_-_diario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/autografo_69-_2023_-_projeto_de_lei_62-2023_peu_-2023_--.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/autografo_70-2023_-_projeto_de_lei_no_76_-_peu_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/autografo_71_-2023_-_projeto_de_lei-_77-2023_-__peu__-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/autografo_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/autografo_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/autografo_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/autografo_n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/autografo_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6175/autografo_77-2023__-_projeto_67-2023_-_projeto_de_lei_-_cred_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6176/autografo_78-2023_-_projeto_de_lei_-_cred_adic_suplementar_9.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6177/autografo_79-2023_-_projeto_de_lei_-_cred_adic_suplementar_11.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6178/autografo_80-2023_-_projeto_de_lei_no_63_-_peu_-_nome_de_rua_-_d._lo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6179/autografo_81-2023_-_projeto_de_lei_no_71_-_gilberto_-_denominacao_de_rua_afonso_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6180/autografo_82-2023_-_projeto_de_lei_no_74_-_peu_-_denominacao_de_rua_-_jose_neco_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6181/autografo_83-2023__-_projeto_de_lei_-_peu_-_no_75_-_denominacao_de_rua_danilo_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6009/emenda_aditiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6010/emenda_aditiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/emod-01-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/emod-02-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5680/emod-03-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/emod-04-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/emod-05-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/emenda_modificativa_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5941/emod-07-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5965/emenda_modificativa_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6005/emenda_modificativa_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6006/emenda_modificativa_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6007/emenda_modificativa_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6008/emenda_modificativa_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/emenda_modificativa_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/emenda_modificativa_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/emenda_modificativa_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/emenda_substitutiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/emenda_substitutiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6004/emenda_substitutiva_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/emenda_substitutiva_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/emenda_substitutiva_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/emenda_supressiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5709/emenda_supressiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/emenda_supressiva_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/emenda_supressiva_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/emenda_supressiva_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/emenda_supressiva_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5978/emenda_supressiva_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5979/emenda_supressiva_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6003/emenda_supressiva_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/emenda_supressiva_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/emenda_supressiva_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/emenda_supressiva_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/emenda_supressiva_n._13-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/emenda_supressiva_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/emenda_supressiva_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6138/esup-16-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/emenda_supressiva_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/emenda_supressiva_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/emenda_supressiva_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6166/emenda_supressiva_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/01.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/02.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/indicacao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/indicacao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/indicacao_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/indicacao_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/ind-09-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/ind-10-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/indicacao_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/indicacao_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/indicacao_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/ind-14-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/ind-15-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/indicacao_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/indicacao_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/indicacao_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5970/indicacao_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/indicacao_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6104/indicacao_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/indicacao_n._24-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/indicacao_n._25-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/indicacao_n._27-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/mocao-01-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/mocao-02-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/03.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/mocao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/mocao_n._6-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/mocao_n._7-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/pare-01-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6017/parecer_de_educacao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_de_educacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/parf-01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5704/parecer_02-23_f.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_03-23_f.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/parf-04-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/parf-05-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/parf-06-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/parf-07-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5738/parf-08-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/parf-09-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/parf-10-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/parecer_de_financas_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/parf-12-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5811/parf-13-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/parf-14-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/parf-15-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/parf-16-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_de_financas_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/parf-18-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/parf-19-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_de_financas_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/parecer_de_financas_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_de_financas_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/parf-23-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/parf-24-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5950/parf-25-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5951/parf-26-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5952/parf-27-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5980/parf-28-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5981/parf-29-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5982/parf-30-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/parf-31-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6011/parecer_de_financas_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6015/parecer_de_financas_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6016/parecer_de_financas_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/parf-35-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/parf-36-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/parf-37-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/parf-38-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/parf-39-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/parf-40-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/parecer_de_financas_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/parecer_n._42-2023_-_financas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/parecer_de_financas_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/parecer_de_financas_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/parecer_de_financas_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/parf-47-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/parecer_de_financas_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/parecer_de_financas_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/parecer_50-2023_-_financas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6171/parecer_de_financas_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6172/parecer_de_financas_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6173/parecer_de_financas_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5995/pars-01-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5996/pars-02-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_de_seguridade_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/parecer_de_seguridade_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/parj-01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/parj-02-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/parj-03-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/parj-04-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/parj-05-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/parj-06-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/parj-07-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/parj-08-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/parecer_10-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_11-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/parecer_12-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/parecer_13-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/parecer_14-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/parj-15-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/parj-16-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/parecer_de_justica_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/parj-18-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/parj-19-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/parj-20-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/parj-21-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/parj-22-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/parj-23-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/parj-24-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/parj-25-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/parj-26-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/parecer_de_justica_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/parj-28-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/parj-29-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/parj-30-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5783/parj-31-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/parj-32-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/parj-33-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/parj-34-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_de_justica_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_de_justica_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_de_justica_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/parecer_de_justica_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/parecer_de_justica_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/parecer_de_justica_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/parecer_de_justica_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/parecer_de_justica_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/parecer_de_justica_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/parecer_de_justica_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/parecer_de_justica_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/parecer_de_justica_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5948/parj-47-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5949/parj-48-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/parj-49-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/parj-50-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/parj-51-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/parj-52-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/parecer_de_justica_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/parecer_de_justica_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/parecer_de_justica_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/parecer_de_justica_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/parecer_de_justica_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/parecer_de_justica_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/parecer_de_justica_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/parj-61-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/parecer_de_justica_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/parecer_de_justica_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/parecer_de_justica_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/parecer_de_justica_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/parecer_de_justica_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/parecer_de_justica_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/parecer_de_justica_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6167/parecer_justica_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6168/parecer_justica_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6169/parecer_justica_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6170/parecer_justica_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/pedido_de_providencia_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/pedido_de_providencia_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/pedido_de_providencia_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/pedido_de_providencia_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/pedido_de_providencia_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/pedido_de_providencia_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/pedido_de_providencia_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/pedido_de_providencia_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/pedido_de_providencia_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/pedido_de_providencia_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/pedido_de_providencia_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/pedido_de_providencia_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/pedido_de_providencia_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/pedido_de_providencia_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/pedido_de_providencia_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/pedido_de_providencia_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/pedido_de_providencia_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/pedido_de_providencia_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/pedido_de_providencia_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/pedido_de_providencia_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/22.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/23.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/24.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/25.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/pedido_de_providencia_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/27.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/28.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/29.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/30.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/32.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/33.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/pedido_de_providencia_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/35.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/36.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/37.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/38.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5655/pedido_de_providencia_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5656/pedido_de_providencia_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/pedido_de_providencia_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/pedido_de_providencia_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/pedido_de_providencia_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/pedido_de_providencia_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/pedido_de_providencia_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/pedido_de_providencia_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/pedido_de_providencia_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/pedido_de_providencia_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/pedido_de_providencia_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/pedido_de_providencia_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/pedido_de_providencia_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/pedido_de_providencia_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/pedido_de_providencia_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/pedido_de_providencia_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/pedido_de_providencia_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/pedido_de_providencia_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/pedido_de_providencia_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/pedido_de_providencia_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/pedido_de_providencia_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/pdp-60-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/pdp-61-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/pdp-62-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/pdp-63-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/pdp-64-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/pdp-65-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/pdp-66-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/pdp-67-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/pdp-68-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/pdp-69-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/pdp-70-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/pdp-71-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5807/pdp-72-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/pdp-73-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/pedido_de_providencia_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/pdp-75-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/pedido_de_providencia_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/pedido_de_providencia_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/pedido_de_providencia_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/pdp-80-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/pdp-81-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/pdp-82-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/pdp-83-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/pdp-84-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/pp_86.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/pp_87.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/pp_88.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/pp_89.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/pp_90.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/pedido_de_providencia_n_91-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/pedido_de_providencia_n_92-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/pedido_de_providencia_n_93-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/pedido_de_providencia_n_94-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/pedido_de_providencia_n_95-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/pedido_de_providencia_n_96-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/pedido_de_providencia_n_97-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/pedido_de_providencia_n_98-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/pedido_de_providencia_n_99-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5892/pedido_de_providencia_n_100-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/pedido_de_providencia_n_101-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/pedido_de_providencia_n_102-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/pedido_de_providencia_n_103-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/pedido_de_providencia_n_104-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/pp_105.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/pedido_de_providencia_n_106-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/pedido_de_providencia_n_107-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/pedido_de_providencia_n_108-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/pedido_de_providencia_n_109-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5969/pedido_de_providencia_n_110-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5943/pedido_de_providencia_n_111-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5944/pedido_de_providencia_n_112-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5945/pedido_de_providencia_n_113-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5946/pedido_de_providencia_n_114-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5947/pedido_de_providencia_n_115-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5955/pedido_de_providencia_n_116-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5956/pedido_de_providencia_n_117-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5957/pedido_de_providencia_n_118-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5972/pedido_de_providencia_n_119-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5973/pedido_de_providencia_n_120-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5974/pedido_de_providencia_n_121-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5971/pedido_de_providencia_n_122-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/pedido_de_providencia_n_123-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5976/pedido_de_providencia_n_124-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5977/pedido_de_providencia_n_125-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/pedido_de_providencia_n_126-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/pedido_de_providencia_n_127-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/pedido_de_providencia_n_128-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/pedido_de_providencia_n_129-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/pedido_de_providencia_n_130-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/pedido_de_providencia_n_131-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6067/pedido_de_providencia_n_132-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/pedido_de_providencia_n_134-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/pedido_de_providencia_n_135-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6108/pedido_de_providencia_n_136-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6105/pedido_de_providencia_n_137-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6106/pedido_de_providencia_n_138-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6107/pedido_de_providencia_n_139-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/pedido_de_providencia_n._140-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/pedido_de_providencia_n._141-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/pedido_de_providencia_n._142-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/projeto_de_decreto_legislativo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/projeto_de_decreto_legislativo_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/projeto_de_lei_complementar_n._01-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/projeto_de_lei_n_01-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/pl-02-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/p.l_03-23.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/projeto_de_lei_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/projeto_de_lei_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/pl-06-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/projeto_de_lei_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/p.l_08-23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/projeto_de_lei_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/projeto_de_lei_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/projeto_de_lei_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/projeto_de_lei_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/projeto_de_lei_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/projeto_de_lei_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5883/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/projeto_de_lei_n._32-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/projeto_de_lei_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/projeto_de_lei_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/projeto_de_lei_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/projeto_de_lei_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/projeto_de_lei_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/projeto_de_lei_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5936/projeto_de_lei_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5937/projeto_de_lei_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5938/projeto_43-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5939/projeto_de_lei_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5940/projeto_de_lei_n._45-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5953/projeto_de_lei_n._46-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5954/projeto_de_lei_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5958/projeto_de_lei_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5961/projeto_de_lei_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/projeto_de_lei_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/projeto_de_lei_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/projeto_de_lei_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5998/projeto_de_lei_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5999/projeto_de_lei_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6018/projeto_de_lei_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6019/projeto_de_lei_n._56-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6020/projeto_de_lei_n._57-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/projeto_de_lei_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6059/mensagem_n_34-2023_-_projeto_de_lei_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6060/projeto_de_lei_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6061/projeto_de_lei_n._61-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6063/projeto_de_lei_n._62-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6062/projeto_de_lei_n._63-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/projeto_de_lei_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/projeto_de_lei_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/projeto_de_lei_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/projeto_de_lei_n._68-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6093/projeto_de_lei_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6094/projeto_de_lei_n._70-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6095/projeto_de_lei_n._71-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6096/projeto_de_lei_no_72_-_gilberto_-_rua_ana_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6102/projeto_de_lei_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6097/projeto_de_lei_n._74-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6098/projeto_de_lei_n._75-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6099/projeto_de_lei_n._76-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6100/projeto_de_lei_n._77-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6141/projeto_de_lei_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_n_79-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_n_80-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_lei_n_81-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6109/projeto_de_lei_n_82-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/projeto_de_lei_n_83-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/projeto_de_lei_n_84-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/projeto_de_resolucao_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/proj._resolucao_02-23.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/projeto_de_resolucao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5652/projeto_de_resolucao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/projeto_de_resolucao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/pre-06-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/pre-07-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/projeto_de_resolucao_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/projeto_de_resolucao_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/projeto_de_resolucao_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5884/projeto_de_resolucao_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_resolucao_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6064/projeto_de_resolucao_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/requerimento_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/requerimento_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/requerimento_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/requerimento_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/requerimento_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/requerimento_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/08.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/requerimento_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/requerimento_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/requerimento_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/requerimento_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/requerimento_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5723/requerimento_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/requerimento_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/requerimento_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/requerimento_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/requerimento_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/requerimento_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-21-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-22-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-23-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-24-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/requerimento_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/requerimento_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/requerimento_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/requerimento_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/requerimento_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/requerimento_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-31-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-32-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/requerimento_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/requerimento_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/requerimento_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/requerimento_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/requerimento_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/requerimento_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5942/requerimento_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5968/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5967/requerimento_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/requerimento_44-23.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6021/requerimento_n._46-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6022/requerimento_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6023/requerimento_n._48-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6024/requerimento_n._49-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/requerimento_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/requerimento_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/requerimento_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6065/requerimento_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6066/requerimento_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6103/requerimento_n._57-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6101/requerimento_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/requerimento_n._59-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_n._60-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/requerimento_n._61-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/emenda_impositiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/mensagem_de_veto_n_001-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5650/autografo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5683/autografo_no_02_-_2023_-_projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5684/autografo_no_03-_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5685/autografo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5686/autografo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5687/autografo_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5688/autografo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5689/autografo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5690/autografo_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5691/autografo_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5692/autografo_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5710/autografo_12-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5711/autografo_13-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5744/autografo_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5745/autografo_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5746/autografo_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5747/autografo_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5748/autografo_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5766/autografo_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5767/autografo_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5790/autografo_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5792/autografo_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5793/autografo_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5794/autografo_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5817/autografo_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5818/autografo_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5819/autografo_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5820/autografo_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5860/autogafo_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5862/autografo_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5863/autografo_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5864/autografo_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5877/autografo_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5916/autografo_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5917/autografo_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5918/autografo_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5919/autografo_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5920/autografo_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5921/autografo_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5959/autografo_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5960/autografo_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5962/autografo_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5963/autografo_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5964/autografo_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5983/autografo_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5984/autografo_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5985/autografo_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5997/autografo_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6000/autografo_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6001/autografo_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6012/autografo_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6013/autografo_no_52-12023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6014/autografo_no_53-12023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6048/autografo_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6049/autografo_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6050/autografo_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6051/autografo_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6052/autografo_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6053/autografo_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6058/autografo_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6084/autografo_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6089/autografo_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6090/autografo_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6091/autografo_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6151/autografo_65-_2023_-_projeto_de_lei__66-_2023_cred_adic_suplementar_5.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6139/autografo_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6140/autografo_67-2023_-__-_pl_70-2023_-credito_adic_supl_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6147/autografo_68__-_2023_-_projeto_de_lei_no_57_-_peu_-_diario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6148/autografo_69-_2023_-_projeto_de_lei_62-2023_peu_-2023_--.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6149/autografo_70-2023_-_projeto_de_lei_no_76_-_peu_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6150/autografo_71_-2023_-_projeto_de_lei-_77-2023_-__peu__-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6152/autografo_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6153/autografo_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6154/autografo_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6163/autografo_n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6164/autografo_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6175/autografo_77-2023__-_projeto_67-2023_-_projeto_de_lei_-_cred_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6176/autografo_78-2023_-_projeto_de_lei_-_cred_adic_suplementar_9.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6177/autografo_79-2023_-_projeto_de_lei_-_cred_adic_suplementar_11.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6178/autografo_80-2023_-_projeto_de_lei_no_63_-_peu_-_nome_de_rua_-_d._lo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6179/autografo_81-2023_-_projeto_de_lei_no_71_-_gilberto_-_denominacao_de_rua_afonso_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6180/autografo_82-2023_-_projeto_de_lei_no_74_-_peu_-_denominacao_de_rua_-_jose_neco_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6181/autografo_83-2023__-_projeto_de_lei_-_peu_-_no_75_-_denominacao_de_rua_danilo_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6009/emenda_aditiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6010/emenda_aditiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5678/emod-01-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5679/emod-02-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5680/emod-03-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5681/emod-04-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5682/emod-05-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5779/emenda_modificativa_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5941/emod-07-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5965/emenda_modificativa_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6005/emenda_modificativa_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6006/emenda_modificativa_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6007/emenda_modificativa_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6008/emenda_modificativa_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6071/emenda_modificativa_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6072/emenda_modificativa_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6073/emenda_modificativa_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5706/emenda_substitutiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5708/emenda_substitutiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6004/emenda_substitutiva_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6121/emenda_substitutiva_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6159/emenda_substitutiva_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5707/emenda_supressiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5709/emenda_supressiva_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5810/emenda_supressiva_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5858/emenda_supressiva_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5875/emenda_supressiva_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5933/emenda_supressiva_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5978/emenda_supressiva_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5979/emenda_supressiva_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6003/emenda_supressiva_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6037/emenda_supressiva_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6038/emenda_supressiva_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6039/emenda_supressiva_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6070/emenda_supressiva_n._13-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6122/emenda_supressiva_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6146/emenda_supressiva_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6138/esup-16-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6120/emenda_supressiva_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6158/emenda_supressiva_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6165/emenda_supressiva_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6166/emenda_supressiva_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5645/01.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5646/02.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5653/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5654/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5716/indicacao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5696/indicacao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5718/indicacao_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5753/indicacao_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5821/ind-09-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5773/ind-10-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5824/indicacao_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5825/indicacao_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5830/indicacao_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5835/ind-14-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5836/ind-15-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5867/indicacao_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5874/indicacao_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5887/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5888/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5898/indicacao_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5970/indicacao_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6027/indicacao_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6104/indicacao_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6116/indicacao_n._24-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6117/indicacao_n._25-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6111/indicacao_n._27-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5601/mocao-01-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5602/mocao-02-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5632/03.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5895/mocao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6034/mocao_n._6-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6035/mocao_n._7-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5994/pare-01-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6017/parecer_de_educacao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_de_educacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5634/parf-01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5704/parecer_02-23_f.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_03-23_f.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5734/parf-04-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5735/parf-05-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5736/parf-06-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5737/parf-07-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5738/parf-08-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5796/parf-09-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5785/parf-10-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5786/parecer_de_financas_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5787/parf-12-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5811/parf-13-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5812/parf-14-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5813/parf-15-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5814/parf-16-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_de_financas_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5856/parf-18-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5857/parf-19-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_de_financas_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5913/parecer_de_financas_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_de_financas_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5934/parf-23-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5935/parf-24-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5950/parf-25-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5951/parf-26-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5952/parf-27-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5980/parf-28-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5981/parf-29-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5982/parf-30-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5993/parf-31-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6011/parecer_de_financas_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6015/parecer_de_financas_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6016/parecer_de_financas_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6042/parf-35-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6043/parf-36-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6044/parf-37-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6045/parf-38-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6046/parf-39-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6047/parf-40-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6056/parecer_de_financas_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6079/parecer_n._42-2023_-_financas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6080/parecer_de_financas_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6133/parecer_de_financas_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6135/parecer_de_financas_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6136/parf-47-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6137/parecer_de_financas_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6161/parecer_de_financas_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6162/parecer_50-2023_-_financas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6171/parecer_de_financas_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6172/parecer_de_financas_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6173/parecer_de_financas_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5995/pars-01-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5996/pars-02-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_de_seguridade_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6145/parecer_de_seguridade_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5633/parj-01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5662/parj-02-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5663/parj-03-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5665/parj-04-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5666/parj-05-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5667/parj-06-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5668/parj-07-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5669/parj-08-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5671/parecer_10-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_11-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5673/parecer_12-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5674/parecer_13-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5675/parecer_14-23_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5676/parj-15-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5677/parj-16-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5703/parecer_de_justica_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5726/parj-18-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5727/parj-19-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5728/parj-20-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5729/parj-21-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5730/parj-22-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5731/parj-23-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5732/parj-24-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5763/parj-25-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5764/parj-26-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5765/parecer_de_justica_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5780/parj-28-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5781/parj-29-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5782/parj-30-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5783/parj-31-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5784/parj-32-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5808/parj-33-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5852/parj-34-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_de_justica_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_de_justica_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_de_justica_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5904/parecer_de_justica_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5905/parecer_de_justica_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5906/parecer_de_justica_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5907/parecer_de_justica_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5908/parecer_de_justica_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5909/parecer_de_justica_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5910/parecer_de_justica_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5911/parecer_de_justica_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5912/parecer_de_justica_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5948/parj-47-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5949/parj-48-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5990/parj-49-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5991/parj-50-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5992/parj-51-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6041/parj-52-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6057/parecer_de_justica_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6075/parecer_de_justica_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6076/parecer_de_justica_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6077/parecer_de_justica_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6078/parecer_de_justica_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6123/parecer_de_justica_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6124/parecer_de_justica_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6125/parj-61-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6126/parecer_de_justica_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6127/parecer_de_justica_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6128/parecer_de_justica_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6129/parecer_de_justica_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6130/parecer_de_justica_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6131/parecer_de_justica_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6132/parecer_de_justica_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6167/parecer_justica_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6168/parecer_justica_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6169/parecer_justica_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6170/parecer_justica_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5591/pedido_de_providencia_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5592/pedido_de_providencia_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5594/pedido_de_providencia_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5595/pedido_de_providencia_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5596/pedido_de_providencia_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5597/pedido_de_providencia_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5598/pedido_de_providencia_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5599/pedido_de_providencia_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5607/pedido_de_providencia_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5608/pedido_de_providencia_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5609/pedido_de_providencia_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5610/pedido_de_providencia_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5611/pedido_de_providencia_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5612/pedido_de_providencia_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5613/pedido_de_providencia_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5614/pedido_de_providencia_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5615/pedido_de_providencia_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5616/pedido_de_providencia_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5617/pedido_de_providencia_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5618/pedido_de_providencia_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5621/22.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5622/23.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5623/24.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5624/25.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5625/pedido_de_providencia_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5626/27.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5627/28.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5635/29.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5636/30.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5638/32.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5639/33.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5640/pedido_de_providencia_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5641/35.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5642/36.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5643/37.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5644/38.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5655/pedido_de_providencia_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5656/pedido_de_providencia_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5657/pedido_de_providencia_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5658/pedido_de_providencia_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5659/pedido_de_providencia_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5660/pedido_de_providencia_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5697/pedido_de_providencia_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5698/pedido_de_providencia_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5699/pedido_de_providencia_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5700/pedido_de_providencia_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5701/pedido_de_providencia_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5702/pedido_de_providencia_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5719/pedido_de_providencia_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5720/pedido_de_providencia_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5721/pedido_de_providencia_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5717/pedido_de_providencia_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5761/pedido_de_providencia_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5754/pedido_de_providencia_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5755/pedido_de_providencia_n_57-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5756/pedido_de_providencia_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5757/pedido_de_providencia_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5774/pdp-60-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5775/pdp-61-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5776/pdp-62-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5777/pdp-63-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5788/pdp-64-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5778/pdp-65-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5789/pdp-66-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5803/pdp-67-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5804/pdp-68-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5805/pdp-69-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5809/pdp-70-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5806/pdp-71-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5807/pdp-72-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5815/pdp-73-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5826/pedido_de_providencia_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5816/pdp-75-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5827/pedido_de_providencia_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5828/pedido_de_providencia_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5829/pedido_de_providencia_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5837/pdp-80-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5838/pdp-81-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5839/pdp-82-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5840/pdp-83-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5841/pdp-84-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5848/pp_86.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5849/pp_87.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5850/pp_88.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5859/pp_89.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5851/pp_90.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5868/pedido_de_providencia_n_91-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5869/pedido_de_providencia_n_92-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5870/pedido_de_providencia_n_93-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5871/pedido_de_providencia_n_94-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5872/pedido_de_providencia_n_95-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5873/pedido_de_providencia_n_96-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5889/pedido_de_providencia_n_97-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5890/pedido_de_providencia_n_98-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5891/pedido_de_providencia_n_99-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5892/pedido_de_providencia_n_100-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5893/pedido_de_providencia_n_101-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5894/pedido_de_providencia_n_102-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5899/pedido_de_providencia_n_103-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5900/pedido_de_providencia_n_104-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5901/pp_105.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5915/pedido_de_providencia_n_106-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5929/pedido_de_providencia_n_107-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5930/pedido_de_providencia_n_108-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5931/pedido_de_providencia_n_109-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5969/pedido_de_providencia_n_110-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5943/pedido_de_providencia_n_111-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5944/pedido_de_providencia_n_112-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5945/pedido_de_providencia_n_113-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5946/pedido_de_providencia_n_114-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5947/pedido_de_providencia_n_115-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5955/pedido_de_providencia_n_116-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5956/pedido_de_providencia_n_117-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5957/pedido_de_providencia_n_118-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5972/pedido_de_providencia_n_119-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5973/pedido_de_providencia_n_120-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5974/pedido_de_providencia_n_121-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5971/pedido_de_providencia_n_122-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5975/pedido_de_providencia_n_123-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5976/pedido_de_providencia_n_124-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5977/pedido_de_providencia_n_125-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6028/pedido_de_providencia_n_126-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6029/pedido_de_providencia_n_127-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6030/pedido_de_providencia_n_128-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6031/pedido_de_providencia_n_129-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6032/pedido_de_providencia_n_130-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6033/pedido_de_providencia_n_131-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6067/pedido_de_providencia_n_132-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6069/pedido_de_providencia_n_134-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6083/pedido_de_providencia_n_135-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6108/pedido_de_providencia_n_136-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6105/pedido_de_providencia_n_137-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6106/pedido_de_providencia_n_138-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6107/pedido_de_providencia_n_139-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6118/pedido_de_providencia_n._140-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6112/pedido_de_providencia_n._141-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6119/pedido_de_providencia_n._142-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5795/projeto_de_decreto_legislativo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5844/projeto_de_decreto_legislativo_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5861/projeto_de_lei_complementar_n._01-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5586/projeto_de_lei_n_01-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5587/pl-02-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5600/p.l_03-23.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5619/projeto_de_lei_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5620/projeto_de_lei_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5628/pl-06-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5647/projeto_de_lei_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5651/p.l_08-23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5664/projeto_de_lei_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5712/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5713/projeto_de_lei_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5722/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5768/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5739/projeto_de_lei_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5740/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5741/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5742/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5725/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5749/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5750/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5751/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5791/projeto_de_lei_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5822/projeto_de_lei_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5831/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5842/projeto_de_lei_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5845/projeto_de_lei_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5879/projeto_de_lei_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5880/projeto_de_lei_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5881/projeto_de_lei_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5882/projeto_de_lei_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5883/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5896/projeto_de_lei_n._32-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5902/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5903/projeto_de_lei_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5922/projeto_de_lei_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5923/projeto_de_lei_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5932/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5924/projeto_de_lei_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5925/projeto_de_lei_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5926/projeto_de_lei_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5936/projeto_de_lei_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5937/projeto_de_lei_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5938/projeto_43-23_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5939/projeto_de_lei_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5940/projeto_de_lei_n._45-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5953/projeto_de_lei_n._46-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5954/projeto_de_lei_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5958/projeto_de_lei_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5961/projeto_de_lei_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5986/projeto_de_lei_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5987/projeto_de_lei_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5988/projeto_de_lei_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5998/projeto_de_lei_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5999/projeto_de_lei_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6018/projeto_de_lei_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6019/projeto_de_lei_n._56-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6020/projeto_de_lei_n._57-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6054/projeto_de_lei_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6059/mensagem_n_34-2023_-_projeto_de_lei_n_59-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6060/projeto_de_lei_n_60-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6061/projeto_de_lei_n._61-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6063/projeto_de_lei_n._62-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6062/projeto_de_lei_n._63-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6085/projeto_de_lei_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6086/projeto_de_lei_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6087/projeto_de_lei_66-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6088/projeto_de_lei_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6092/projeto_de_lei_n._68-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6093/projeto_de_lei_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6094/projeto_de_lei_n._70-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6095/projeto_de_lei_n._71-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6096/projeto_de_lei_no_72_-_gilberto_-_rua_ana_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6102/projeto_de_lei_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6097/projeto_de_lei_n._74-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6098/projeto_de_lei_n._75-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6099/projeto_de_lei_n._76-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6100/projeto_de_lei_n._77-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6141/projeto_de_lei_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6142/projeto_de_lei_n_79-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6143/projeto_de_lei_n_80-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6144/projeto_de_lei_n_81-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6109/projeto_de_lei_n_82-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6155/projeto_de_lei_n_83-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6156/projeto_de_lei_n_84-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5629/projeto_de_resolucao_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5630/proj._resolucao_02-23.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5648/projeto_de_resolucao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5652/projeto_de_resolucao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5693/projeto_de_resolucao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5724/pre-06-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5743/pre-07-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5797/projeto_de_resolucao_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5832/projeto_de_resolucao_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5865/projeto_de_resolucao_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5884/projeto_de_resolucao_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5885/projeto_de_resolucao_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6064/projeto_de_resolucao_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5589/requerimento_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5590/requerimento_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5603/requerimento_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5604/requerimento_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5605/requerimento_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5606/requerimento_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5631/08.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5649/requerimento_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5694/requerimento_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5695/requerimento_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5714/requerimento_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5715/requerimento_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5723/requerimento_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5733/requerimento_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5758/requerimento_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5759/requerimento_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5752/requerimento_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5762/requerimento_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5769/req-21-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5770/req-22-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5772/req-23-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5771/req-24-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5798/requerimento_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5799/requerimento_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5801/requerimento_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5802/requerimento_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5800/requerimento_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5823/requerimento_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5833/req-31-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5834/req-32-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5847/requerimento_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5866/requerimento_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5886/requerimento_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5897/requerimento_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5927/requerimento_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5928/requerimento_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5942/requerimento_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5968/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5967/requerimento_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/5989/requerimento_44-23.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6021/requerimento_n._46-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6022/requerimento_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6023/requerimento_n._48-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6024/requerimento_n._49-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6025/requerimento_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6026/requerimento_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6055/requerimento_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6065/requerimento_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6066/requerimento_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6103/requerimento_n._57-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6101/requerimento_n_58-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6113/requerimento_n._59-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_n._60-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6115/requerimento_n._61-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6160/emenda_impositiva_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2023/6036/mensagem_de_veto_n_001-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>