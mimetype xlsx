--- v0 (2025-12-06)
+++ v1 (2026-05-09)
@@ -51,1328 +51,1328 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6228/autografo_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6228/autografo_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE e dá outras providências.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6229/autografo_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6229/autografo_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da Assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6230/autografo_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6230/autografo_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Pagamento por Desempenho da Saúde Bucal na Atenção Primária a Saúde - APS, com base na Portaria GM/MS Nº 960, de 17 de julho de 2023, _x000D_
 e da outras providências.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6231/autografo_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6231/autografo_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6232/autografo_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6232/autografo_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6233/autografo_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6233/autografo_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Eleva a caraibeira a árvore nativa símbolo de Floresta, altera a Lei nº 331/2005, renumera e acrescenta artigos, parágrafos, incisos e alíneas.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6291/autografo_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6291/autografo_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de "AVENIDA JUAREZ FLORENTINO DE CARVALHO."</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6292/autografo_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6292/autografo_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Declara o Pão de Zé de Izabel como Patrimônio Histórico, Cultural e Imaterial do Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6293/autografo_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6293/autografo_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6294/autografo_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6294/autografo_n_10-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Manoel Novais de Carvalho".</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6295/autografo_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6295/autografo_n_11-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Napierre Valgueiro de Barros".</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6296/autografo_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6296/autografo_n_12-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Audas Alves de Sá Carvalho".</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6297/autografo_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6297/autografo_n_13-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "ANÉZIO BÕSCO DE MENEZES".</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6298/autografo_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6298/autografo_n_14-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Bartolomeu Novaes de Carvalho".</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6299/autografo_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6299/autografo_n_15-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Dr. Kerginaldo Diniz Novaes Carvalho".</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6300/autografo_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6300/autografo_n_16-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de " Rua Alberto Cordeiro de Oliveira".</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6301/autografo_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6301/autografo_n_17-2024.pdf</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6302/autografo_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6302/autografo_n_18-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de "Rua Cirilo Alves Diniz".</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6308/autografo_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6308/autografo_n_19-2024.pdf</t>
   </si>
   <si>
     <t>FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6309/autografo_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6309/autografo_n_20-2024.pdf</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6321/autografo_n_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6321/autografo_n_21-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta(PE) e dá outras providências.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6322/autografo_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6322/autografo_n_22-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE) e dá outras providências.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6355/autografo_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6355/autografo_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Poliesportiva Pública Municipal.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6356/autografo_n_24-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6356/autografo_n_24-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6357/autografo_n_25-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6357/autografo_n_25-2024.pdf</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6358/autografo_n_26-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6358/autografo_n_26-2024.pdf</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6359/autografo_n_27-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6359/autografo_n_27-2024.pdf</t>
   </si>
   <si>
     <t>Denomina DANILO JUNIOR DA SILVA MANIÇOBA A CASA DO ATLETA em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6360/autografo_n_28-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6360/autografo_n_28-2024.pdf</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6361/autografo_n_29-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6361/autografo_n_29-2024.pdf</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6362/autografo_n_30-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6362/autografo_n_30-2024.pdf</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6363/autografo_n_31-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6363/autografo_n_31-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Cozinha Comunitária Maria José Monteiro de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6364/autografo_n_32-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6364/autografo_n_32-2024.pdf</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6365/autografo_n_33-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6365/autografo_n_33-2024.pdf</t>
   </si>
   <si>
     <t>Isenta do pagamento do Imposto Predial e Territorial Urbano (IPTU), as pessoas com doenças graves que residam no município de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6366/autografo_n_34-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6366/autografo_n_34-2024.pdf</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6384/autografo_n_35-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6384/autografo_n_35-2024.pdf</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6420/autografo_no_36_-_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6420/autografo_no_36_-_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Educação Antirracista no âmbito do município de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6421/autografo_no_37-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6421/autografo_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde Manoel Maniçoba da Silva.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6422/autografo_no_38_-_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6422/autografo_no_38_-_2024.pdf</t>
   </si>
   <si>
     <t>“Estabelece medidas visando assegurar a acessibilidade de pessoa surda ou com deficiência auditiva a cargo ou emprego provido por concurso público, no âmbito da Administração Pública Municipal de Floresta- PE, em igualdade de condições com os demais candidatos.”</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6423/autografo_no_39-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6423/autografo_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar e instituir a Política Municipal de Apoio e Incentivo à Mulher no Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6424/autografo_no_40-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6424/autografo_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Obriga bares, restaurantes e casas noturnas a adotar medidas de auxílio à mulher que se sinta em situação de risco e dá outras providências.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6425/autografo_no_41_-_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6425/autografo_no_41_-_2024.pdf</t>
   </si>
   <si>
     <t>“Institui, na Rede Pública Municipal de Saúde, o Programa de Prevenção e Tratamento contra o Câncer de Colo de Útero e dá outras providências.”</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6426/autografo_no_42_-_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6426/autografo_no_42_-_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de uma Central de Atendimento ao Deficiente Auditivo, com intérprete da língua brasileira de sinais-libras".</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6427/autografo_no_43-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6427/autografo_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação das instituições de ensino do Município de Floresta, públicas e privadas, de substituir as sirenes e os sinais sonoros por sinais musicais adequados aos alunos portadores de sensibilidade auditiva, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6428/autografo_no_44-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6428/autografo_no_44-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA DE PROTEÇÃO E PROMOÇÃO DOS MESTRES E MESTRAS DOS SABERES E FAZERES DAS CULTURAS POPULARES” DE FLORESTA.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6457/autografo_n_45-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6457/autografo_n_45-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6482/autografo_n_46-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6482/autografo_n_46-2024.pdf</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6483/autografo_n_47-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6483/autografo_n_47-2024.pdf</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6484/autografo_n_48-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6484/autografo_n_48-2024.pdf</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6485/autografo_n_49-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6485/autografo_n_49-2024.pdf</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6486/autografo_n_50-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6486/autografo_n_50-2024.pdf</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6487/autografo_n_51-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6487/autografo_n_51-2024.pdf</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6488/autografo_n_52-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6488/autografo_n_52-2024.pdf</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6489/autografo_n_53-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6489/autografo_n_53-2024.pdf</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6526/autografo_n_54-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6526/autografo_n_54-2024.pdf</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6527/autografo_n_55-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6527/autografo_n_55-2024.pdf</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6528/autografo_n_56-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6528/autografo_n_56-2024.pdf</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6529/autografo_n_57-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6529/autografo_n_57-2024.pdf</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6530/autografo_n_58-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6530/autografo_n_58-2024.pdf</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6531/autografo_n_59-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6531/autografo_n_59-2024.pdf</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6532/autografo_n_60-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6532/autografo_n_60-2024.pdf</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6533/autografo_n_61-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6533/autografo_n_61-2024.pdf</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6534/autografo_n_62-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6534/autografo_n_62-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Laboratório de Análises Clínicas do Hospital Cel. Álvaro Ferraz.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6535/autografo_n_63-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6535/autografo_n_63-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a instituição, delimitação, organização e denominação oficial dos bairros e logradouros de Floresta, que passam a ser definidas_x000D_
 por esta Lei, reunindo todos os bairros integrantes do território do município e dá outras providências.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6536/autografo_n_64-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6536/autografo_n_64-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Cultural do Município de Floresta - CCM e acrescenta os dispositivos ao texto da Lei Municipal n° 1.084 de 09 de novembro de 2023, diante da sua correlação, e dá outras providências.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6537/autografo_n_65-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6537/autografo_n_65-2024.pdf</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6538/autografo_n_66-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6538/autografo_n_66-2024.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6539/autografo_n_67-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6539/autografo_n_67-2024.pdf</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6547/autografo_n_68-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6547/autografo_n_68-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro público.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6548/autografo_n_69-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6548/autografo_n_69-2024.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Segurança no Trânsito", anualmente, no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6549/autografo_n_70-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6549/autografo_n_70-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o caráter permanente do laudo que diagnostique o Transtorno do Espectro Autista (TEA) e da Síndrome de Down e dá outras providências.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6550/autografo_n_71-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6550/autografo_n_71-2024.pdf</t>
   </si>
   <si>
     <t>Projeto Flávia Rayka da Silva - Dispõe sobre a afixação de placa informativa contato telefônico do Centro de Valorização da Vida – CVV, na forma e nos locais que especifica.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6551/autografo_n_72-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6551/autografo_n_72-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Napoleão Ferraz Nogueira a passagem molhada construída no Riacho da Ema, localizada no Município de Floresta, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6555/autografo_n_73-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6555/autografo_n_73-2024.pdf</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6556/autografo_n_74-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6556/autografo_n_74-2024.pdf</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6563/autografo_n_75-2024_ppa_floresta_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6563/autografo_n_75-2024_ppa_floresta_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6564/autografo_n_76-2024_loa_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6564/autografo_n_76-2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2025.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6575/autografo_n_77-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6575/autografo_n_77-2024.pdf</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6576/autografo_n_78-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6576/autografo_n_78-2024.pdf</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6577/autografo_n_79-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6577/autografo_n_79-2024.pdf</t>
   </si>
   <si>
     <t>Obriga a fixação de cartaz ou placa em clínicas veterinárias e pet shops contendo informações sobre as penas para o crime de maus-tratos e cães e gatos no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6582/autografo_n_80-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6582/autografo_n_80-2024.pdf</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6583/autografo_n_81-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6583/autografo_n_81-2024.pdf</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, MARQUINHO CARVALHO, PEU VILARIM, PH LIRA, ROSA SOUZA, TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6450/emenda_aditiva_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6450/emenda_aditiva_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao Anexo I — Prioridades e Metas — do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6451/emenda_aditiva_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6451/emenda_aditiva_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Acrescentam incisos e parágrafos ao Art.32 do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6221/emenda_modificativa_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6221/emenda_modificativa_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Modifica art. 2º constante do Projeto de Lei nº 03/2024.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Modifica art. 23 do Projeto de Lei nº 04/2023.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 26/2024.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6381/emenda_modificativa_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6381/emenda_modificativa_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 81/2023.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6388/emenda_modificativa_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6388/emenda_modificativa_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Projeto de Lei nº 73/2023.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6452/emenda_modificativa_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6452/emenda_modificativa_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6453/emenda_modificativa_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6453/emenda_modificativa_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Modifica inciso do Parágrafo Único do Art.9º do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6454/emenda_modificativa_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6454/emenda_modificativa_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Modifica numerações do Anexo I — Prioridades e Metas — do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6455/emenda_modificativa_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6455/emenda_modificativa_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Modifica redação do §3º do Art.8º e do Anexo I — Prioridades e Metas — constantes do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6449/emenda_substitutiva_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6449/emenda_substitutiva_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Substitui dispositivos do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6558/emenda_substitutiva_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6558/emenda_substitutiva_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Substitui redação de incisos I, II e III do art. 9º do Projeto de Lei nº 75/2024 - LOA – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6448/emenda_supressiva_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6448/emenda_supressiva_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Suprime redação do Anexo I — Prioridades e Metas — do Projeto de Lei nº 64/2024.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6557/emenda_supressiva_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6557/emenda_supressiva_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Ficam Suprimidos os  incisos IV, V e VI do artigo 9º do Projeto de Lei nº 75/2024 - LOA – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6568/emenda_supressiva_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6568/emenda_supressiva_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento – ao Projeto de Lei nº 78/2024 – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6569/emenda_supressiva_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6569/emenda_supressiva_n_04-2024.pdf</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a isenção da taxa de iluminação pública, em nosso município, aos cidadãos contribuintes com renda familiar inferior a 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6201/indicacao_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6201/indicacao_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao GOVERNO DO ESTADO - XI Geres, no sentido de analisar a possibilidade de aumentar as cotas para atendimento médico especializado no município de Floresta.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6202/indicacao_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6202/indicacao_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao GOVERNO FEDERAL, no sentido de analisar a possibilidade de expandir o Programa Cisternas no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Governadora — Raquel Lyra —, para que analise a possibilidade de implantar o Centro de Formação Esportiva (CFE) no município de Floresta.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>GILMAR LEAL</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6208/indicacao_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6208/indicacao_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Energética de Pernambuco (NEOENERGIA PERNAMBUCO), para que revise os procedimentos de manutenção e prevenção das redes elétricas da cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6209/indicacao_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6209/indicacao_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à operadora de telefonia TIM, no sentido de restabelecer o seu sinal de forma adequada e contínua no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6242/indicacao_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6242/indicacao_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Companhia Energética de Pernambuco (NEOENERGIA PERNAMBUCO), para que analise a possibilidade de realizar a posteação da área compreendida entre a unidade do  Serviço Social do Comercio (SESC) e Loteamento Né Maniçoba, conhecido popularmente por casinhas do governo, município de Floresta-PE.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja elo à Companhia Energética de Pernambuco (NEOENERGIA PERNAMBUCO), para que revise os procedimentos de manutenção e prevenção das redes elétricas nas fazendas Caraibeirinha, Descanso e Tapuio, localizadas no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6260/indicacao_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6260/indicacao_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, por intermédio da Secretaria competente, providencia a instalar de uma extensão de Unidade Básica de Saúde (UBS) no Assentamento Angico.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6261/indicacao_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6261/indicacao_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima SenhoraPrefeita de Floresta— Rosângela de Moura Maniçoba Novaes Ferraz — para que, través da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, possibilite a construção de uma quadra poliesportiva na Escola Municipal Manoel José Lopes, localizada no Assentamento Angico.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6287/indicacao_no_12_-_rosa_-_escadaria_ermida.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6287/indicacao_no_12_-_rosa_-_escadaria_ermida.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Daniel Coelho - Secretário de Turismo e Lazer de Pernambuco e a Excelentíssima Senhora Cacau de Paula – Secretária de Cultura de Pernambuco, no sentido de construir uma escadaria com corrimão no acesso à Igrejinha de Nossa Senhora da Conceição, no bairro da Ermida.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6336/indicacao_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6336/indicacao_n_13-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais que seja formulado apelo à Chefe do Executivo Municipal, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a construção de um Parque Sensorial para Crianças com (TEA) Transtornos do Espectro Autista, neste município.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6334/indicacao_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6334/indicacao_n_14-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, análise a possibilite de ser construída uma creche na Vila dos Pescadores/Plataforma.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6375/indicacao_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6375/indicacao_n_15-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que analise a possibilidade, em parceria com o governo estadual, de ser construída uma quadra poliesportiva na comunidade do Aticum.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6376/indicacao_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6376/indicacao_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Secretaria de Agricultura do Estado de Pernambuco, para que analise a possibilidade do envio de alevinos para o município de Floresta-PE.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6377/indicacao_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6377/indicacao_n_17-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita e à Secretaria Municipal de Saúde de Floresta, no sentido de que seja realizada uma analise da necessidade e viabilidade de contratação de médicos especialistas em neurologia, cardiologia e pediatria para reforçar o quadro de profissionais de saúde em nosso município.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6394/indicacao_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6394/indicacao_n_18-2024.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Exmº. Sr. Diego Bezerra — Secretário Estatual de Mobilidade e Infraestrutura de Pernambuco —, no sentido de que sejam realizadas melhorias na PE-390 no que tange à recuperação asfáltica (operação tapa-buracos) e à retirada dos matos presentes nas margens dessa via.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>KIEL DO PIPA, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6395/indicacao_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6395/indicacao_n_19-2024.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilmº. Sr. Diretor — Presidente do Departamento de Estradas de Rodagem — Rivaldo Rodrigues de Melo Filho —, no sentido de sinalizar a existência do quebra-molas presente na PE-360, próximo à comunidade da Varjota, município de Floresta-PE.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6398/indicacao_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6398/indicacao_n_20-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que analise a possibilidade implementar o Registro do Patrimônio Vivo do Município de Floresta (RPV-Floresta), cuja sugestão de projeto de lei encaminho em anexo.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6397/indicacao_n_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6397/indicacao_n_21-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta— Rosângela de Moura Maniçoba Novaes Ferraz — para que, través da Secretaria competente, estude a possibilidade de implementar um programa de treinamento de primeiros socorros para casos de engasgo, destinado aos funcionários de bares e restaurantes no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6396/indicacao_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6396/indicacao_n_22-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Exmº. Sr. Diogo Bezerra (Secretária de Mobilidade e Infraestrutura de Pernambuco) e ao Senhor Rivaldo Rodrigues de Melo Filho (Diretor do Departamento de Estradas de Rodagem), para que realize a recuperação e manutenção das estradas de acesso às áreas de Floresta-Serra e Floresta-Ibimirim, especialmente o acesso do Airi.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6480/indicacao_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6480/indicacao_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, por intermédio da Secretaria Municipal de Saúde, providencie a instalação de uma extensão de Unidade Básica de Saúde (UBS) no Aticum I, zona rural do município de Floresta/PE.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei n° 53/2024 - "Abre no orçamento vigente crédito adicional suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei n° 55/2024 - "Abre no orçamento vigente crédito adicional especial e dá outras providências."</t>
   </si>
@@ -1403,2309 +1403,2309 @@
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei n° 59/2024 - "Abre no orçamento vigente crédito adicional suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei n° 60/2024 - "Abre no orçamento vigente crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6199/mocao_de_aplauso_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6199/mocao_de_aplauso_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado moção de aplauso ao florestano CLOVIS ARTUR DO NASCIMENTO JÚNIOR, mais conhecido como Clovinho, pela sua brilhante trajetória profissional e conquista do Troféu Top FIEPS Brasil.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6265/mocao_de_aplauso_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6265/mocao_de_aplauso_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado moção de aplauso ao Senhor Paulo Henrique Carvalho Gominho Novaes, pela conquista do Prêmio Naíde Teodósio de Estudos de Gênero – Ano XIII, na  categoria “Relato de Experiência Pedagógica” com a eletiva “Sertão dos/as Encourados/as: o apagamento das mulheres na cultura vaqueira florestana”.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6281/mocao_de_aplauso_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6281/mocao_de_aplauso_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulada moção de aplauso à empresa Paraty Bebidas em nome do Sócio Proprietário, Hércules Martins de Sá,  e do Gerente da Unidade, Audomark de Souza Ferraz, por ser considerada a melhor distribuidora de Pernambuco e a 2ª da Rede SOLAR Coca-Cola.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6352/mocao_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6352/mocao_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO a 3ª SR. CODEVASF, Companhia de Desenvolvimento do Vale do São Francisco, com sede na cidade de Petrolina – PE, pelos 50 anos de serviços prestados ao desenvolvimento regional, e em especial aos serviços desenvolvidos no município de Floresta – PE.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6353/mocao_de_aplauso_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6353/mocao_de_aplauso_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado moção de aplauso ao Ponto de Cultura – TAMBORES DA RESISTÊNCIA, reconhecendo e celebrando seu papel fundamental como agente de transformação cultural e social em Floresta-PE.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6368/mocao_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6368/mocao_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao Ilustríssimo Senhor Diretor Geral do IF Sertão/PE – Campus Floresta, Iran Alves Torquato, extensivo aos Técnicos Administrativos e docentes da referida instituição, pela adesão à greve deflagrada por reajuste salarial.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_de_educacao_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_de_educacao_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação,, Cultura, Esporte e Lazer ao Projeto de Lei n° 28/2024 - do Executivo Municipal, o qual "Fixa na Rede Municipal de Ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica."</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6223/parecer_n_01-2024_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6223/parecer_n_01-2024_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento e Redação ao Projeto de Lei nº 01/2024, do Executivo municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da prefeitura municipal de Floresta/PE ”.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6224/parecer_n_02-2024_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6224/parecer_n_02-2024_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 03/2024, do Executivo municipal, o qual “Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022, CONFORME A EMENDA MODIFICATIVA Nº 01/2024”.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6225/parecer_n_03-2024_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6225/parecer_n_03-2024_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 04/2024, do Executivo municipal, o qual “Institui o Pagamento por desempenho da Saúde Bucal na Atenção Primária a Saúde – APS, com base na Portaria GM/MS nº 960, de 17 de julho de 2023 ”.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6226/parecer_n_04-2024_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6226/parecer_n_04-2024_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 05/2024, do Executivo municipal, o qual “Abre no orçamento vigente crédito adicional suplementar na importância de R$ 700.000,00 (setecentos mil reais)”.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6227/parecer_n_05-2024_financas.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6227/parecer_n_05-2024_financas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 06/2024, do Executivo municipal, o qual “Abre no orçamento vigente crédito adicional especial na importância de R$ 406.373,40 (quatrocentos e seis mil trezentos e setenta e três reais e quarenta centavos)”.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6305/parecer_de_financas_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6305/parecer_de_financas_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei n° 28/2024 - do Executivo Municipal, o qual "Fixa na Rede Municipal de Ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica."</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6306/parecer_de_financas_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6306/parecer_de_financas_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei n° 29/2024, - do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.662.000,00".</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6314/parecer_de_financas_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6314/parecer_de_financas_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 04/2023 do Executivo Municipal, o qual “Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta – PE, Conforme a Emenda Modificativa nº 02/2024”.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6315/parecer_de_financas_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6315/parecer_de_financas_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 05/2023 do Executivo Municipal, o qual, “Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE)”.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6383/parecer_de_financas_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6383/parecer_de_financas_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 46/2024, do Executivo Municipal, o qual "Abre no orçamento vigente crédito adicional suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6456/parecer_de_financas_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6456/parecer_de_financas_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 64/2024, o qual “Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências”, conforme a Emenda Supressiva nº 01/2024, Emenda Substitutiva nº 01/2024, Emendas Aditivas nºs. 01 e 02/2024 e Emendas Modificativas nºs. 06, 07, 08 e 09/2024.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6490/parecer_de_financas_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6490/parecer_de_financas_n_12-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 54/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 24 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 55/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 24 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6492/parecer_de_financas_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6492/parecer_de_financas_n_14-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 56/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 24 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 57/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 28 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6494/parecer_de_financas_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6494/parecer_de_financas_n_16-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 58/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6495/parecer_de_financas_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6495/parecer_de_financas_n_17-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 59/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 30 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6496/parecer_de_financas_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6496/parecer_de_financas_n_18-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 67/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 02 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6497/parecer_de_financas_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6497/parecer_de_financas_n_19-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 76/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 03 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6512/parecer_de_financas_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6512/parecer_de_financas_n_20-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6514/parecer_de_financas_n_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6514/parecer_de_financas_n_21-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6516/parecer_de_financas_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6516/parecer_de_financas_n_22-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO À PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE FLORESTA - PE, GESTORA ROSÂNGELA DE MOURA MANIÇOBA NOVAES FERRAZ, EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6522/parecer_de_financas_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6522/parecer_de_financas_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 02/2024, do EXECUTIVO MUNICIPAL, o qual “Dispõe sobre a fixação da remuneração da Gerência de Previdência do Regime Próprio Previdência Social de Floresta”.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6523/parecer_de_financas_n_24-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6523/parecer_de_financas_n_24-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 62/2024, do EXECUTIVO MUNICIPAL, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 250.000,00 (Duzentos e cinquenta mil reais)”.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6524/parecer_de_financas_n_25-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6524/parecer_de_financas_n_25-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 63/2024, do EXECUTIVO MUNICIPAL, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 272.000,00 (DUZENTOS E SETENTA E DOIS MIL REAIS)”.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6525/parecer_de_financas_n_26-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6525/parecer_de_financas_n_26-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 72/2024, do EXECUTIVO MUNICIPAL, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.160.000,00 (QUATRO MILHÕES CENTO E SESSENTA MIL REAIS)”.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6553/parecer_de_financas_n_27-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6553/parecer_de_financas_n_27-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 65/2024, do Executivo Municipal, o qual fica “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADCIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.983.000,00 (dois milhões novecentos e trinta e três mil reais)”.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6554/parecer_de_financas_n_28-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6554/parecer_de_financas_n_28-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 77/2024, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE 1.422.000,00 (um milhão quatrocentos e vinte dois mil reais)”.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6560/parecer_de_financas_n_29-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6560/parecer_de_financas_n_29-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento  - ao Projeto de Lei nº 74/2024 – PPA o qual “Dispõe sobre a revisão do Plano Plurianual 2022-2025.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6561/parecer_de_financas_n_30-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6561/parecer_de_financas_n_30-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento - ao Projeto de Lei nº 75/2024 – LOA,  o qual “Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2025, e fixa a despesa em igual importância, compreendendo, nos termos do art. 165§ 5º da Constituição Federal”, de acordo com a Emenda Supressiva nº 02/2024, Emenda Substitutiva nº 02/2024 e a Emenda Impositiva nº 01/2024”.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6570/parecer_de_financas_n_31-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6570/parecer_de_financas_n_31-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 78/2024, do Executivo Municipal.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6571/parecer_de_financas_n_32-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6571/parecer_de_financas_n_32-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei n° 79/2024, do Executivo Municipal.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6579/parecer_de_financas_n_33-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6579/parecer_de_financas_n_33-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 80/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6580/parecer_de_financas_n_34-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6580/parecer_de_financas_n_34-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 81/2024, DO EXECUTIVO MUNICIPAL, DATADO DE 19 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6316/parecer_de_obras_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6316/parecer_de_obras_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente, ao Projeto de Lei nº 04/2023, - do Executivo Municipal, o qual, “Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta – PE, Conforme a Emenda Modificativa nº 02/2024”.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6317/parecer_de_obras_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6317/parecer_de_obras_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente, ao Projeto de Lei nº 05/2023, - do Executivo Municipal, o qual, “Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE)”.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6222/parecer_n_01-2024_seguridade.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6222/parecer_n_01-2024_seguridade.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 03/2024, do Executivo municipal, o qual “Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022, CONFORME A EMENDA MODIFICATIVA Nº 01/2024”.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_de_seguridade_social_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_de_seguridade_social_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 04/2023, do Executivo Municipal, o qual, “Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta – PE, Conforme a Emenda Modificativa nº 02/2024”.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_de_seguridade_social_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_de_seguridade_social_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 05/2023, do Executivo Municipal, o qual, “Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE)”.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6217/parecer_n_01-2024_justica.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6217/parecer_n_01-2024_justica.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 01/2024, do Executivo municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores da prefeitura municipal de Floresta/PE ”.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6218/parecer_n_02-2024_justica.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6218/parecer_n_02-2024_justica.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 03/2024, do Executivo municipal, o qual “Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022, CONFORME A EMENDA MODIFICATIVA Nº 01/2024”.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6219/parecer_n_03-2024_justica.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6219/parecer_n_03-2024_justica.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2024, do Executivo municipal, o qual “Institui o Pagamento por desempenho da Saúde Bucal na Atenção Primária a Saúde – APS, com base na Portaria GM/MS nº 960, de 17 de julho de 2023 ”.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6220/parecer_n_04-2024_justica.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6220/parecer_n_04-2024_justica.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 55/2024, do vereador Severino Ferraz Diniz Carvalho, o qual “Eleva a caraibeira a árvore nativa símbolo de Floresta, altera a Lei nº 331/2005, renumera a acrescenta artigos, parágrafos, incisos e alíneas – CONFORME A EMENDA SUPRESSIVA Nº 17/2023 E A EMENDA SUBSTITUTIVA Nº 04/2023 ”.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6266/parecer_de_justica_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6266/parecer_de_justica_n_05-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 78/2023, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE AVENIDA JUAREZ FLORENTINO DE CARVALHO".</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6267/parecer_de_justica_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6267/parecer_de_justica_n_06-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 79/2023, DO VEREADOR VICTOR LAERT DOS SANTOS SÁ, O QUAL "DECLARA O PÃO DE ZÉ DE IZABEL COMO PATRIMÔNIO HISTÓRICO, CULTURAL E IMATERIAL DO MUNICÍPIO DE FLORESTA."</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6268/parecer_de_justica_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6268/parecer_de_justica_n_08-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 07/2024, DO VEREADOR SEVERINO FERRAZ DINIZ CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA DR. GILBERTO FERRAZ, A VIA PÚBLICA LOCALIZADA NO LOTEAMENTO ROCHA BELA FLORESTA, RUA 04."</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6269/perecer_de_justica_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6269/perecer_de_justica_n_09-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 08/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA MANOEL NOVAIS DE CARVALHO A RUA PROJETADA 02 EM TODA A EXTENSÃO DO LOTEAMENTO ROCHA BELA FLORESTA".</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6270/parecer_de_justica_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6270/parecer_de_justica_n_10-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 09/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA NAPIERRE VALGUEIRO DE BARROS".</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6271/parecer_de_justica_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6271/parecer_de_justica_n_11-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 10/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA AUDAS ALVES DE SÁ CARVALHO."</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6272/parecer_de_justica_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6272/parecer_de_justica_n_12-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 11/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA ANÉZIO BÔSCO DE MENEZES."</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6273/parecer_de_justica_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6273/parecer_de_justica_n_13-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 12/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA BARTOLOMEU NOVAES DE CARVALHO."</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6274/parecer_de_justica_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6274/parecer_de_justica_n_14-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 13/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA DR. KERGINALDO DINIZ NOVAES CARVALHO."</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6275/parecer_de_justica_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6275/parecer_de_justica_n_15-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 14/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA ALBERTO CORDEIRO DE OLIVEIRA."</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6276/parecer_de_justica_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6276/parecer_de_justica_n_16-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 16/2024, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA ALDENÍ LEITE DE SÁ".</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6277/parecer_de_justica_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6277/parecer_de_justica_n_17-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 16/2024, DO VEREADOR MARCOS ANTÔNIO DE CARVALHO, O QUAL "DENOMINA LOGRADOURO PÚBLICO DE RUA CIRILO ALVES DINIZ."</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6278/parecer_de_justica_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6278/parecer_de_justica_n_18-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 01/2024, DA VEREADORA ROSA MARIA DE SOUZA, O QUAL "CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À SENHORA JOANA DARC DOS SANTOS SILVA."</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6279/parecer_de_justica_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6279/parecer_de_justica_n_19-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 02/2024, DO VEREADOR GILMAR LEAL DE SÁ, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SENHOR FÁBIO JÚLIO SERAFIM DA SILVA".</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6280/parecer_de_justica_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6280/parecer_de_justica_n_20-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO N° 03/2024, DO VEREADOR ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, O QUAL "CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO AO SENHOR MANOEL JOAQUIM NETO".</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6304/parecer_de_justican_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6304/parecer_de_justican_21-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei n° 28/2024 - do Executivo Municipal, o qual "Fixa na Rede Municipal de Ensino, nos termos da Lei Federal 11.738/08, o Piso do Magistério Público Municipal da Educação Básica."</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6312/parecer_de_justica_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6312/parecer_de_justica_n_22-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2023 – do Executivo Municipal, o qual , “Dispõe sobre a Política do Regime Integrado da Prestação, Regulação, Fiscalização e Controle dos Serviços Públicos Essenciais de Abastecimento de Água, Esgotamento Sanitário, Limpeza Urbana, Manejo de Resíduos Sólidos e de Drenagem e Manejo das Águas Pluviais Urbanas do Município de Floresta – PE, Conforme a Emenda Modificativa nº 02/2024”.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6313/parecer_de_justica_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6313/parecer_de_justica_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 05/2023 – do Executivo Municipal, o qual , “Institui o Plano Municipal de Saneamento Básico (PMSB) de Floresta (PE)”.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6340/parecer_de_justica_n_24-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6340/parecer_de_justica_n_24-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 17/2024, do Vereador Pedro Henrique Novaes de Sousa Lira, o qual “Denomina QUADRA POLIESPORTIVA PÚBLICA MUNICIPAL”.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6341/parecer_de_justica_n_25-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6341/parecer_de_justica_n_25-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 18/2024 do vereador Pedro Henrique Novaes de Sousa Lira, o qual fica denominada de “MARIA DA CONCEIÇÃO NOVAES SOUZA LIRA” a Avenida Projetada (antiga faixa de domínio PE-425).</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_de_justica_n_26-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_de_justica_n_26-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 19/2024 do Vereador Pedro Henrique Novaes de Sousa Lira, o qual “Fica denominada de GERALDO FREIRE DA SILVA a Rua Projetada 01, localizada no Bairro São Francisco de Assis/DNER”.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6343/parecer_de_justica_n_27-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6343/parecer_de_justica_n_27-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 20/2024 do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de LUZIA DE MENEZES ALVES a Rua Projetada 01, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6344/parecer_de_justica_n_28-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6344/parecer_de_justica_n_28-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 21/2024 do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual “Fica denominada de DANILO JUNIOR DA SILVA MANIÇOBA A CASA DO ATLETA no município de Floresta”.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6345/parecer_de_justica_n_29-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6345/parecer_de_justica_n_29-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 22/2024 do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de JOÃO BENEVIDES DA SILVA a Rua Projetada 09, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_de_justica_n_30-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_de_justica_n_30-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 23/2024 do Vereador Pedro Henrique Novaes de Sousa Lira, o qual “Fica denominada de LAILSON AURELIANO DE SÁ a Rua Projetada 87, localizada no Bairro Caetano II”.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6347/parecer_de_justica_n_31-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6347/parecer_de_justica_n_31-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 24/2024 do Vereador Severino Ferraz Diniz Carvalho, o qual “Fica denominada de LOURIVAL ALVES DE CARVALHO a Rua Projetada 22, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6348/parecer_de_justica_n_32-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6348/parecer_de_justica_n_32-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 25/2024 do Vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “Fica denominada de COZINHA COMUNITÁRIA MARIA JOSÉ MONTEIRO DE SOUZA”.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6349/parecer_de_justica_n_33-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6349/parecer_de_justica_n_33-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei noº 27/2024 dos Vereadores Victor Laert dos Santos Sá, Marcos Antônio de Carvalho e Severino Ferraz Diniz Carvalho, o qual “Fica denominada de ABRAHÃO LOPES DINIZ BARROS a Rua Projetada 23, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6350/parecer_de_justica_n_34-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6350/parecer_de_justica_n_34-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 36/2024 do Vereador Pedro Gomes Vilarim Júnior, o qual “Fica Isenta do pagamento do Imposto Predial e Territorial Urbano (IPTU), as pessoas com doenças graves que residam no município de Floresta - PE”.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6351/parecer_de_justica_n_35-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6351/parecer_de_justica_n_35-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 37/2024 do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de ALBERTO FERRAZ NETO a Rua Projetada 18, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6402/parecer_de_justica_n_36-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6402/parecer_de_justica_n_36-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 26/2024, do vereador Marcos Antônio de Carvalho, o qual “Fica denominada Unidade de Saúde Manoel Maniçoba da Silva a unidade de Saúde localizada na Rua D. Helder Câmara s/n – Bairro AABB”, conforme a Emenda Modificativa nº 03/2024”.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6403/parecer_de_justica_n_37-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6403/parecer_de_justica_n_37-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 35/2024, do vereador Pedro Gomes Vilarim Júnior, o qual “Estabelece medidas visando assegurar a acessibilidade de pessoa surda ou com deficiência auditiva a cargo ou emprego provido por concurso público, no âmbito da Administração Pública Municipal de Floresta-PE, em igualdade de condições com os demais”.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6404/parecer_de_justica_n_38-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6404/parecer_de_justica_n_38-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 38/2024, do vereador Pedro Henrique Novaes de Sousa Lira, o qual “Autoriza o Poder Executivo Municipal a criar e instituir a Política Municipal de Apoio e Incentivo à Mulher no Esporte”.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6405/parecer_de_justica_n_39-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6405/parecer_de_justica_n_39-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 39/2024, do vereador Gilberto Quirino de Sá, o qual “Obriga bares, restaurantes e casas noturnas a adotar medidas de auxílio à mulher que se sinta em situação de risco”.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6406/parecer_de_justica_n_40-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6406/parecer_de_justica_n_40-2024.pdf</t>
   </si>
   <si>
     <t>da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 40/2024, do vereador Pedro Gomes Vilarim Júnior, o qual “Institui, na Rede Pública Municipal de Saúde, o Programa de Tratamento contra o Câncer de Colo de Útero”.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6407/parecer_de_justica_n_41-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6407/parecer_de_justica_n_41-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 41/2024, do vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre a criação de uma Central de Atendimento ao Deficiente Auditivo, com intérprete da língua brasileira de sinais-libras”.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6408/parecer_de_justica_n_42-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6408/parecer_de_justica_n_42-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 44/2024, do vereador Tiago Sobral Ferraz Moura Maniçoba, o qual “Dispõe sobre a obrigação das instituições de ensino do Município de Floresta, públicas e privadas, de substituir s sirenes e os sinos sonoros por sinais musicais adequadas aos alunos portadores de sensibilidade auditiva”.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6409/parecer_de_justica_n_43-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6409/parecer_de_justica_n_43-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº47/2024, do vereador Pedro Gomes Vilarim Júnior, o qual “Fica instituído o PROGRAMA DE PROTEÇÃO E PROMOÇÃO DOS MESTRES E MESTRAS DOS SABERES E FAZERES DAS CULTURAS POPULARES DE FLORESTA”.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6410/parecer_de_justica_n_44-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6410/parecer_de_justica_n_44-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 80/2023, do vereador Victor Laert dos Santos, o qual “Fica instituído o PROGRAMA DE EDUCAÇÃO ANTIRRACISTA no âmbito do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6411/parecer_de_justica_n_45-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6411/parecer_de_justica_n_45-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 84/2023, do Executivo Municipal, o qual “Altera a Composição do Conselho Municipal dos Direitos e da Política da Mulher (COMFLOR)”.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6412/parecer_n_46-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6412/parecer_n_46-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 04/2024, do vereador Gilmar Leal de Sá, o qual “Concede Título de Cidadã Honorária Florestana à Senhora Maria Lúcia Leite”.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6413/parecer_de_justica_n_47-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6413/parecer_de_justica_n_47-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 05/2024, do vereador Ciro Ferraz Pereira, o qual “Concede Título de Cidadã Honorária Florestana à Senhora Maria do Socorro Santos Resende”.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6414/parecer_de_justica_n_48-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6414/parecer_de_justica_n_48-2024.pdf</t>
   </si>
   <si>
     <t>da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 06/2024, do vereador Victor dos Santos Sá, o qual “Institui Medalha demérito “PROFESSORA MARIA DILMA NOVAES GOYANA”.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6415/parecer_de_justica_n_49-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6415/parecer_de_justica_n_49-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 07/2024, do vereador Severino Ferraz Diniz Carvalho, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Josenilson Muniz de Siqueira”.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6416/parecer_de_justica_n_50-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6416/parecer_de_justica_n_50-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 08/2024, do vereador Ciro Feraz Pereira, o qual “Concede Título de Cidadão Honorário Florestano ao Senhor Enoque Cavalcanti de Santana”.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6500/parecer_de_justica_n_51-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6500/parecer_de_justica_n_51-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 30/2024, do vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “FICA DENOMINADA DE LUÍZ ALBERTO FERRAZ A RUA PROJETADA 14, LOCALIZADA NO LOTEAMENTO ROCHA BELA FLORESTA”.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6501/parecer_de_justica_n_52-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6501/parecer_de_justica_n_52-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 31/2024, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de Genézio Salvador Xavier a Rua Projetada 15, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6502/parecer_de_justica_n_53-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6502/parecer_de_justica_n_53-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 32/2024, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de João José de Souza a Rua Projetada 16, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6503/parecer_de_justica_n_54-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6503/parecer_de_justica_n_54-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 33/2024, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de João Alberto Ferraz a Rua Projetada 17, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6504/parecer_de_justica_n_55-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6504/parecer_de_justica_n_55-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 34/2024, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de Manoel Edilberto Ferraz a Rua Projetada 11, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6505/parecer_de_justica_n_56-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6505/parecer_de_justica_n_56-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 42/2024, do Vereador Pedro Henrique Novaes Sousa Lira, o qual “Fica denominada de Joaquim Silvino de Menezes a Rua Projetada 11, localizada no Loteamento Três Marias I e II”.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6506/parecer_de_justica_n_57-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6506/parecer_de_justica_n_57-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 43/2024, do Vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “Fica denominada de Gilvan Carvalho de Souza a Rua Projetada 19, localizada no Loteamento Rocha Bela Floresta”.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6507/parecer_de_justica_n_58-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6507/parecer_de_justica_n_58-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 45/2024, do Vereador Severino Ferraz Diniz Carvalho e demais vereadores relacionados na preposição, o qual “Fica denominada Laboratório Valdemar Ferraz, o Laboratório de Análises Clínicas do Hospital Cel. Álvaro Ferraz”.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6508/parecer_de_justica_n_59-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6508/parecer_de_justica_n_59-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 52/2024, do Executivo Municipal, o qual “Estabelece a instituição, delimitação, organização e denominação oficial dos bairros e logradouros de Floresta, que passam a ser definidas por esta Lei, reunindo todos os bairros integrantes do território do município”.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6509/parecer_de_justica_n_60-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6509/parecer_de_justica_n_60-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 81/2023, do Vereador André Alexandre Ferraz de Sá Moura Maniçoba, o qual “Fica denominada de Nilson Leal da Rosa a Rua Projetada 06, localizada no terreno Boa Esperança, da Diocese”, conforme a Emenda Modificativa nº 04/2024.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6510/parecer_de_justica_n_61-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6510/parecer_de_justica_n_61-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 01/2024, do Executivo Municipal, o qual “Institui o Cadastro cultural do Município de Floresta – CCM e acrescenta os dispositivos ao texto da Lei municipal nº 1.084 de 09 de novembro de 2023”.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6518/parecer_de_justica_n_62-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6518/parecer_de_justica_n_62-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 02/2024, do EXECUTIVO MUNICIPAL, o qual “Dispõe sobre a fixação da remuneração da Gerência de Previdência do Regime Próprio previdência Social de Floresta”.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6519/parecer_de_justica_n_63-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6519/parecer_de_justica_n_63-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 09/2024, do Vereador Marcos Antônio de Carvalho, o qual “Concede Título de Cidadã Honorária Florestana, a RITA PEREIRA DA SILVA SOUZA, em reconhecimento aos relevantes serviços prestados ao município”.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6520/parecer_de_justica_n_64_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6520/parecer_de_justica_n_64_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 10/2024, do Vereador Gilberto Quirino de Sá, o qual “Concede Título de cidadão Honorário Florestano, ao Senhor THIAGO JUNIO RODRIGUES BARBOZA”.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6521/parecer_de_justica_n_65-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6521/parecer_de_justica_n_65-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 11/2024, da Mesa Diretora, o qual “Altera Dispositivo do Regimento Interno da Câmara de Vereadores de Floresta-PE”.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6542/parecer_de_justica_n_66-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6542/parecer_de_justica_n_66-2024.pdf</t>
   </si>
   <si>
     <t>Parecer n° 66/2024, ao Projeto de Lei nº 48/2024, do Vereador Pedro Henrique Novaes Sousa Lira, o qual fica “DENOMINADA DE JOAQUIM PANTA PEREIRA A RUA PROJETADA 13, LOCALIZADA NO BAIRRO CAETANO I”.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6543/parecer_de_justica_n_67-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6543/parecer_de_justica_n_67-2024.pdf</t>
   </si>
   <si>
     <t>Parecer n° 67/2024, de autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 49/2024, do Vereador Gilberto Quirino de Sá, o qual “INSTITUI A SEMANA MUNICIPAL DE SEGURANÇA NO TRÂNSITO, ANUALMENTE, NO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6544/parecer_de_justica_n_68-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6544/parecer_de_justica_n_68-2024.pdf</t>
   </si>
   <si>
     <t>Parecer n° 68/2024, de autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 50/2024, do Vereador PEDRO GOMES VILARIM JÚNIOR, o qual “DISPÕE SOBRE O CARÁTER PERMANENTE DO LAUDO QUE DIAGNOSTIQUE O TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DA SÍNDROME DE DOWN”.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6545/parecer_de_justica_n_69-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6545/parecer_de_justica_n_69-2024.pdf</t>
   </si>
   <si>
     <t>Parecer n° 69/2024, de autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 69/2024, do Vereador GILBERTO QUIRINO DE SÁ, o qual “PROJETO FLÁVIA RAYKA DA SILVA – DISPÕE SOBRE A FIXAÇÃODE PLACA INFORMATIVA CONTATO TELEFÔNICO DO CENTRO DE VALORIZAÇÃO DA VIDA – CVV, NA FORMA E NOS LOCAIS ESPECÍFICA”.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6546/parecer_de_justica_n_70-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6546/parecer_de_justica_n_70-2024.pdf</t>
   </si>
   <si>
     <t>Parecer n° 70/2024, de autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 71/2024, do Vereador ANDRÉ ALEXANDRE DE SÁ FERRAZ MOURA MANIÇOBA, o qual fica “DENOMINADA NAPOLEÃO FERRAZ NOGUEIRA A PASSAGEM MOLHADA CONSTRUÍDA NO RIACHO DA EMA, LOCALIZADA NO MUNICÍPIO DE FLORESTA, ESTADO DE PERNAMBUCO”.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6574/parecer_de_justica_n_71-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6574/parecer_de_justica_n_71-2024.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 70/2024, DE AUTORIA DO VEREADOR GILBERTO QUIRINO DE SÁ, DATADO DE 11 DE SETEMBRO DDE 2024.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6204/pedido_de_providencia_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6204/pedido_de_providencia_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie  a construção de uma estrada, tendo como ponto de partida a via que dá acesso à Fazenda Melancia até a comunidade Tapuio de Baixo.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6205/pedido_de_providencia_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6205/pedido_de_providencia_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da depressão que existe na Rua Padre Frederico, localizada no Bairro do Caetano 2.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6210/pedido_de_providencia_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6210/pedido_de_providencia_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a execução de obras de saneamento básico, pavimentação e urbanização no Bairro São Francisco de Assis/DNER.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6211/pedido_de_providencia_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6211/pedido_de_providencia_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie a sinalização dos quebra-molas da Avenida Antônio de Souza Jota (Bairro Santa Rosa), através de pintura própria e placas de trânsito.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6212/pedido_de_providencia_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6212/pedido_de_providencia_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que providencie a reforma e reabertura do Açougue Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6244/pedido_de_providencia_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6244/pedido_de_providencia_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz —, através da secretaria competente, para que providencie a poda das árvores do município, em especial, as do Bairro São Francisco de Assis/DNER.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6245/pedido_de_providencia_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6245/pedido_de_providencia_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal, a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz —, através da secretária competente, para que providencie a manutenção da iluminação pública em Floresta.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6246/pedido_de_providencia_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6246/pedido_de_providencia_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, dê continuidade ao calçamento da Rua Afonso de Souza Leal, localizada no Bairro Três Marias.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6247/pedido_de_providencia_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6247/pedido_de_providencia_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, por intermédio da Secretaria competente, sejam tomadas as medidas necessárias para a conclusão da obra de pavimentação da Rua Coronel Francisco Barros do Nascimento, localizada no centro desta cidade.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6262/pedido_de_providencia_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6262/pedido_de_providencia_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que seja providenciada a aplicação de piçarra na estrada localizada em frente ao SESC, bem como a remoção dos redutores de velocidade (quebra-molas) existentes na mesma via.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6263/pedido_de_providencia_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6263/pedido_de_providencia_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, seja providenciada a substituição das lâmpadas queimadas dos postes de iluminação na Rua José Rodrigues de Morais, localizada no centro da cidade, e na Avenida Capitão Antônio Davi, situada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6264/pedido_de_providencia_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6264/pedido_de_providencia_n_13-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, seja providenciada a substituição das lâmpadas queimadas do Centro de Atividades Econômicas – CAE.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6282/pedido_de_providencia_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6282/pedido_de_providencia_n_14-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, seja disponibilizado o serviço do carro “fumacê” em nossa cidade.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6283/pedido_de_providencia_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6283/pedido_de_providencia_n_15-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o transporte escolar para os alunos que residem no Loteamento Né Maniçoba — Casinhas de Governos.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6284/pedido_de_providencia_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6284/pedido_de_providencia_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o conserto dos esgotos que correm a céu aberto nas Ruas Arnóbio Ferraz e Manoel Domingos Novaes, localizadas no Bairro Caetano 2.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6285/pedido_de_providencia_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6285/pedido_de_providencia_n_17-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através do Ilmo. Sr. Secretário de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes, sejam providenciados serviços básicos na Rua Maria Menezes, com atenção maior à desobstrução dos bueiros e implementação de um novo sistema de escoamento de água, além da limpeza da rua, incluindo a capinação e o reparo do calçamento.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6286/pedido_de_providencia_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6286/pedido_de_providencia_n_18-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que envide esforços no sentido de requalificar a Passagem Molhada sobre o Rio Pajeú, localizada em nossa zona urbana.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6367/pedido_de_providencia_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6367/pedido_de_providencia_n_19-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam realizados os serviços necessários visando solução para o esgoto a céu aberto localizado na Rua Cel. Francisco Barros do Nascimento, área central de nossa cidade.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6335/pedido_de_providencia_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6335/pedido_de_providencia_n_20-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, evite que estacionem seus carros, motos ou outros meios de transporte sobre as ciclofaixas.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6337/pedido_de_providencia_n_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6337/pedido_de_providencia_n_21-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o calçamento da Rua Pedro Joaquim de Souza, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6338/pedido_de_providencia_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6338/pedido_de_providencia_n_22-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, priorize a recuperação das estradas que dão à comunidade Serrinha.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6339/pedido_de_providencia_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6339/pedido_de_providencia_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie melhorias no saneamento básico da Rua Manoel Pedro Filho (Bairro Caetano II).</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6369/pedido_de_providencia_n_24-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6369/pedido_de_providencia_n_24-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, providencie os serviços de REPOSIÇÃO DE CALÇAMENTO na Rua Maria Menezes.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6379/pedido_de_providencia_n_25-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6379/pedido_de_providencia_n_25-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto da estrada vicinal que liga a Fazenda Três Imbuzeiros à Fazenda Acari.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6380/pedido_de_providencia_n_26-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6380/pedido_de_providencia_n_26-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que providencie o conserto da estrada vicinal que dá acesso à ao cemitério da Fazenda Misericórdia.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6399/pedido_de_providencia_n_27-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6399/pedido_de_providencia_n_27-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a iluminação pública da área localizada após o mercado de Tavinho, no Bairro do DNER.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>ROSA SOUZA, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6401/pedido_de_providencia_n_28-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6401/pedido_de_providencia_n_28-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita de Floresta — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, realize a manutenção do cemitério da Varjota, bem como providencie o conserto das estradas vicinais que dão acesso a essa localidade.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6400/pedido_de_providencia_n_29-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6400/pedido_de_providencia_n_29-2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a retirada do entulho em frente ao Centro de Atividades Econômicas — CAE.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6471/pedido_de_providencia_n_30-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6471/pedido_de_providencia_n_30-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie mais ambulâncias para ficar à disposição do hospital Cel. Álvaro Ferraz.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6475/pedido_de_providencia_n_31-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6475/pedido_de_providencia_n_31-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de envidar todos os esforços para coibir a utilização da pista – ciclovia pelos condutores de veículos.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6511/projeto_de_decreto_legislativo_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6511/projeto_de_decreto_legislativo_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6513/projeto_de_decreto_legislativo_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6513/projeto_de_decreto_legislativo_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6515/projeto_de_decreto_legislativo_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6515/projeto_de_decreto_legislativo_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas anual da Prefeitura Municipal de Floresta - PE, exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6320/projeto_de_lei_complementar_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6320/projeto_de_lei_complementar_n_01-2024.pdf</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6182/projeto_de_lei_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6182/projeto_de_lei_n_01-2024.pdf</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6183/projeto_de_lei_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6183/projeto_de_lei_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração da Gerência de Previdência do Regime Próprio Previdência Social de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6184/projeto_de_lei_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6184/projeto_de_lei_n_03-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL N° 127/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6185/projeto_de_lei_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6185/projeto_de_lei_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Pagamento por Desempenho da Saúde Bucal na Atenção Primária a Saúde - APS, com base na Portaria GM/MS n° 960, de 17 de julho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6186/projeto_de_lei_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6186/projeto_de_lei_n_05-2024.pdf</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6187/projeto_de_lei_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6187/projeto_de_lei_n_06-2024.pdf</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>DR. SEVERININHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6188/projeto_de_lei_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6188/projeto_de_lei_n_07-2024.pdf</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Manoel Novais de Carvalho”.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>MARQUINHO CARVALHO, ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Napierre Valgueiro de Barros”.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6191/projeto_de_lei_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6191/projeto_de_lei_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Audas Alves de Sá Carvalho”.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_n_11-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de “ANÉZIO BÔSCO DE MENEZES”.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6193/projeto_de_lei_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6193/projeto_de_lei_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Bartolomeu Novaes de Carvalho”.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6194/projeto_de_lei_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6194/projeto_de_lei_n_13-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de “Rua Dr. Kerginaldo Diniz Novaes Carvalho”.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6195/projeto_de_lei_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6195/projeto_de_lei_n_14-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público de " Rua Alberto Cordeiro de Oliveira”.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_n_15-2024.pdf</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6197/projeto_de_lei_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6197/projeto_de_lei_n_16-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina logradouro público de “Rua Cirilo Alves Diniz”.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6198/projeto_de_lei_n_17-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6198/projeto_de_lei_n_17-2024.pdf</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6213/projeto_de_lei_n_18-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6213/projeto_de_lei_n_18-2024.pdf</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6214/projeto_de_lei_n_19-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6214/projeto_de_lei_n_19-2024.pdf</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6215/projeto_de_lei_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6215/projeto_de_lei_n_20-2024.pdf</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6216/projeto_de_lei_n_21-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6216/projeto_de_lei_n_21-2024.pdf</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_n_22-2024.pdf</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_n_23-2024.pdf</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6238/projeto_de_lei_n_24-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6238/projeto_de_lei_n_24-2024.pdf</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA, DR. VICTOR LAERT, GILBERTO QUIRINO, MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6239/projeto_de_lei_n_25-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6239/projeto_de_lei_n_25-2024.pdf</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6240/projeto_de_lei_n_26-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6240/projeto_de_lei_n_26-2024.pdf</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, DR. SEVERININHO, MARQUINHO CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_n_27-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_n_27-2024.pdf</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6248/projeto_de_lei_n_28-2024_aprovado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6248/projeto_de_lei_n_28-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_n_29-2024_aprovado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_n_29-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6251/projeto_de_lei_n_30_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6251/projeto_de_lei_n_30_2024.pdf</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6288/projeto_de_lei_n_31_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6288/projeto_de_lei_n_31_2024.pdf</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6252/projeto_de_lei_n_32_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6252/projeto_de_lei_n_32_2024.pdf</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6253/projeto_de_lei_n_33_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6253/projeto_de_lei_n_33_2024.pdf</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6254/projeto_de_lei_n_34_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6254/projeto_de_lei_n_34_2024.pdf</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6255/projeto_de_lei_n_35-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6255/projeto_de_lei_n_35-2024.pdf</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6289/projeto_de_lei_n_36-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6289/projeto_de_lei_n_36-2024.pdf</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6290/projeto_de_lei_n_37-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6290/projeto_de_lei_n_37-2024.pdf</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6323/projeto_de_lei_n_38-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6323/projeto_de_lei_n_38-2024.pdf</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6324/projeto_de_lei_n_39-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6324/projeto_de_lei_n_39-2024.pdf</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_n_40-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_n_40-2024.pdf</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6326/projeto_de_lei_n_41-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6326/projeto_de_lei_n_41-2024.pdf</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6327/projeto_de_lei_n_42_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6327/projeto_de_lei_n_42_2024.pdf</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6372/projeto_de_lei_n_43_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6372/projeto_de_lei_n_43_2024.pdf</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6328/projeto_de_lei_n_44-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6328/projeto_de_lei_n_44-2024.pdf</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>DR. SEVERININHO, ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6329/projeto_de_lei_n_45-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6329/projeto_de_lei_n_45-2024.pdf</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6354/projeto_de_lei_n_46-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6354/projeto_de_lei_n_46-2024.pdf</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6373/projeto_de_lei_n_47-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6373/projeto_de_lei_n_47-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA DE PROTEÇÃO E PROMOÇÃO DOS MESTRES E MESTRAS DOS SABERES E FAZERES DAS CULTURAS    POPULARES” DE FLORESTA.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6374/projeto_de_lei_n_48-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6374/projeto_de_lei_n_48-2024.pdf</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6385/projeto_de_lei_n_49-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6385/projeto_de_lei_n_49-2024.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Segurança no Trânsito”, anualmente, no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6386/projeto_de_lei_n_50-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6386/projeto_de_lei_n_50-2024.pdf</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6387/projeto_de_lei_n_51-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6387/projeto_de_lei_n_51-2024.pdf</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6417/projeto_de_lei_n_52_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6417/projeto_de_lei_n_52_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a instituição, delimitação, organização e denominação oficial dos bairros e logradouros de Floresta, que passam a ser definidas por esta Lei, reunindo todos os bairros integrantes do território do município e dá outras providências.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6418/mensagem_n_15-2024_-_projeto_de_lei_n_53-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6418/mensagem_n_15-2024_-_projeto_de_lei_n_53-2024.pdf</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6419/projeto_de_lei_n_54-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6419/projeto_de_lei_n_54-2024.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6429/projeto_de_lei_n_55-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6429/projeto_de_lei_n_55-2024.pdf</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6430/projeto_de_lei_n_56-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6430/projeto_de_lei_n_56-2024.pdf</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6431/projeto_de_lei_n_57-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6431/projeto_de_lei_n_57-2024.pdf</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6432/projeto_de_lei_n_58-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6432/projeto_de_lei_n_58-2024.pdf</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6433/projeto_de_lei_n_59-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6433/projeto_de_lei_n_59-2024.pdf</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6434/mensagem_n_22-2024_-_projeto_de_lei_n_60-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6434/mensagem_n_22-2024_-_projeto_de_lei_n_60-2024.pdf</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6435/projeto_de_lei_n_61-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6435/projeto_de_lei_n_61-2024.pdf</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6436/projeto_de_lei_n_62-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6436/projeto_de_lei_n_62-2024.pdf</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6437/projeto_de_lei_n_63-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6437/projeto_de_lei_n_63-2024.pdf</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6438/projeto_de_lei_n_64-2024_ldo_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6438/projeto_de_lei_n_64-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6461/projeto_de_lei_n_65-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6461/projeto_de_lei_n_65-2024.pdf</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6462/mensagem_n_28-2024_projeto_de_lei_no_66-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6462/mensagem_n_28-2024_projeto_de_lei_no_66-2024.pdf</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6463/projeto_de_lei_n_67-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6463/projeto_de_lei_n_67-2024.pdf</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>Denomina Cozinha Comunitária do Bairro São Francisco de Assis - “DNER”.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6477/projeto_de_lei_n_69-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6477/projeto_de_lei_n_69-2024.pdf</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6478/projeto_de_lei_n_70-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6478/projeto_de_lei_n_70-2024.pdf</t>
   </si>
   <si>
     <t>Obriga a fixação de cartaz ou placa em clínicas veterinárias e pet shops contendo informações sobre as penas para o crime de maus-tratos a cães e gatos no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6474/projeto_de_lei_n_71-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6474/projeto_de_lei_n_71-2024.pdf</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6465/projeto_de_lei_n_72-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6465/projeto_de_lei_n_72-2024.pdf</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6466/mensagem_n_31-2024_-_projeto_de_lei_n_73-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6466/mensagem_n_31-2024_-_projeto_de_lei_n_73-2024.pdf</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6467/projeto_de_lei_n_74-2024_3a_revisao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6467/projeto_de_lei_n_74-2024_3a_revisao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6468/projeto_de_lei_n_75-2024_orcamento_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6468/projeto_de_lei_n_75-2024_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6469/projeto_de_lei_n_76-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6469/projeto_de_lei_n_76-2024.pdf</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6540/projeto_de_lei_n_77-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6540/projeto_de_lei_n_77-2024.pdf</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6565/projeto_de_lei_n_78-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6565/projeto_de_lei_n_78-2024.pdf</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6566/projeto_de_lei_n_79-2024_aprovado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6566/projeto_de_lei_n_79-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6572/projeto_de_lei_n_80-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6572/projeto_de_lei_n_80-2024.pdf</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6573/projeto_de_lei_n_81-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6573/projeto_de_lei_n_81-2024.pdf</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6581/mensagem_n_40-2024_-_projeto_de_lei_n_82-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6581/mensagem_n_40-2024_-_projeto_de_lei_n_82-2024.pdf</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6206/projeto_de_resolucao_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6206/projeto_de_resolucao_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6250/projeto_de_resolucao_n_02-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6250/projeto_de_resolucao_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_resolucao_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_resolucao_n_03-2024.pdf</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6256/projeto_de_resolucao_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6256/projeto_de_resolucao_n_04-2024.pdf</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>CIRO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6257/projeto_de_resolucao_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6257/projeto_de_resolucao_n_05-2024.pdf</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6258/projeto_de_resolucao_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6258/projeto_de_resolucao_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Institui Medalha de Mérito “Professora Maria Dilma Novaes Goyana".</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6331/projeto_de_resolucao_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6331/projeto_de_resolucao_n_07-2024.pdf</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6330/projeto_de_resolucao_n_08-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6330/projeto_de_resolucao_n_08-2024.pdf</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6473/projeto_de_resolucao_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6473/projeto_de_resolucao_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Florestana” a RITA PEREIRA DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6479/projeto_de_resolucao_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6479/projeto_de_resolucao_n_10-2024.pdf</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6498/projeto_de_resolucao_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6498/projeto_de_resolucao_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno da Câmara de Vereadores de Floresta-PE.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6207/requerimento_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6207/requerimento_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6303/requerimento_n_03-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6303/requerimento_n_03-2024.pdf</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6310/requerimento_n_04-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6310/requerimento_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6332/requerimento_n_05-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6332/requerimento_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares de Dario Quirino de Sá, ocorrido no dia 29 de março do corrente ano, na cidade de São Paulo.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6333/requerimento_n_06-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6333/requerimento_n_06-2024.pdf</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM, ROSA SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6370/requerimento_n_07-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6370/requerimento_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitado à Chefe do Executivo Municipal, Rosângela de Moura Maniçoba Novaes Ferraz, o envio a esta Casa da RELAÇÃO NOMINAL/FOLHA DE PAGAMENTO ATUALIZADA DOS SERVIDORES CONTRATADOS E COMISSIONADOS DA PREFEITURA DE FLORESTA, NO PERÍODO QUE COMPREENDE OS ÚLTIMOS 12 MESES, CONSTANDO NOMES, CARGOS, LOTAÇÃO E SALÁRIOS.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ANDRÉ FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada reunião do Programa Câmara Itinerante no dia no dia 29 do corrente mês, no Bairro Caetano II.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6382/requerimento_n_09-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6382/requerimento_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação do Projeto de Lei de suplementação.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6389/requerimento_n_10-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6389/requerimento_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, e a Sra. Juliana Araújo Ferraz, Secretária Municipal de Saúde, no sentido de nos informar sobre os seguintes pontos relativos ao Tratamento Fora de Domicílio (TFD):_x000D_
 _x000D_
 1.  Nome (s) da (s) empresa (s) que fazem o transporte dos pacientes, o que é importante para avaliar a idoneidade e a capacidade operacional dessa instituição (enviar cópia da licitação e contrato);_x000D_
 2. Os empenhos liquidados, para verificar a correta aplicação dos recursos financeiros;_x000D_
 3. O número total de veículos disponíveis e em uso, para assegurar que o número de veículos é suficiente para atender a demanda;_x000D_
 4. As placas dos veículos, juntamente com comprovantes de regularização junto ao DETRAN e registros de manutenção, visando garantir a segurança e a conformidade dos veículos utilizados...</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6390/requerimento_n_11-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6390/requerimento_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido que nos seja informado QUAL O GASTO e O ÍNDICE PERCENTUAL ATUAL ATINGIDO PELO MUNICÍPIO COM A FOLHA DE PAGAMENTO DE PESSOAL.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, CHICHICO FERRAZ, CIRO FERRAZ, DR. SEVERININHO, GILMAR LEAL, KIEL DO PIPA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6391/requerimento_n_12-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6391/requerimento_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Produção Rural, Meio Ambiente e Recursos Públicos, João Berto de Sá, no sentido de nos enviar CÓPIA DE EMPENHO REFERENTE AO PAGAMENTO DO “GARANTIA SAFRA” PELO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6392/requerimento_n_13-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6392/requerimento_n_13-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. José João Nunes, conhecido carinhosamente como "Zezinho Caetano" e "Zé Galo", ocorrido em 01 de maio de 2024.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6393/requerimento_n_14-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6393/requerimento_n_14-2024.pdf</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6447/requerimento_n_15-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6447/requerimento_n_15-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação  do Projeto de Lei nº 64/2024, que “Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6481/requerimento_n_16-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6481/requerimento_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação de Projetos em tramitação.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6552/requerimento_n_20-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6552/requerimento_n_20-2024.pdf</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6567/requerimento_n_22-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6567/requerimento_n_22-2024.pdf</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6578/requerimento_n_23-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6578/requerimento_n_23-2024.pdf</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6559/emenda_impositiva_n_01_2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6559/emenda_impositiva_n_01_2024.pdf</t>
   </si>
   <si>
     <t>Impõe ao Executivo Municipal a destinação de recursos.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>REQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6234/requerimento_de_urgencia_n_01-2024.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6234/requerimento_de_urgencia_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada Audiência Pública com o objetivo de discutir a ausência do transporte universitário municipal, que tem afetado diretamente a vida acadêmica e a acessibilidade ao ensino superior para muitos estudantes deste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4012,67 +4012,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6228/autografo_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6229/autografo_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6230/autografo_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6231/autografo_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6232/autografo_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6233/autografo_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6291/autografo_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6292/autografo_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6293/autografo_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6294/autografo_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6295/autografo_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6296/autografo_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6297/autografo_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6298/autografo_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6299/autografo_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6300/autografo_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6301/autografo_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6302/autografo_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6308/autografo_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6309/autografo_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6321/autografo_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6322/autografo_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6355/autografo_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6356/autografo_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6357/autografo_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6358/autografo_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6359/autografo_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6360/autografo_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6361/autografo_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6362/autografo_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6363/autografo_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6364/autografo_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6365/autografo_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6366/autografo_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6384/autografo_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6420/autografo_no_36_-_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6421/autografo_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6422/autografo_no_38_-_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6423/autografo_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6424/autografo_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6425/autografo_no_41_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6426/autografo_no_42_-_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6427/autografo_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6428/autografo_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6457/autografo_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6482/autografo_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6483/autografo_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6484/autografo_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6485/autografo_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6486/autografo_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6487/autografo_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6488/autografo_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6489/autografo_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6526/autografo_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6527/autografo_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6528/autografo_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6529/autografo_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6530/autografo_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6531/autografo_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6532/autografo_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6533/autografo_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6534/autografo_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6535/autografo_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6536/autografo_n_64-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6537/autografo_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6538/autografo_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6539/autografo_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6547/autografo_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6548/autografo_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6549/autografo_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6550/autografo_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6551/autografo_n_72-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6555/autografo_n_73-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6556/autografo_n_74-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6563/autografo_n_75-2024_ppa_floresta_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6564/autografo_n_76-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6575/autografo_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6576/autografo_n_78-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6577/autografo_n_79-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6582/autografo_n_80-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6583/autografo_n_81-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6450/emenda_aditiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6451/emenda_aditiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6221/emenda_modificativa_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6381/emenda_modificativa_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6388/emenda_modificativa_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6452/emenda_modificativa_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6453/emenda_modificativa_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6454/emenda_modificativa_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6455/emenda_modificativa_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6449/emenda_substitutiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6558/emenda_substitutiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6448/emenda_supressiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6557/emenda_supressiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6568/emenda_supressiva_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6569/emenda_supressiva_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6201/indicacao_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6202/indicacao_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6208/indicacao_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6209/indicacao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6242/indicacao_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6260/indicacao_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6261/indicacao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6287/indicacao_no_12_-_rosa_-_escadaria_ermida.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6336/indicacao_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6334/indicacao_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6375/indicacao_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6376/indicacao_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6377/indicacao_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6394/indicacao_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6395/indicacao_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6398/indicacao_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6397/indicacao_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6396/indicacao_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6480/indicacao_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6199/mocao_de_aplauso_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6265/mocao_de_aplauso_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6281/mocao_de_aplauso_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6352/mocao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6353/mocao_de_aplauso_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6368/mocao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_de_educacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6223/parecer_n_01-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6224/parecer_n_02-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6225/parecer_n_03-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6226/parecer_n_04-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6227/parecer_n_05-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6305/parecer_de_financas_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6306/parecer_de_financas_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6314/parecer_de_financas_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6315/parecer_de_financas_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6383/parecer_de_financas_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6456/parecer_de_financas_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6490/parecer_de_financas_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6492/parecer_de_financas_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6494/parecer_de_financas_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6495/parecer_de_financas_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6496/parecer_de_financas_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6497/parecer_de_financas_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6512/parecer_de_financas_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6514/parecer_de_financas_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6516/parecer_de_financas_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6522/parecer_de_financas_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6523/parecer_de_financas_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6524/parecer_de_financas_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6525/parecer_de_financas_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6553/parecer_de_financas_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6554/parecer_de_financas_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6560/parecer_de_financas_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6561/parecer_de_financas_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6570/parecer_de_financas_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6571/parecer_de_financas_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6579/parecer_de_financas_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6580/parecer_de_financas_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6316/parecer_de_obras_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6317/parecer_de_obras_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6222/parecer_n_01-2024_seguridade.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_de_seguridade_social_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_de_seguridade_social_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6217/parecer_n_01-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6218/parecer_n_02-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6219/parecer_n_03-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6220/parecer_n_04-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6266/parecer_de_justica_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6267/parecer_de_justica_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6268/parecer_de_justica_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6269/perecer_de_justica_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6270/parecer_de_justica_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6271/parecer_de_justica_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6272/parecer_de_justica_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6273/parecer_de_justica_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6274/parecer_de_justica_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6275/parecer_de_justica_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6276/parecer_de_justica_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6277/parecer_de_justica_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6278/parecer_de_justica_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6279/parecer_de_justica_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6280/parecer_de_justica_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6304/parecer_de_justican_21-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6312/parecer_de_justica_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6313/parecer_de_justica_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6340/parecer_de_justica_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6341/parecer_de_justica_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_de_justica_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6343/parecer_de_justica_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6344/parecer_de_justica_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6345/parecer_de_justica_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_de_justica_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6347/parecer_de_justica_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6348/parecer_de_justica_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6349/parecer_de_justica_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6350/parecer_de_justica_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6351/parecer_de_justica_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6402/parecer_de_justica_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6403/parecer_de_justica_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6404/parecer_de_justica_n_38-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6405/parecer_de_justica_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6406/parecer_de_justica_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6407/parecer_de_justica_n_41-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6408/parecer_de_justica_n_42-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6409/parecer_de_justica_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6410/parecer_de_justica_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6411/parecer_de_justica_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6412/parecer_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6413/parecer_de_justica_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6414/parecer_de_justica_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6415/parecer_de_justica_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6416/parecer_de_justica_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6500/parecer_de_justica_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6501/parecer_de_justica_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6502/parecer_de_justica_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6503/parecer_de_justica_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6504/parecer_de_justica_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6505/parecer_de_justica_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6506/parecer_de_justica_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6507/parecer_de_justica_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6508/parecer_de_justica_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6509/parecer_de_justica_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6510/parecer_de_justica_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6518/parecer_de_justica_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6519/parecer_de_justica_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6520/parecer_de_justica_n_64_2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6521/parecer_de_justica_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6542/parecer_de_justica_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6543/parecer_de_justica_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6544/parecer_de_justica_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6545/parecer_de_justica_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6546/parecer_de_justica_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6574/parecer_de_justica_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6204/pedido_de_providencia_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6205/pedido_de_providencia_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6210/pedido_de_providencia_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6211/pedido_de_providencia_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6212/pedido_de_providencia_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6244/pedido_de_providencia_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6245/pedido_de_providencia_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6246/pedido_de_providencia_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6247/pedido_de_providencia_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6262/pedido_de_providencia_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6263/pedido_de_providencia_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6264/pedido_de_providencia_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6282/pedido_de_providencia_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6283/pedido_de_providencia_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6284/pedido_de_providencia_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6285/pedido_de_providencia_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6286/pedido_de_providencia_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6367/pedido_de_providencia_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6335/pedido_de_providencia_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6337/pedido_de_providencia_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6338/pedido_de_providencia_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6339/pedido_de_providencia_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6369/pedido_de_providencia_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6379/pedido_de_providencia_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6380/pedido_de_providencia_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6399/pedido_de_providencia_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6401/pedido_de_providencia_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6400/pedido_de_providencia_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6471/pedido_de_providencia_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6475/pedido_de_providencia_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6511/projeto_de_decreto_legislativo_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6513/projeto_de_decreto_legislativo_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6515/projeto_de_decreto_legislativo_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6320/projeto_de_lei_complementar_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6182/projeto_de_lei_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6183/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6184/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6185/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6186/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6187/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6188/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6191/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6193/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6194/projeto_de_lei_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6195/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6197/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6198/projeto_de_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6213/projeto_de_lei_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6214/projeto_de_lei_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6215/projeto_de_lei_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6216/projeto_de_lei_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6238/projeto_de_lei_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6239/projeto_de_lei_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6240/projeto_de_lei_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6248/projeto_de_lei_n_28-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_n_29-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6251/projeto_de_lei_n_30_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6288/projeto_de_lei_n_31_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6252/projeto_de_lei_n_32_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6253/projeto_de_lei_n_33_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6254/projeto_de_lei_n_34_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6255/projeto_de_lei_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6289/projeto_de_lei_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6290/projeto_de_lei_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6323/projeto_de_lei_n_38-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6324/projeto_de_lei_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6326/projeto_de_lei_n_41-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6327/projeto_de_lei_n_42_2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6372/projeto_de_lei_n_43_2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6328/projeto_de_lei_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6329/projeto_de_lei_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6354/projeto_de_lei_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6373/projeto_de_lei_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6374/projeto_de_lei_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6385/projeto_de_lei_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6386/projeto_de_lei_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6387/projeto_de_lei_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6417/projeto_de_lei_n_52_2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6418/mensagem_n_15-2024_-_projeto_de_lei_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6419/projeto_de_lei_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6429/projeto_de_lei_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6430/projeto_de_lei_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6431/projeto_de_lei_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6432/projeto_de_lei_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6433/projeto_de_lei_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6434/mensagem_n_22-2024_-_projeto_de_lei_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6435/projeto_de_lei_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6436/projeto_de_lei_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6437/projeto_de_lei_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6438/projeto_de_lei_n_64-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6461/projeto_de_lei_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6462/mensagem_n_28-2024_projeto_de_lei_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6463/projeto_de_lei_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6477/projeto_de_lei_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6478/projeto_de_lei_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6474/projeto_de_lei_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6465/projeto_de_lei_n_72-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6466/mensagem_n_31-2024_-_projeto_de_lei_n_73-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6467/projeto_de_lei_n_74-2024_3a_revisao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6468/projeto_de_lei_n_75-2024_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6469/projeto_de_lei_n_76-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6540/projeto_de_lei_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6565/projeto_de_lei_n_78-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6566/projeto_de_lei_n_79-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6572/projeto_de_lei_n_80-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6573/projeto_de_lei_n_81-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6581/mensagem_n_40-2024_-_projeto_de_lei_n_82-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6206/projeto_de_resolucao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6250/projeto_de_resolucao_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_resolucao_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6256/projeto_de_resolucao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6257/projeto_de_resolucao_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6258/projeto_de_resolucao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6331/projeto_de_resolucao_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6330/projeto_de_resolucao_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6473/projeto_de_resolucao_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6479/projeto_de_resolucao_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6498/projeto_de_resolucao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6207/requerimento_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6303/requerimento_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6310/requerimento_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6332/requerimento_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6333/requerimento_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6370/requerimento_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6382/requerimento_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6389/requerimento_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6390/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6391/requerimento_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6392/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6393/requerimento_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6447/requerimento_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6481/requerimento_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6552/requerimento_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6567/requerimento_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6578/requerimento_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6559/emenda_impositiva_n_01_2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6234/requerimento_de_urgencia_n_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6228/autografo_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6229/autografo_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6230/autografo_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6231/autografo_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6232/autografo_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6233/autografo_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6291/autografo_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6292/autografo_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6293/autografo_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6294/autografo_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6295/autografo_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6296/autografo_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6297/autografo_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6298/autografo_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6299/autografo_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6300/autografo_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6301/autografo_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6302/autografo_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6308/autografo_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6309/autografo_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6321/autografo_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6322/autografo_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6355/autografo_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6356/autografo_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6357/autografo_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6358/autografo_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6359/autografo_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6360/autografo_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6361/autografo_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6362/autografo_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6363/autografo_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6364/autografo_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6365/autografo_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6366/autografo_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6384/autografo_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6420/autografo_no_36_-_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6421/autografo_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6422/autografo_no_38_-_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6423/autografo_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6424/autografo_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6425/autografo_no_41_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6426/autografo_no_42_-_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6427/autografo_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6428/autografo_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6457/autografo_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6482/autografo_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6483/autografo_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6484/autografo_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6485/autografo_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6486/autografo_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6487/autografo_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6488/autografo_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6489/autografo_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6526/autografo_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6527/autografo_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6528/autografo_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6529/autografo_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6530/autografo_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6531/autografo_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6532/autografo_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6533/autografo_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6534/autografo_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6535/autografo_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6536/autografo_n_64-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6537/autografo_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6538/autografo_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6539/autografo_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6547/autografo_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6548/autografo_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6549/autografo_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6550/autografo_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6551/autografo_n_72-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6555/autografo_n_73-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6556/autografo_n_74-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6563/autografo_n_75-2024_ppa_floresta_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6564/autografo_n_76-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6575/autografo_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6576/autografo_n_78-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6577/autografo_n_79-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6582/autografo_n_80-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6583/autografo_n_81-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6450/emenda_aditiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6451/emenda_aditiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6221/emenda_modificativa_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6381/emenda_modificativa_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6388/emenda_modificativa_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6452/emenda_modificativa_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6453/emenda_modificativa_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6454/emenda_modificativa_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6455/emenda_modificativa_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6449/emenda_substitutiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6558/emenda_substitutiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6448/emenda_supressiva_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6557/emenda_supressiva_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6568/emenda_supressiva_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6569/emenda_supressiva_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6201/indicacao_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6202/indicacao_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6208/indicacao_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6209/indicacao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6242/indicacao_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6260/indicacao_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6261/indicacao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6287/indicacao_no_12_-_rosa_-_escadaria_ermida.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6336/indicacao_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6334/indicacao_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6375/indicacao_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6376/indicacao_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6377/indicacao_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6394/indicacao_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6395/indicacao_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6398/indicacao_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6397/indicacao_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6396/indicacao_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6480/indicacao_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6199/mocao_de_aplauso_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6265/mocao_de_aplauso_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6281/mocao_de_aplauso_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6352/mocao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6353/mocao_de_aplauso_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6368/mocao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_de_educacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6223/parecer_n_01-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6224/parecer_n_02-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6225/parecer_n_03-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6226/parecer_n_04-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6227/parecer_n_05-2024_financas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6305/parecer_de_financas_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6306/parecer_de_financas_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6314/parecer_de_financas_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6315/parecer_de_financas_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6383/parecer_de_financas_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6456/parecer_de_financas_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6490/parecer_de_financas_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6492/parecer_de_financas_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6494/parecer_de_financas_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6495/parecer_de_financas_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6496/parecer_de_financas_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6497/parecer_de_financas_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6512/parecer_de_financas_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6514/parecer_de_financas_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6516/parecer_de_financas_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6522/parecer_de_financas_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6523/parecer_de_financas_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6524/parecer_de_financas_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6525/parecer_de_financas_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6553/parecer_de_financas_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6554/parecer_de_financas_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6560/parecer_de_financas_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6561/parecer_de_financas_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6570/parecer_de_financas_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6571/parecer_de_financas_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6579/parecer_de_financas_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6580/parecer_de_financas_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6316/parecer_de_obras_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6317/parecer_de_obras_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6222/parecer_n_01-2024_seguridade.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_de_seguridade_social_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_de_seguridade_social_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6217/parecer_n_01-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6218/parecer_n_02-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6219/parecer_n_03-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6220/parecer_n_04-2024_justica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6266/parecer_de_justica_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6267/parecer_de_justica_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6268/parecer_de_justica_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6269/perecer_de_justica_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6270/parecer_de_justica_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6271/parecer_de_justica_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6272/parecer_de_justica_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6273/parecer_de_justica_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6274/parecer_de_justica_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6275/parecer_de_justica_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6276/parecer_de_justica_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6277/parecer_de_justica_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6278/parecer_de_justica_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6279/parecer_de_justica_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6280/parecer_de_justica_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6304/parecer_de_justican_21-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6312/parecer_de_justica_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6313/parecer_de_justica_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6340/parecer_de_justica_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6341/parecer_de_justica_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_de_justica_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6343/parecer_de_justica_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6344/parecer_de_justica_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6345/parecer_de_justica_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_de_justica_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6347/parecer_de_justica_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6348/parecer_de_justica_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6349/parecer_de_justica_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6350/parecer_de_justica_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6351/parecer_de_justica_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6402/parecer_de_justica_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6403/parecer_de_justica_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6404/parecer_de_justica_n_38-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6405/parecer_de_justica_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6406/parecer_de_justica_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6407/parecer_de_justica_n_41-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6408/parecer_de_justica_n_42-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6409/parecer_de_justica_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6410/parecer_de_justica_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6411/parecer_de_justica_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6412/parecer_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6413/parecer_de_justica_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6414/parecer_de_justica_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6415/parecer_de_justica_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6416/parecer_de_justica_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6500/parecer_de_justica_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6501/parecer_de_justica_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6502/parecer_de_justica_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6503/parecer_de_justica_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6504/parecer_de_justica_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6505/parecer_de_justica_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6506/parecer_de_justica_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6507/parecer_de_justica_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6508/parecer_de_justica_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6509/parecer_de_justica_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6510/parecer_de_justica_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6518/parecer_de_justica_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6519/parecer_de_justica_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6520/parecer_de_justica_n_64_2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6521/parecer_de_justica_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6542/parecer_de_justica_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6543/parecer_de_justica_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6544/parecer_de_justica_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6545/parecer_de_justica_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6546/parecer_de_justica_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6574/parecer_de_justica_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6204/pedido_de_providencia_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6205/pedido_de_providencia_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6210/pedido_de_providencia_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6211/pedido_de_providencia_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6212/pedido_de_providencia_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6244/pedido_de_providencia_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6245/pedido_de_providencia_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6246/pedido_de_providencia_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6247/pedido_de_providencia_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6262/pedido_de_providencia_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6263/pedido_de_providencia_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6264/pedido_de_providencia_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6282/pedido_de_providencia_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6283/pedido_de_providencia_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6284/pedido_de_providencia_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6285/pedido_de_providencia_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6286/pedido_de_providencia_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6367/pedido_de_providencia_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6335/pedido_de_providencia_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6337/pedido_de_providencia_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6338/pedido_de_providencia_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6339/pedido_de_providencia_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6369/pedido_de_providencia_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6379/pedido_de_providencia_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6380/pedido_de_providencia_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6399/pedido_de_providencia_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6401/pedido_de_providencia_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6400/pedido_de_providencia_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6471/pedido_de_providencia_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6475/pedido_de_providencia_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6511/projeto_de_decreto_legislativo_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6513/projeto_de_decreto_legislativo_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6515/projeto_de_decreto_legislativo_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6320/projeto_de_lei_complementar_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6182/projeto_de_lei_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6183/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6184/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6185/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6186/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6187/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6188/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6191/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6193/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6194/projeto_de_lei_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6195/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6197/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6198/projeto_de_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6213/projeto_de_lei_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6214/projeto_de_lei_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6215/projeto_de_lei_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6216/projeto_de_lei_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6238/projeto_de_lei_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6239/projeto_de_lei_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6240/projeto_de_lei_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6248/projeto_de_lei_n_28-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_n_29-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6251/projeto_de_lei_n_30_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6288/projeto_de_lei_n_31_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6252/projeto_de_lei_n_32_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6253/projeto_de_lei_n_33_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6254/projeto_de_lei_n_34_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6255/projeto_de_lei_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6289/projeto_de_lei_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6290/projeto_de_lei_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6323/projeto_de_lei_n_38-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6324/projeto_de_lei_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6326/projeto_de_lei_n_41-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6327/projeto_de_lei_n_42_2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6372/projeto_de_lei_n_43_2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6328/projeto_de_lei_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6329/projeto_de_lei_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6354/projeto_de_lei_n_46-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6373/projeto_de_lei_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6374/projeto_de_lei_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6385/projeto_de_lei_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6386/projeto_de_lei_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6387/projeto_de_lei_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6417/projeto_de_lei_n_52_2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6418/mensagem_n_15-2024_-_projeto_de_lei_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6419/projeto_de_lei_n_54-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6429/projeto_de_lei_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6430/projeto_de_lei_n_56-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6431/projeto_de_lei_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6432/projeto_de_lei_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6433/projeto_de_lei_n_59-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6434/mensagem_n_22-2024_-_projeto_de_lei_n_60-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6435/projeto_de_lei_n_61-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6436/projeto_de_lei_n_62-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6437/projeto_de_lei_n_63-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6438/projeto_de_lei_n_64-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6461/projeto_de_lei_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6462/mensagem_n_28-2024_projeto_de_lei_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6463/projeto_de_lei_n_67-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6477/projeto_de_lei_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6478/projeto_de_lei_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6474/projeto_de_lei_n_71-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6465/projeto_de_lei_n_72-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6466/mensagem_n_31-2024_-_projeto_de_lei_n_73-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6467/projeto_de_lei_n_74-2024_3a_revisao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6468/projeto_de_lei_n_75-2024_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6469/projeto_de_lei_n_76-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6540/projeto_de_lei_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6565/projeto_de_lei_n_78-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6566/projeto_de_lei_n_79-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6572/projeto_de_lei_n_80-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6573/projeto_de_lei_n_81-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6581/mensagem_n_40-2024_-_projeto_de_lei_n_82-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6206/projeto_de_resolucao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6250/projeto_de_resolucao_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_resolucao_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6256/projeto_de_resolucao_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6257/projeto_de_resolucao_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6258/projeto_de_resolucao_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6331/projeto_de_resolucao_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6330/projeto_de_resolucao_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6473/projeto_de_resolucao_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6479/projeto_de_resolucao_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6498/projeto_de_resolucao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6207/requerimento_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6303/requerimento_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6310/requerimento_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6332/requerimento_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6333/requerimento_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6370/requerimento_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6382/requerimento_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6389/requerimento_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6390/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6391/requerimento_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6392/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6393/requerimento_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6447/requerimento_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6481/requerimento_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6552/requerimento_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6567/requerimento_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6578/requerimento_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6559/emenda_impositiva_n_01_2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2024/6234/requerimento_de_urgencia_n_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H397"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="156.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>