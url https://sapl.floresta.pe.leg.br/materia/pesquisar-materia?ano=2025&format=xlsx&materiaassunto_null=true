--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -10,5696 +10,5729 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4694" uniqueCount="1863">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4694" uniqueCount="1874">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autografo</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6618/autografo_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6618/autografo_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor do menor vencimento a ser pago aos servidores municipais de Floresta/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6619/autografo_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6619/autografo_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial de Agente Comunitário da Saúde e dos Agentes de Combate às Endemias nos termos do §9°, do Art. 198 da Constituição Federal, com redação dada pela Emenda Constitucional de n° 120, de 06 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6620/autografo_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6620/autografo_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Servidores efetivos do Poder Legislativo do Município de Floresta/PE.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Juventude e Saúde Mental no Município de Floresta, com foco na prevenção e promoção do bem-estar emocional dos jovens, e dá outras providências.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6654/autografo_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6654/autografo_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural/Religioso Imaterial Municipal florestano a Romaria à Padroeira de Nossa Senhora da Saúde, em Tacaratu-PE.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6655/autografo_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6655/autografo_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6656/autografo_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6656/autografo_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Cozinha Comunitária do Bairro São Francisco de Assis - “DNER”.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6687/autografo_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6687/autografo_n_08-2025.pdf</t>
   </si>
   <si>
     <t>FIXA, NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6688/autografo_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6688/autografo_n_09-2025.pdf</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6689/autografo_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6689/autografo_n_10-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a divulgação de informações relativas ao contrato de locação de imóveis pela Administração Pública no Município de Floresta-PE, e dá outras providências.”</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6690/autografo_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6690/autografo_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Prédio Público.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6693/autografo_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6693/autografo_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6730/autografo_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6730/autografo_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Rio Pajeú no município de Floresta, e dá outras providências.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6731/autografo_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6731/autografo_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece reserva de vagas para negros e indígenas nos concursos públicos promovido pelo município de Floresta-PE.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6732/autografo_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6732/autografo_n_15-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROTOCOLO DE COMBATE À DISCRIMINAÇÃO NAS QUADRAS, ESTÁDIOS, GINÁSIOS E ARENAS ESPORTIVAS NO MUNICÍPIO DE FLORESTA-PE.”</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6733/autografo_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6733/autografo_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal n° 14.133, de 01 de abril de 2021 (Lei de Licitações e Contratos Administrativos) no âmbito do Poder Executivo do Município de Floresta/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6734/autografo_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6734/autografo_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo à Doação de Sangue, Órgãos, Tecidos e Leite Materno – Promoção 3D, no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6746/autografo_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6746/autografo_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Programa de Benefícios da Saúde e dá providências.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6747/autografo_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6747/autografo_n_19-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DA CONSTITUIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE-CMS, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo_n_20-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Cozinha de Prédio Público - Escola Estadual Terezinha de Souza Lira.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo_n_22-2025.pdf</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/</t>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o programa "Cuidando de Quem Cuida", visando promover ações de orientação e atenção às mães e responsáveis legais atípicos no Município de Floresta-PE, e estabelece a Semana da Maternidade e Responsável Legal Atípica.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transparência em Obras Públicas.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Alimentação Saudável no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6814/autografo_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6814/autografo_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Expedita Novaes Ferraz" a Unidade de Saúde da Família - ESF Alto da Ermida, localizada na Avenida Dom Augusto, no bairro Alto da Ermida, no município de Floresta, e dá outras providências.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6815/autografo_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6815/autografo_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Consciência Mental Materna no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6816/autografo_n_28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6816/autografo_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Municipal de Educação e Preservação Ambiental no Município de Floresta - PE.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6817/autografo_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6817/autografo_n_29-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6879/autografo_no_30_-_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6879/autografo_no_30_-_2025.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para o incentivo da prática de esportes pela Terceira Idade no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6880/autografo_no_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6880/autografo_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de incentivo à utilização da musicoterapia como tratamento terapêutico complementar de pessoas com deficiência, síndromes  ou transtorno do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6881/autografo_no_32_-_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6881/autografo_no_32_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de transparência dos valores repassados pelo Município de Floresta ao Instituto de Previdência de Floresta -FLORESTAPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6882/autografo_no_33_-_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6882/autografo_no_33_-_2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6908/autografo_n_34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6908/autografo_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento à Agropecuária no Município de Floresta - PE, visando ao desenvolvimento sustentável da atividade econômica e das cadeias e arranjos produtivos locais que integram e se relacionam com o ecossistema agropecuário.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6909/autografo_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6909/autografo_n_35-2025.pdf</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6910/autografo_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6910/autografo_n_36-2025.pdf</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6911/autografo_n_37-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6911/autografo_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no município de Floresta-PE, o programa “Câmara vai à Escola.”</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6912/autografo_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6912/autografo_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos do Município, o Dia Municipal do Ciclista de Floresta/PE.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo_n_39-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6973/autografo_n_40-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6973/autografo_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Adote o Rio Pajeú”, no município de Floresta-PE, voltado à requalificação ambiental do Rio Pajeú por meio de parcerias voluntárias, e dá outras providências.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6974/autografo_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6974/autografo_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os Artigos 40-A, 40-B, 40-C e 40-D à Lei n° 595/2015, que institui o Código de Posturas do Município de Floresta/PE.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6975/autografo_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6975/autografo_n_42-2025.pdf</t>
   </si>
   <si>
     <t>“Prorroga a vigência do Plano Municipal de Educação (PME), aprovado pela Lei Municipal nº 592, de 18 de junho de 2015, e dá outras providências.”</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6976/autografo_n_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6976/autografo_n_43-2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XI do artigo 12 da Lei Municipal nº 386/2009.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7001/autografo_n_44-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7001/autografo_n_44-2025.pdf</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7002/autografo_n_45-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7002/autografo_n_45-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Educacional Unificado - CEU de Cultura Professora Maria de Fátima Novaes e dá outras providências.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7012/autografo_n_46-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7012/autografo_n_46-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO ESCRITOR NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE FLORESTA-PE.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7026/autografo_n_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7026/autografo_n_47-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente, crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7027/autografo_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7027/autografo_n_48-2025.pdf</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7044/autografo_n_49-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7044/autografo_n_49-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de CARGOS PÚBLICOS EFETIVOS e respectivas vagas no âmbito da Administração Pública direta do PODER EXECUTIVO DO MUNICÍPIO DE FLORESTA/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7058/autografo_no_50-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7058/autografo_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7059/autografo_no_51-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7059/autografo_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7075/autografo_n_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7075/autografo_n_52-2025.pdf</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7125/autografo_n_54-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7125/autografo_n_54-2025.pdf</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7126/autografo_n_55-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7126/autografo_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Floresta para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7127/autografo_n_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7127/autografo_n_56-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Floresta para o exercício de 2026.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7137/autografo_n_57-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7137/autografo_n_57-2025.pdf</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7167/autografo_n_58-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7167/autografo_n_58-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, e dá outras providências</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7168/autografo_n_59-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7168/autografo_n_59-2025.pdf</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7169/autografo_no_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7169/autografo_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Esportivo de Floresta-PE.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7170/autografo_no_61-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7170/autografo_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Selo “Escola Livre de Racismo” no Município de Floresta-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7171/autografo_no_62-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7171/autografo_no_62-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade na marcação de consultas e exames na rede municipal de saúde do município de Floresta-PE para pessoas vivendo com HIV, e dá outras providências.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7172/autografo_no_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7172/autografo_no_63-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento e reparcelamento de débitos do Município de Floresta com seu Regime Próprio de Previdência Social - FLORESTA PREV, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional n° 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Aditiva </t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ, BEIJINHA PUÇA, CHICHICO FERRAZ, DR. VICTOR LAERT, GILBERTO QUIRINO, KIEL DO PIPA, LENILDA BELO, LENILTON DO DETRAN, PÉRICLES FERRAZ, PEU VILARIM, TALLES CRUZ, TIAGO MANIÇOBA, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6937/emenda_aditiva_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6937/emenda_aditiva_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao Anexo I — Prioridades e Metas — do Projeto de Lei nº 42/2025.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6938/emenda_aditiva_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6938/emenda_aditiva_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de artigo, incisos e parágrafos ao Projeto de Lei nº 42/2025.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>PÉRICLES FERRAZ</t>
   </si>
   <si>
     <t>Acrescenta artigo ao Projeto de Lei nº 62/2025.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6936/emenda_modificativa_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6936/emenda_modificativa_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei nº 42/2025.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7152/emenda_modificativa_no_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7152/emenda_modificativa_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Modifica artigo do Projeto de Lei Complementar nº 04/2025.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7107/emenda_substitutiva_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7107/emenda_substitutiva_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Substitui redação dos incisos I, II e III do Art. 9º do Projeto de Lei nº 55/2025 – LOA, do Executivo Municipal.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>EMENV</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CCJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6800/emenda_supressiva_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6800/emenda_supressiva_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo do Projeto de Lei nº 24/2025.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7014/emenda_supressiva_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7014/emenda_supressiva_n_02-2025.pdf</t>
   </si>
   <si>
     <t>“SUPRIME REDAÇÃO DE DISPOSITIVO DO PROJETO DE LEI Nº 49/2025”.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7106/emenda_supressiva_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7106/emenda_supressiva_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Suprime os incisos IV, V e VI constante do artigo 9º do Projeto de Lei nº 55/2025 – LOA – do Executivo Municipal.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, BEIJINHA PUÇA, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6589/indicacao_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6589/indicacao_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, junto aos órgãos competentes, promova a construção de uma PASSAGEM MOLHADA no trecho do Rio Pajeú que compreende as comunidades entre a MALHADA VERMELHA DO PAJEÚ e a MALHADA VERMELHA. Desta forma, facilitar o acesso das referidas comunidades, que vivem em ambas as margens.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, DR. VICTOR LAERT, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, viabilize a construção de uma QUADRA POLIESPORTIVA na Escola Municipal Manoel José Lopes, localizada no Assentamento Angico.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, por intermédio da Secretaria competente, providencie uma extensão de Unidade Básica de Saúde (UBS) no Assentamento Angico.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Chefe do Executivo Municipal a Exma. Sra. Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz −, para que elabore um calendário de pagamento de salários.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>ANDRÉ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a ISENÇÃO DA TAXA DE ILUMINAÇÃO PÚBLICA, em nosso município, aos cidadãos contribuintes com renda familiar inferior a 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja formulado apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de implementar o Projeto “Cultivando Sonhos”, com a aquisição de tratores e demais equipamentos agrícolas, conforme os trâmites legais e o devido acompanhamento das emendas destinadas a esse fim.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, dê agilidade na busca de recursos para a construção de uma PASSAGEM MOLHADA no Riacho Poço do Negro, que dá acesso à Comunidade Jardim.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>ANA ALICE NUMERIANO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6640/indicacao_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6640/indicacao_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Exma. Sra. Prefeita, Rosangela de Moura Maniçoba Novaes Ferraz, no sentido de elaborar o Plano Municipal de Adaptação às Mudanças Climáticas, conforme as diretrizes estabelecidas pela Lei nº 14.904, de 27 de junho de 2024, que institui a Política Nacional de Adaptação às Mudanças Climáticas, com o objetivo de assegurar que o município esteja preparado para enfrentar os desafios impostos pelas mudanças climáticas.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba (Codevasf) e ao Instituto Nacional de Colonização e Reforma Agrária (Incra), para que analisem a possibilidade de elaborar e executar o projeto de reforma das barragens dos assentamentos Várzea do Exu e Newton Holanda, bem como de instalar sistemas de abastecimento que conduzam a água diretamente das barragens para as residências de cada assentamento.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de analisar a possibilidade de ser disponibilizada uma ambulância para ficar à disposição das aldeias Pé de Serra, Caldeirão, Pedra Tinideira, Serra Negra e Travessão do Ouro.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>PH LIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_n_11_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_n_11_2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que REGULAMENTE, no âmbito do Município de Floresta, o TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo ao Ilmº Sr. Superintendente Regional da Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba – CODEVASF - Edilázio Wanderley de Lima Filho, no sentido de envidar esforços visando à CONSTRUÇÃO DE UMA BARRAGEM NO RIACHO POÇO DA AREIA, neste município.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja formulado apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de implementar e regulamentar o Projeto de Criação de Sala Veterinária, na Secretaria Municipal de Agricultura – Secretaria de Produção Rural, Meio Ambiente e Recursos Hídricos.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Exma. Sra. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de regulamentar o embarque e desembarque de passageiros no TRANSPORTE COLETIVO – Vans - no Município, com o seu efetivo funcionamento no local a ele destinado - Terminal Rodoviário de Floresta.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>TIAGO MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Fernando Marcondes de Araújo Leão — Diretor do Departamento Nacional de Obras Contra as Secas (DNOCS), no sentido de realizar a limpeza da parede da Barragem de Barra do Juá e recuperação da estrada de acesso.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para analisar a viabilidade da construção de um espaço destinado à coleta seletiva no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado, através do Secretário de Turismo, Kaio Maniçoba; e a Prefeitura Municipal de Floresta, na pessoa da Exma. Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, no sentido de envidarem esforços para promover e incentivar o turismo do nosso município através de programa de rotas que evidenciem as nossas potencialidades.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Deputado Federal – Eduardo da Fonte, no sentido de viabilizar a apresentação de Emenda Parlamentar visando a Aquisição de Ambulância para atender à Comunidade da Agrovila 6, Bloco 4 - Mandantes, Floresta – PE.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Deputado Estadual – Fabrízio Ferraz – no sentido de envidar esforços junto aos órgãos competentes, visando à destinação de recursos financeiros para a construção de PASSAGEM MOLHADA NA COMUNIDADE DE RIACHO SECO.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_n_20-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor - Humberto Costa – no sentido de envidar esforços junto à CODEVASF, objetivando a destinação de um trator de pneu agrícola à Associação de Moradores das comunidades de Roças Velhas, Lagoinha e Riacho dos Mandantes.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6765/indicacao_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6765/indicacao_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Lyra, que através do Secretário de Turismo Sr. Kaio Maniçoba, para que viabilize projetos destinados ao fortalecimento e ampliação do uso ecoturístico da região da Borda do Lago, no município de Floresta-PE.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de realizar à construção de um prédio próprio para o funcionamento do posto de saúde do Bairro Três Marias.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de avaliar a viabilidade da construção de um canal de escoamento no Riacho, localizado no bairro São Francisco de Assis/DENR, bem como a implantação de pontilhões em todas as ruas que atravessam o canal, conectando o bairro Caetano 2 ao DENR.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo aos Excelentíssimos Senhores Deputados Federais – Eduardo da Fonte e Lula da Fonte, no sentido de empreenderem esforços para disponibilizar emendas parlamentares visando à CONSTRUÇÃO DE UMA PRAÇA NA AGROVILA 6, BLOCO 4 - MANDANTES.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>LENILDA BELO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6795/indicacao_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6795/indicacao_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para, junto às Secretarias Municipais de Saúde, Desenvolvimento Social e Educação, bem como através de parcerias público/privadas, no sentido de realizar FEIRAS DE SAÚDE nos bairros de nossa cidade e também nos Distritos.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Lyra, para incluir o município de Floresta no itinerário do programa “Carretas da Mulher Pernambucana” já no primeiro ciclo de atendimento.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, Raquel Teixeira Lyra Lucena, para viabilizarem a realização de um mutirão do programa Expresso Cidadão na cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao_n_28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Teixeira Lyra Lucena, bem como à Prefeitura Municipal de Floresta, na pessoa da Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para viabilizarem a instalação de uma unidade do Departamento Estadual de Trânsito (Detran) em Floresta.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6853/indicacao_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6853/indicacao_n_29-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretário de Planejamento, Obras e Serviços Públicos, viabilize a construção de uma passagem molhada sobre o Riacho do Navio, na localidade do Airi (Beco de Zezinho Alfaite).</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6854/indicacao_n_30-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6854/indicacao_n_30-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz - no sentido de viabilizar a INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO em pontos estratégicos de nossa cidade, visando reduzir os índices de criminalidade na zona urbana de Floresta.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6855/indicacao_n_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6855/indicacao_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de viabilizar a ELABORAÇÃO DE PROJETO VISANDO À INSTALAÇÃO DE ENERGIA FOTOVOLTAICA – ENERGIA SOLAR – EM TODA A ILUMINAÇÃO PÚBLICA DE FLORESTA, QUE COMPETE AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6856/indicacao_n_32-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6856/indicacao_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra e ao Excelentíssimo Senhor Deputado Estadual licenciado e atual Secretário Estadual de Turismo e Lazer – Kaio Maniçoba, no sentido de envidarem todos os esforços visando à INSTALAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES RURAIS DE FLORESTA - AGROVILA 6 – BLOCO 4 - MANDANTES, ALDEIA CAPOEIRA DO BARRO E ASSENTAMENTO VÁRZEA COMPRIDA.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6857/indicacao_n_33-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6857/indicacao_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de envidar todos os esforços, junto às secretarias competentes, visando à ADOÇÃO DE MEDIDAS NO QUE DIZ RESPEITO AOS ANIMAIS QUE VIVEM EM SITUAÇÃO DE ABANDONO NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6861/indicacao_n_34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6861/indicacao_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo aos Excelentíssimos Senhores Deputados Federais – Eduardo da Fonte e Lula da Fonte, bem como à Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra, no sentido de envidarem esforços a fim de alocarem recursos federais e/ou estaduais visando à CONSTRUÇÃO DE ESTACIONAMENTO E A ARBORIZAÇÃO NA ENTRADA DO HOSPITAL CORONEL ÁLVARO FERRAZ.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6862/indicacao_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6862/indicacao_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, no sentido de instituir, na forma da Lei, a Guarda Municipal de Floresta.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, para que, por meio da secretaria competente, avalie a viabilidade da implementação do Programa Municipal de Empreendedorismo e Inclusão Social, conforme minuta de Projeto de Lei que segue em anexo.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_n_37-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, seja enviado apelo ao Senhor Gerente da Agência da Caixa Econômica Federal de Serra Talhada-PE, Brunno Leite, e a Exma. Sra. Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz juntamente com a Secretária responsável, seja realizada uma instalação de um Posto da Atendimento da Caixa Econômica Federal para atender a população  da zona urbana e rural do município.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6874/indicacao_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6874/indicacao_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da secretaria competente, avalie a viabilidade da implementação de uma campanha abrangente de conscientização sobre a separação correta dos resíduos sólidos, visando minimizar os impactos ambientais, promover a educação ecológica e fortalecer práticas sustentáveis nas repartições e instituições públicas e privadas de nosso município.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_n_39_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_n_39_2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo a Excelentíssima Senhora - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de ATUALIZAR, ATRAVÉS DE REAJUSTE, A BOLSA-INCENTIVO DOS MÚSICOS INTEGRANTES DA BANDA FILARMÔNICA NELSON BARROS DA ROSA.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_n_40-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Antônio Elizaldo de Vasconcelos e Sá — representante da CONAB no Estado de Pernambuco —, no sentido viabilizar a disponibilização do MILHO SUBSIDIADO aos agricultores e criadores do Município de Floresta.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, na pessoa da Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que realize estudo técnico e financeiro para viabilização da instalação de sistema de energia solar fotovoltaica na Adutora Ambrósio.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6914/indicacao_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6914/indicacao_n_42-2025.pdf</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6915/indicacao_n_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6915/indicacao_n_43-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo aos Excelentíssimos Senhores Deputados Federais – Eduardo da Fonte e Lula da Fonte, bem como a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra, e ao Deputado Estadual licenciado e Secretário Estadual de Turismo e Lazer - Kaio Maniçoba, no sentido de envidarem esforços a fim de alocarem recursos federais e/ou estaduais visando à REALIZAÇÃO DE OBRAS DE CALÇAMENTO E SANEAMENTO NAS VIAS PÚBLICAS de Floresta (localizadas nos fundos da Loja Eletroléo), abaixo relacionadas:_x000D_
 _x000D_
 •	Rua Padre Urbano de Carvalho;_x000D_
 •	Rua Arnaldo Leite Marques de Sá Júnior;_x000D_
 •	Rua José Florentino de Carvalho;_x000D_
 •	Rua Padre Renato de Menezes.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Lyra, para incluir o município de Floresta no itinerário do programa “Carretas da Mulher Pernambucana” já no primeiro ciclo de atendimento.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao_n_45-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao_n_45-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Lyra, por meio da Secretaria Estadual de Saúde, e ao Governo Federal, por intermédio do Excelentíssimo Senhor Deputado Federal Carlos Veras, para que seja viabilizada a destinação de uma Unidade Móvel Odontológica para o município de Floresta – PE.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_n_46-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_n_46-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, na pessoa da Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, bem como ao Sistema Integrado de Saneamento Rural (SISAR) e à Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Lyra, para que sejam adotadas medidas urgentes visando à implantação de sistema de abastecimento de água na comunidade Borda do Lago, localizada na zona rural do município de Floresta-PE.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6932/indicacao_n_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6932/indicacao_n_47-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, por meio da secretaria competente, sejam fixadas placas de identificação com os nomes das ruas e respectivos Códigos de Endereçamento Postal (CEP) em todo o perímetro urbano do Município de Floresta.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_n_48-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, por meio da Secretaria competente, para que seja realizada a distribuição de mudas de plantas nativas, frutíferas e ornamentais nas escolas do município, como parte do Programa Floresta que Te Quero Verde.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_n_49-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_n_49-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Exmª. Srª. Prefeita de Floresta, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a criação do Programa Saúde em Casa, com o objetivo de realizar a entrega domiciliar de medicamentos de uso contínuo fornecidos pelo Sistema Único de Saúde (SUS) às pessoas que mais necessitam.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6960/indicacao_n_50-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6960/indicacao_n_50-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Comando da 1ª Companhia Independente da Polícia Militar de Pernambuco (1ª CIPM), para que intensifique as rondas policiais no pátio do Hospital Municipal Coronel Álvaro Ferraz, situado no município de Floresta–PE.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>TALLES CRUZ, BEIJINHA PUÇA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6961/indicacao_n_51-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6961/indicacao_n_51-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, aos Excelentíssimos Senhores Deputados Federais – Eduardo da Fonte e Lula da Fonte, a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra, e ao Deputado Estadual licenciado e Secretário Estadual de Turismo e Lazer - Kaio Maniçoba, no sentido de buscar recursos federais, estaduais e/ou municipais, a fim de realizar a CONSTRUÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO AO LONGO DAS PRAÇAS LOCALIZADAS NA AVENIDA AUDOMAR FERRAZ.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_n_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_n_52-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, por meio da secretaria competente, seja providenciada a contratação de pediatra para atendimento regular na rede pública de saúde do Município de Floresta.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_n_53-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_n_53-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de buscar recursos junto ao Excelentíssimo Senhor Secretário Estadual de Turismo e Lazer – Kaio Maniçoba -, visando a CONSTRUÇÃO DO MIRANTE NA IGREJA DA ERMIDA, que tem importância religiosa, histórica e cultural para o Município de Floresta.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>TALLES CRUZ, LENILDA BELO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_n_54-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_n_54-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Lyra, no sentido de viabilizar a estadualização do Hospital Municipal Coronel Álvaro Ferraz, localizado no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6981/indicacao_n_55-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6981/indicacao_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, analise a possibilidade de reajuste na remuneração dos profissionais de Psicologia que integram o quadro do serviço público municipal.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_n_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_n_56-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que providencie a elaboração e divulgação de um calendário oficial de pagamento dos salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao__no_57-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao__no_57-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra e ao Excelentíssimo Senhor Presidente do Instituto Agronômico de Pernambuco – IPA – Miguel Duque, no sentido de viabilizar, em caráter de urgência, a implantação de sistemas de dessalinização de água (dessalinizadores), para atender às seguintes localidades de nosso município:_x000D_
 _x000D_
 	•	Assentamento Jacaré_x000D_
 	•	Associação Pedra Ferrada_x000D_
 	•	Fazenda Caldeirão_x000D_
 	•	Fazenda Casa Nova_x000D_
 	•	Associação Cachoeirinha</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_58-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra e ao Excelentíssimo Senhor Presidente do Instituto Agronômico de Pernambuco – IPA – Miguel Duque, no sentido viabilizar a Perfuração de Poços Artesianos e Limpeza de Barreiros nas seguintes comunidades de nosso município: _x000D_
 _x000D_
 	•	Fazenda São Pedro;_x000D_
 	•	Barra do Córrego;_x000D_
 	•	Assentamento Riacho da Volta;_x000D_
 	•	Rocas Velhas;_x000D_
 	•	Pocinhos;_x000D_
              •          Enforcado;_x000D_
 	•	Cachoeirinha;_x000D_
              •          Mae d’água; _x000D_
 	•	Assentamento 50;_x000D_
 	•	Agrovila 6 (Mandantes).</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>LENILTON DO DETRAN</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_59-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Superintendente Regional do DNIT no Estado de Pernambuco, Bruno Lezan Bittencourt, no sentido de viabilizar a instalação de dispositivo de contenção viária na Rodovia Cap. Pedro Teixeira, BR-316, na curva localizada acima do Bairro DNER.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_n_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_n_60-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Excelentíssima Senhora Prefeita do Município de Floresta - PE, para que, por meio da Secretaria competente, seja realizado estudo técnico e jurídico visando à revisão da política de cobrança do Imposto Predial e Territorial Urbano (IPTU), com foco na justiça fiscal, transparência e incentivo à regularização de imóveis.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7006/indicacao_n_61-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7006/indicacao_n_61-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que envide todos os esforços junto à(s) secretaria(s) competente(s), no sentido de CRIAR UM PROGRAMA DE ADOÇÃO DE ANIMAIS em nosso Município.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_n_62-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_n_62-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Ministro das Comunicações - Frederico de Siqueira Filho - no sentido de viabilizar medidas técnicas e administrativas visando à instalação de 02 (duas) torres de telefonia móvel da Operadora Vivo, nas localidades - Agrovila 6/Bloco 4/Mandantes e Malhada Vermelha.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7032/indicacao_n_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7032/indicacao_n_63-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Saúde, seja implantado o serviço de coleta de sangue nas unidades de saúde do distrito de Airi e do Assentamento de Serra Negra.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7033/indicacao_n_64-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7033/indicacao_n_64-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, avalie a possibilidade de conceder isenção no Imposto Predial e Territorial Urbano (IPTU) às mães, pais ou responsáveis legais por pessoas atípicas, incluindo pessoas com deficiência, pessoas dentro do espectro autista e demais condições que demandem cuidados especiais.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao_n_65-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao_n_65-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, avalie a possibilidade de construir uma ponte sobre o canal localizado por trás do prédio do INSS, na Rua José Quirino de Sá.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao_n_66-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao_n_66-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que providencie a contratação de um médico obstetra para atuar no município de Floresta.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao_n_67-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao_n_67-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor André de Souza Fonseca – Diretor-Presidente do Departamento de Estradas de Rodagem de Pernambuco – DER/PE, no sentido de viabilizar a INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E SONORIZADORES NAS PROXIMIDADES DO TREVO QUE DÁ ACESSO ÀS RODOVIAS PE-360 e PE-390.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao_n_68-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao_n_68-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário de Mobilidade e Infraestrutura de Pernambuco – André Teixeira Filho, no sentido de viabilizar obra de RECAPEAMENTO DAS RODOVIAS PE-360 e PE-390.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_n_69-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_n_69-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de viabilizar, com a urgência que o caso requer, a AMPLIAÇÃO DO CEMITÉRIO PÚBLICO SÃO MIGUEL, bem como o CEMITÉRIO DE NAZARÉ DO PICO.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao_n_70-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao_n_70-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que providencie a anteposição de árvores da espécie caraibeira (Tabebuia aurea) ao longo da lateral do Cemitério Público São Miguel, no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao_n_71-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao_n_71-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que providencie a criação e implementação do Agendamento de Serviços Públicos Municipais Digital, por meio de plataforma eletrônica que permita aos cidadãos agendar serviços públicos municipais de forma online.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao_n_72-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao_n_72-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio das Secretarias Municipais de Saúde e Educação, seja implantado o Programa Municipal de Saúde Bucal nas Escolas da Rede Municipal de Ensino de Floresta-PE, com ações voltadas à prevenção odontológica, educação em higiene bucal e atendimento básico aos estudantes da rede pública.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_n_73-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_n_73-2025.pdf</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_n_74-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_n_74-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Excelentíssima Senhora Prefeita do Município de Floresta – PE, para que, por meio da Secretaria competente, seja analisada a possibilidade da criação de um programa municipal de doação ou concessão de terrenos públicos destinados às igrejas evangélicas já estabelecidas no Município, que ainda não possuem sede própria, observando os princípios da legalidade, impessoalidade e interesse público.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao_no_75-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor André de Souza Fonseca – Diretor-Presidente do Departamento de Estradas de Rodagem de Pernambuco – DER/PE, para que seja providenciada a instalação de sinalização adequada, dispositivos sonorizadores e redutores de velocidade na Rodovia PE-360, nas proximidades da Curva do Airi, como é popularmente conhecida.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_n_76-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_n_76-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após ouvido o plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Diocese de Floresta, para que veja a possibilidade de realizar a doação de terrenos às famílias mais carentes residentes no bairro Bela Vista, localizado no município de Floresta-PE.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_no77-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_no77-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de que seja instituído o Estatuto da Banda Filarmônica “NELSON BARROS DA ROSA”.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao_n_78-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao_n_78-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, para que, por meio da secretaria competente, avalie a viabilidade de estabelecer parcerias com as farmácias privadas do município de Floresta, com vistas à ampliação e fortalecimento dos serviços de saúde ofertados à população.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_n_79-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_n_79-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor – André de Souza Fonseca – Diretor - Presidente do Departamento de Estradas de Rodagem – DER/PE, no sentido de viabilizar, com a urgência que o caso requer, a instalação de FAIXA DE PEDESTRE especificamente, em frente ao Instituto Federal do Sertão Pernambucano – IF/Sertão/PE, na rodovia PE- 425 - Avenida Manoel Alves de Carvalho, que dá acesso e cruza a cidade de Floresta.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, Exma. Sra. Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, ao Secretário de Turismo e Lazer de Pernambuco,  Kaio Cesar de Moura Maniçoba Novaes Ferraz, ao Deputado Federal Eduardo Henrique da Fonte de Albuquerque Silva e à Governadora do Estado de Pernambuco, Raquel Teixeira Lyra Lucena,  para que juntem forças e viabilizem a construção de uma quadra poliesportiva na comunidade da Barra do Juá, município de Floresta-PE.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6617/mensagem_n_03-2025_-_projeto_de_lei_complementar_n_001-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6617/mensagem_n_03-2025_-_projeto_de_lei_complementar_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 03/2025 - encaminha o “Projeto de Lei Complementar nº 001/2025 – do Executivo Municipal”.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>Mensagem nº 06/2025, a qual encaminha o “Projeto de Lei nº 15/2025 – do Executivo Municipal”.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>Mensagem nº 09/2025, a qual encaminha o “Projeto de Lei nº 18/2025 – do Executivo Municipal”.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6652/mocao_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6652/mocao_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao jovem - André Victor Bezerra de Souza Ferraz - pela sua trajetória de superação, dedicação aos estudos e pelo exemplo de persistência que tem inspirado toda a comunidade florestana, da zona urbana à zona rural.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO, ANA ALICE NUMERIANO, ANDRÉ FERRAZ, BEIJINHA PUÇA, CHICHICO FERRAZ, DR. VICTOR LAERT, KIEL DO PIPA, LENILDA BELO, PEU VILARIM, PH LIRA, TALLES CRUZ, TIAGO MANIÇOBA, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6740/mocao_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6740/mocao_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE PESAR, APLAUSO e RECONHECIMENTO PÓSTUMO pelo falecimento e por toda a trajetória de vida de Sua Santidade, o Papa Francisco.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6813/mocao_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6813/mocao_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao Sr. Sérgio Luís de Carvalho Xavier, atual Coordenador Executivo do Fórum Brasileiro de Mudança do Clima e ex-Secretário de Meio Ambiente de Pernambuco, pela indicação entre os 30 enviados especiais à COP30, conferência global de clima, que ocorrerá em Belém-PA, no mês de novembro.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6827/mocao_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6827/mocao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao florestano “Álvaro José Numeriano de Sá Gomes, em reconhecimento a obtenção conquista do título de ALUNO LAUREADO na conclusão do curso de Administração pela Universidade Federal de Pernambuco - UFPE”.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE REPÚDIO à bailarina/backing vocal da dupla Zezé di Camargo e Luciano – Bianca Alencar – pela atitude xenofóbica demonstrada no seu infeliz comentário sobre Floresta, publicado em rede social.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6923/mocao_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6923/mocao_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à advogada florestana - especialista em Direito Constitucional e escritora - Aline Ferraz.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7085/mocao_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7085/mocao_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à EQUIPE CAVALO DOIDO, pelos 15 anos de tradição e história na participação da MISSA DO VAQUEIRO DE FLORESTA, integrante da programação da Festa do Bom Jesus dos Aflitos.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7086/mocao_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7086/mocao_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à Escola Técnica Estadual Deputado Afonso Ferraz – ETEDAF, em especial ao professor Paulo Henrique Carvalho Gominho Novaes, que lidera uma equipe formada por dez estudantes dos três primeiros anos do Curso de Ensino Médio Integrado ao Técnico em Design Gráfico, os quais integram o projeto de extensão tecnológica “CEMITUR”, aprovado no âmbito do COMPET MÉDIO-TEC: HABILIDADES DE FUTURO PARA ENSINO MÉDIO E TÉCNICO (edital nº 19/2025 – FACEPE).</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à 1ª Companhia Independente de Polícia Militar (1ª CIPM), em nome dos policiais militares, Marcos Antônio Alves de Moraes (3º Sargento), Jefferson dos Santos Rodrigues (3º Sargento), Maxuel Magno Nogueira Vitório (Cabo) e José Carlos Gonçalves Lima (Soldado), em reconhecimento à atuação heroica e humanitária no salvamento de uma mulher em situação de tentativa de suicídio, ocorrido no município de Floresta-PE.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7115/mocao_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7115/mocao_10-2025.pdf</t>
   </si>
   <si>
     <t>Movemos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO ao cantor e compositor Flávio Leandro, por prestigiar - enaltecer e valorizar - a região do Pajeú, através da gravação do seu quinto DVD, na cidade de São José do Egito – PE.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7120/mocao_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7120/mocao_11-2025.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO aos compositores Rian Lucas e Luiz Fernando da Silva (Luizinho), em reconhecimento à relevante contribuição artística que levou o cantor João Gomes à conquista do Grammy Latino, o maior prêmio da música das Américas.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7181/mocao_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7181/mocao_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSOS ao IFSertãoPE – Campus Floresta, em reconhecimento à honrosa participação na Gincana de Lixos Eletrônicos e aos esforços empreendidos na promoção da coleta e do descarte correto do lixo eletrônico, contribuindo para a preservação do meio ambiente e para o bem-estar da sociedade.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
   </si>
   <si>
     <t>Educação, Cultura, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6807/parecer_de_educacao_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6807/parecer_de_educacao_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 24/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA- PE, conforme a Emenda Supressiva nº 01/2025”.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_de_educacao_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_de_educacao_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 32/2025, da Vereadora Lenilda Maria dos Santos Belo, o qual, “DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE EDUCAÇÃO E PRESERVAÇÃO AMBIENTAL NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_n_03-2025_-_cecel.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_n_03-2025_-_cecel.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 23/2025 da vereadora Ana Alice de Souza Leal Numeriano Sá o qual “Institui Diretrizes para o incentivo da prática de Esportes pela Terceira Idade no Município de Floresta e dá outras providências”.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_de_educacao_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_de_educacao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 46/2025, do Executivo Municipal, o qual “PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO (PME), APROVADO PELA LEI MUNICIPAL Nº 592, DE 18 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7041/parecer_de_educacao_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7041/parecer_de_educacao_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei Complementar nº 02/2025, do Executivo Municipal, o qual dispõe “CRIAÇÃO DE CARGOS EFETIVOS E RESPECTIVAS VAGAS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE FLORESTA/PE.”.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 57/2025 – do Executivo Municipal o qual, “CRIA O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SISAN) DO MUNICÍPIO DE FLORESTA-PE, SEUS COMPONENTES E DEFINEE OS PARÂMETROS PARA ELABORAÇÃO EE IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>PARF</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6613/parecer_de_financas_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6613/parecer_de_financas_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 01/2025, do Executivo Municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores municipais de Floresta/PE”.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6614/parecer_de_financas_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6614/parecer_de_financas_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 02/2025, do Executivo Municipal, o qual “Fixa o Piso salarial de agente comunitário da Saúde e dos Agentes de combate às Endemias nos termos do §9º, do art. 198 da Constituição Federal, com redação dada pela Emenda constitucional de nº120, de 06 de maio de 2022”.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_de_financas_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_de_financas_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 03/2025, da Mesa Diretora, o qual “Reajusta os vencimentos dos servidores efetivos do Poder Legislativo do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6696/parecer_de_financas_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6696/parecer_de_financas_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar nº 001/2025, do Executivo Municipal.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6684/parecer_de_financas_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6684/parecer_de_financas_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 11/2025, do Executivo Municipal, o qual “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL Nº 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA”.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6743/parecer_de_financas_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6743/parecer_de_financas_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 16/2025, do Executivo Municipal, o qual “Institui e Regulamenta o Programa de Benefícios da Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6769/parecer_de_financas_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6769/parecer_de_financas_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 15/2025, do Executivo Municipal, o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 350.750,83 (trezentos e cinquenta mil setecentos e cinquenta reais e oitenta e três centavos”.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_de_financas_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_de_financas_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 25/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.461.486,25 (um milhão quatrocentos e sessenta e um mil quatrocentos e oitenta e seis reais e vinte e cinco_x000D_
 centavos)”.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6831/parecer_da_comissao_de_financas_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6831/parecer_da_comissao_de_financas_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Resolução nº 18/2025 da Mesa Diretora o qual “Dispõe sobre a concessão de licença à vereadora Ana Alice de Souza Leal Numeriano Sá, para o afastamento do cargo por prazo indeterminado, para exercer a função de Secretária Municipal”.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6832/parecer_da_comissao_de_financas_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6832/parecer_da_comissao_de_financas_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Resolução nº 19/2025 da Mesa Diretora o qual “Dispõe sobre a concessão de licença ao vereador Pedro Henrique Novaes de Souza Lira, para o afastamento do cargo por prazo indeterminado, para exercer a função de Secretário Municipal”.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6878/parecer_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6878/parecer_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 36/2025, do Executivo Municipal, o qual “Abre no orçamento Vigente Crédito Adicional Suplementar na importância de R$ 4.683.000,00 (quatro milhões seiscentos e oitenta e três mil reais)”.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_de_financas_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_de_financas_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 38/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 600.000,00 (seiscentos mil reais)”.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_de_financas_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_de_financas_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 39/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.830.681,03 (dois milhões oitocentos e trinta mil seiscentos e oitenta e um reais e três centavos)”.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6939/parecer_de_financas_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6939/parecer_de_financas_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 42/2025, do Executivo Municipal, o qual “ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS CONFORME A EMENDA MODIFICATIVA Nº 01/2025 E AS EMENDAS ADITIVAS Nº 01 E 02/2025”.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_de_financas_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_de_financas_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 52/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 415.398,00 (quatrocentos e quinze mil e trezentos e noventa e oito reais) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_de_financas_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_de_financas_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 45/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 5.356.000,00 (cinco milhões trezentos e cinquenta e seis mil reais) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_de_financas_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_de_financas_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 49/2025, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.714.180,00 (seis milhões setecentos e quatorze mil cento e oitenta reais) E DÁ OUTRAS PROVIDÊNCIAS, CONFORME A EMENDA SUPRESSIVA Nº 02/2025”.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7039/parecer_de_financas_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7039/parecer_de_financas_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar nº 02/2025, do Executivo Municipal, o qual dispõe sobre a “CRIAÇÃO DE 407 (quatrocentos e sete) CARGOS PÚBLICOS DE PROVIMENTO EFETIVO. DE NÍVEL MÉDIO E SUPERIOR, NO QUADRO DE PESSOAL DA ADMINITRATAÇÃO DIRETA DO MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_no_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_no_20-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 56/2025, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE OUTUBRO.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7061/parecer_no_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7061/parecer_no_21-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI N° 58/2025, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE OUTUBRO.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7109/parecer_de_financas_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7109/parecer_de_financas_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças E orçamento ao Projeto de Lei nº 54/2025 (PPA) – do Executivo Municipal o qual, “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE FLORESTA PARA O PERÍODO DE 2025 A 2029”.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7110/parecer_de_financas_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7110/parecer_de_financas_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 55/2025 (LOA) – do Executivo Municipal o qual, “ESTIMA A RECEITA DO MUNICÍPIO DE FLORESTA PARA O EXERCÍCIO DE 2026, CONFORME A EMENDA IMPOSITIVA Nº 01/2025, A EMENDA SUPREESSIVA Nº 03/2025 E A EMENDA SUBSTITUTIVA Nº 01/2025”.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7124/parecer_de_financas_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7124/parecer_de_financas_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 59/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 110.250,00 (cento e dez mil duzentos e cinquenta reais)”.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7136/parecer_de_financas_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7136/parecer_de_financas_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 63/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 396.000,00 (trezentos e noventa e seis mil reais)”.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7161/parecer_de_financas_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7161/parecer_de_financas_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 64/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.398.470,07 (dois milhões trezentos e noventa e oito mil quatrocentos e setenta reais e sete centavos)”.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7162/parecer_de_financas_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7162/parecer_de_financas_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 65/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.100.800,00 (seis milhões cem mil e oitocentos reais)”.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7163/parecer_no_28-2025_-_comisssao_de_f.o..pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7163/parecer_no_28-2025_-_comisssao_de_f.o..pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei Complementar nº 04/2025 – do Executivo Municipal o qual, “DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE FLORESTA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – FLORESTA PREV, DE QUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DSPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136. DE 9 DE SETEMBRO DE 2025, CONFORME A EMENDA MODIFICATIVA Nº 02/2025”.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>PARO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio ambiente ao Projeto de Lei nº 24/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA- PE, conforme a Emenda Supressiva nº 01/2025”.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_de_obras_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_de_obras_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio ambiente ao Projeto de Lei nº 32/2025, da Vereadora Lenilda Maria dos Santos Belo, o qual, “DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE EDUCAÇÃO E PRESERVAÇÃO AMBIENTAL NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_de_obras_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_de_obras_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 34/2025, do Vereador Túlio Vinícius de Sá Laranjeira Ferraz, o qual “INSTITUI A POLÍTICA MUNIICPAL DE FOMENTO À AGROPECUÁRIA NO MUNICÍPIO DE FLORESTA-PE, VISANDO AO DESENVOLVIMENTO SUSTENTÁVEL DA ATIVIDADE ECONÔMICA E DAS CADEIAS E ARRANJOS PRODUTIVOS LOCAIS QUE INTEGRAM E SE RELACIONAM COM O ECOSSISTEMA AGROPECUÁRIO”.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6971/parecer_de_obras_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6971/parecer_de_obras_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 43/2025, do vereador Pedro Gomes Vilarim Júnior, o qual “INSTITUI O PROGRAMA “ADOTE O RIO PAJEÚ”, NO MUNICÍPIO DE FLORESTA/PE, VOLTADO À REQUALIFICAÇÃO AMBIENTAL DO RIO PAJEÚ POR MEIO DE PARCERIAS VOLUNTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6972/parecer_de_obras_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6972/parecer_de_obras_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 44/2025, do vereador Péricles Araújo Ferraz, o qual “ACRESCENTA OS ARTIGOS 40-A, 40-B, 40-C E 40-D À LEI Nº 595/2015, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7040/parecer_de_obras_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7040/parecer_de_obras_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei Complementar nº 02/2025, do Executivo Municipal, o qual dispõe “CRIAÇÃO DE CARGOS EFETIVOS E RESPECTIVAS VAGAS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE FLORESTA/PE.”.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 57/2025 – do Executivo Municipal o qual, “CRIA O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SISAN) DO MUNICÍPIO DE FLORESTA-PE, SEUS COMPONENTES E DEFINE OS PARÂMETROS PARA ELABORAÇÃO EE IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>PARSS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6616/parecer_de_seguridade_social_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6616/parecer_de_seguridade_social_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 02/2025, do Executivo Municipal, o qual “Fixa o Piso salarial de agente comunitário da Saúde e dos Agentes de combate às Endemias nos termos do §9º, do art. 198 da Constituição Federal, com redação dada pela Emenda constitucional de nº120, de 06 de maio de 2022”.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6744/parecer_de_seguridade_social_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6744/parecer_de_seguridade_social_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 16/2025, do Executivo Municipal, o qual “Institui e Regulamenta o Programa de Benefícios da Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6745/parecer_de_seguridade_social_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6745/parecer_de_seguridade_social_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 17/2025, do Executivo Municipal, o qual “Dispõe sobre a Reformulação da Constituição do Conselho Municipal de Saúde-CMS, e contém outras providências”.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6809/parecer_de_seguridade_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6809/parecer_de_seguridade_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 24/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA- PE, conforme a Emenda Supressiva nº 01/2025”.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6810/parecer_de_seguridade_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6810/parecer_de_seguridade_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 31/2025, do Vereador Francisco Ferraz Novaes Neto, o qual, “INSTITUI A SEMANA DA CONSCIÊNCIA MENTAL MATERNA NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_n_06-2025_-_css.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_n_06-2025_-_css.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 23/2025 da vereadora Ana Alice de Souza Leal Numeriano Sá o qual “Institui Diretrizes para o incentivo da prática de Esportes pela Terceira Idade no Município de Floresta e dá outras providências”.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_n_07-2025_-_css.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_n_07-2025_-_css.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 33/2025 do vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre o Programa de Incentivo à Utilização da Musicoterapia como Tratamento Terapêutico Complementar de pessoas com Deficiência, Síndromes ou Transtorno do Espectro Autista e dá outras providências”.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_n_08-2025_-_css.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_n_08-2025_-_css.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 35/2025 do vereador Pedro Gomes Vilarim Júnior, o qual “Dispõe sobre a obrigatoriedade de Transparência dos valores repassados pelo município de Floresta ao instituto de Previdência de Floresta – FLORESTAPRE,  e dá outras providências”.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7042/parecer_de_seguridade_social_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7042/parecer_de_seguridade_social_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei Complementar nº 02/2025, do Executivo Municipal, o qual dispõe “CRIAÇÃO DE CARGOS EFETIVOS E RESPECTIVAS VAGAS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE FLORESTA/PE.”.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7101/parecer_seguridade_social__no_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7101/parecer_seguridade_social__no_10-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 57/2025 – do Executivo Municipal o qual, “CRIA O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SISAN) DO MUNICÍPIO DE FLORESTA-PE, SEUS COMPONENTES E DEFINEE OS PARÂMETROS PARA ELABORAÇÃO EE IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7164/parecer_seguridade_social__no_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7164/parecer_seguridade_social__no_11-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 67/2025 – do vereador Pedro Gomes Vilarim Júnior o qual, “INSTITUI O SELO “ESCOLA LIVRE DE RACISMO” NO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7165/parecer_seguridade_social__no_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7165/parecer_seguridade_social__no_12-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 68/2025 – do vereador Pedro Gomes Vilarim Júnior o qual, “DISPÕE SOBRE A PRIORIDADE NA MARCAÇÃO DE CONSULTAS E EXAMES NA REDE MUNICIPAL DE SAÚDE DO MUNICÍPIO DE FLORESTA/PE PARA PESSOAS VIVENDO COM HIV, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7166/parecer_seguridade_social_no_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7166/parecer_seguridade_social_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei Complementar nº 04/2025 – do Executivo Municipal o qual, “DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE FLORESTA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – FLORESTA PREV, DE QUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EEMENDA CONSTITUCIONAL Nº 136 DE 9 DE SETEMBRO DE 2025”.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer de Comissão de Constituição, Justiça e Red</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_de_justica_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_de_justica_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 01/2025, do Executivo Municipal, o qual “Dispõe sobre valor do menor vencimento a ser pago aos servidores municipais de Floresta/PE”.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_de_justica_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_de_justica_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 02/2025, do Executivo Municipal, o qual “Fixa o Piso salarial de agente comunitário da Saúde e dos Agentes de combate às Endemias nos termos do §9º, do art. 198 da Constituição Federal, com redação dada pela Emenda constitucional de nº120, de 06 de maio de 2022”.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_de_justica_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_de_justica_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 03/2025, da Mesa Diretora, o qual “Reajusta os vencimentos dos servidores efetivos do Poder Legislativo do município de Floresta/PE”.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6646/parecer_de_justica_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6646/parecer_de_justica_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 01/2025, o qual “Fica denominado de “PEDRO GOMES VILARIM NETO” um dos gabinetes disponíveis nas instalações da Câmara municipal de Floresta” de autoria da vereadora Lenilda Maria dos Santos Belo e demais vereadores relacionados na proposição.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_de_justica_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_de_justica_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 05/2025, o qual “Institui a Política Municipal de Juventude e Saúde Mental no Município de Floresta, com o foco na prevenção e promoção do bem-estar emocional dos jovens” de autoria da vereadora Ana Alice de Souza Leal Numeriano de Sá.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_de_justica_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_de_justica_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 07/2025, o qual “Declara Patrimônio Cultutral/Religioso Imaterial Municipal florestano a Romaria à Padroeira de Nossa senhora da Saúde, em Tacaratu/PE” de autoria do vereador Pedro Gomes Vilarim Júnior.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_de_justica_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_de_justica_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 08/2025, o qual “Fica denominado de VALMIR CALAÇA, a extensão da Rua Cel. José Gonçalves Torres, que compreende as quadras 1.01.213, e a Igrejinha das pedras de Josina” de autoria do vereador Talles Welles Marques de Sá cruz e Souza.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_de_justica_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_de_justica_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 09/2025, o qual “Fica denominada de “MARIA ALVES PEREIRA – Lira Biró – o prédio público destinado ao funcionamento da Cozinha Comunitária, localizada no Bairro São Francisco de Assis, popularmente conhecido como DNER” de autoria do vereador Gilberto Quirino de Sá.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6695/parecer_de_justica_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6695/parecer_de_justica_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 001/2025, do Executivo Municipal.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6651/parecer_de_justica_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6651/parecer_de_justica_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 02/2025, o qual “Fica denominado de “EVALDO CRUZ DE SOUZA um dos gabinetes nas instalações da Câmara Municipal de Floresta-PE” de autoria do vereador Talles Welles Marques de Sá Cruz e Souza.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6670/parecer_de_justica_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6670/parecer_de_justica_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 11/2025, do Executivo Municipal, o qual “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL Nº 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6671/parecer_de_justica_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6671/parecer_de_justica_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2025, do vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES RELATIVAS AO CONTRATO DE LOCAÇÃO DE IMÓVEIS PELA ADMINISTRAÇÃO PÚBLICA NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_de_justica_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_de_justica_n_13-2025.pdf</t>
   </si>
   <si>
     <t>da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 10/2025, do vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual “FICA DENOMINADO DE DR. CLÁUDIO CAVALCANTI DE NOVAES, O PRÉDIO PÚBLICO – ESTRATÉGIA DE SAÚDE DA FAMÍLIA – ESF – LOCALIZADO NA RUA ALCINA TORRES DE ARAÚJO, 135, CENTRO”.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6673/parecer_de_justica_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6673/parecer_de_justica_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 51/2024, do vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “FICA DENOMINADA DE PERGENTINO MANOEL DA SILVA A RUA PROJETADA 21, LOCALIZDA NO LOTEAMENTO ROCHA BELA FLORESTA”.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6674/parecer_de_justica_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6674/parecer_de_justica_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 73/2023, do vereador André Alexandre de Sá Ferraz Moura Maniçoba, o qual “FICA DENOMINADA DE ISRAEL JOÃO DOS SANTOS A RUA PROJETADA 05, LOCALIZADA NO TERRENO BOA ESPERANÇA, DA DIOCESE”, conforme a EMENDA MODIFICATIVA Nº 05/2024.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6675/parecer_de_justica_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6675/parecer_de_justica_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 04/2025, do vereador Victor Laert dos Santos Sá, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO PREFEITO DE PETROLÂNDIA, FABIANO JAQUES MARQUES”.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6676/parecer_de_justica_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6676/parecer_de_justica_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 05/2025, do vereador Pedro Henrique Novaes de Sousa Lira, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO EX-VEREADOR DE FLORESTA, JOSÉ FLÔR FILHO (IN MEMORIAM)”.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6677/parecer_de_justica_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6677/parecer_de_justica_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 06/2025, do vereador Túlio Vinícius de Sá Laranjeira Ferraz, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” À  EX-VEREADORA DE FLORESTA, MARIA IZABEL FERRAZ (IN-MEMORIAM)”.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer_de_justica_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer_de_justica_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 07/2025, do vereador Talles Welles Marques de Sá Cruz e Souza, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO EX-VEREADOR DE FLORESTA, EVALDO CRUZ DE SOUZA (IN MEMORIAM)”.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6679/parecer_de_justica_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6679/parecer_de_justica_n_20-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 08/2025, da vereadora Lenilda Maria dos Santos Belo, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO EX-DEPUTADO ESTADUAL FLORESTANO, VITAL CAVALCANTI NOVAES (IN MEMORIAM)”.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6680/parecer_de_justica_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6680/parecer_de_justica_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 09/2025, do vereador Francisco Ferraz Novaes Neto, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO DEPUTADO ESTADUAL FLORESTANO, FABRÍZIO DARIO DE SÁ FERRAZ”.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6681/parecer_de_justica_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6681/parecer_de_justica_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 10/2025, do vereador Pedro Gomes Vilarim Júnior, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO EX-VEREADOR DE FLORESTA, AFONSO AURÉLIO NOVAES”.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6682/parecer_de_justica_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6682/parecer_de_justica_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 11/2025, da vereadora Ana Alice de Souza leal Numeriano Sá, a qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” À EX-VEREADORA, MARIA DA CONCEIÇÃO NOVAES DE SOUZA LIRA, CEIÇA LIRA”.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6683/parecer_de_justica_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6683/parecer_de_justica_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 12/2025, do vereador Tiago Ferraz Sobral de Moura Maniçoba, o qual “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO” AO EX-VEREADOR MARCOS ANTÔNIO DE CARVALHO”.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer_de_justica_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer_de_justica_n_25-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 12/2025, DA VEREADORA ANA ALICE DE SOUZA LEAL NUMERIANO SÁ, DATADO DE 12 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_de_justica_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_de_justica_n_26-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 13/2025, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 12 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_da_comissao_de_justica_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_da_comissao_de_justica_n_27-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 03/2025, DO VEREADOR TALLES WELLES MARQUES DE SÁ CRUZ E SOUZA E DEMAIS VEREADORES RELACIONADOS NA PROPOSIÇÃO, DATADO DE 12 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6726/parecer_de_justica_n_28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6726/parecer_de_justica_n_28-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 14/2025, DO VEREADOR PEDRO GOMES VILARIM JÚNIOR, DATADO DE 19 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6727/parecer_de_justica_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6727/parecer_de_justica_n_29-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 19/2025, DO EXECUTIVO MUNICIPAL, DATADO DE 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_de_justica_n_30-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_de_justica_n_30-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 20/2025, DO VEREADOR TIAGO SOBRAL FERRAZ DE MOURA MANIÇOBA, DATADO DE 02 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6741/parecer_de_justica_n_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6741/parecer_de_justica_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 16/2025, do Executivo Municipal, o qual “Institui e Regulamenta o Programa de Benefícios da Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_de_justica_n_32-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_de_justica_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 17/2025, do Executivo Municipal, o qual “Dispõe sobre a reformulação da Constituição do Conselho Municipal de Saúde-CMS, e contém outras providências”.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer_de_justica_n_33-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer_de_justica_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 21/2025, do Vereador Pedro Henrique Novaes de Sousa Lira, o qual, “DENOMINA COZINHA DE PRÉDIO PÚBLICO – ESCOLA ESTADUAL TEREZINHA DE SOUZA LIRA”.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_de_justica_n34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_de_justica_n34-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 13/2025, da Vereadora Lenilda Maria dos Santos Belo, o qual, “CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À SENHORA KÁTIA MARIA DA CUNHA REBOUÇAS NOVAES”.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6785/parecer_de_justica_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6785/parecer_de_justica_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 14/2025, da Vereadora Lenilda Maria dos Santos Belo, o qual, “CONCEDE TÍTULO DE CIDADÃ HONORÁRIA FLORESTANA À SENHORITA ANA CELINA VALGUEIRO LAPENDA”.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6786/parecer_de_justica_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6786/parecer_de_justica_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 15/2025, do Vereador Talles Welles Marques de Sá Cruz e Souza, o qual, “DISPÕE SOBRE A CRIAÇÃO DA MEDALHA DE PROFISSIONAIS DA SAÚDE – EVALDO CRUZ DE SOUZA”.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6787/parecer_n_37-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6787/parecer_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 27/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “INSTITUI  PROGRAMA “CUIDANDO DE QUEM CUIDA”, VISANDO PROMOVER AÇÕES DE ORIENTAÇÃO E ATENÇÃO ÀS MÃES E RESPONSÁVEIS LEGAIS ATÍPICOS NO MUNICÍPIO DE FLORESTA-PE, E ESTABELECE A SEMANA DA MATERNIDADE E RESPONSÁVEL LEGAL ATÍPICO”.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6788/parecer_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6788/parecer_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 28/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “INSTITUI  A POLÍTICA MUNICIPAL DE TRANSPARÊNCIA EM OBRAS PÚBLICAS”.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6789/parecer_n_39-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6789/parecer_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 29/2025, da Vereadora Ana Alice de Souza Leal Numeriano Sá, o qual, “INSTITUI PROGRAMA DE ALIMENTAÇÃO SAUDÁVEL NO MUNICÍPIO DE FLORESTA”.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_n_40-2025_-_ccjr.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_n_40-2025_-_ccjr.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 23/2025 da vereadora Ana Alice de Souza Leal Numeriano Sá o qual “Institui Diretrizes para o incentivo da prática de Esportes pela Terceira Idade no Município de Floresta e dá outras providências”.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6801/parecer_de_justica_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6801/parecer_de_justica_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 24/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual, “DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA- PE, conforme a Emenda Supressiva nº 01/2025”.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_de_justica_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_de_justica_n_42-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 30/2025, do Vereador Tiago Sobral Ferraz de Moura Maniçoba, o qual, “DENOMINA EXPEDITA NOVAES FERRAZ A UNIDADE DE SAÚDE DA FAMÍLIA – ESF ALTO DA ERMIDA, LOCALIZADA NA AVENIDA DOM AUGUSTO, NO BAIRRO ALTO DA ERMIDA, NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_de_justica_n_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_de_justica_n_43-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 31/2025, do Vereador Francisco Ferraz Novaes Neto, o qual, “INSTITUI  A SEMANA DA CONSCIÊNCIA MENTAL MATERNA NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_de_justica_n_44-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_de_justica_n_44-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 32/2025, da Vereadora Lenilda Maria dos Santos Belo, o qual, “DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE EDUCAÇÃO E PRESERVAÇÃO AMBIENTAL NO MUNICÍPIO DE FLORESTA-PE”.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6805/parecer_n_45-2025_-_ccjr.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6805/parecer_n_45-2025_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 16/2025, do Vereador Talles Welles Marques de Sá Cruz e Souza, o qual, “CONCEDE MEDALHA DE MÉRITO PROFESSORA MARIA DILMA NOVAES GOYANA”.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6806/parecer_n_46-2025_-_ccjr.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6806/parecer_n_46-2025_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 17/2025, da Mesa Diretora, o qual, “DISPÕE SOBRE A CONCESSÃO DE UM DIA DE FOLGA AOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO, SEM PREFUÍZO DA REMUNERAÇÃO, E ESTABELECE CRITÉRIOS PARA A OBTENÇÃO DO BENEFÍCIO”.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_da_comissao_de_justica_n_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_da_comissao_de_justica_n_47-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 18/2025 da Mesa Diretora o qual “Dispõe sobre a concessão de licença à vereadora Ana Alice de Souza Leal Numeriano Sá, para o afastamento do cargo por prazo indeterminado, para exercer a função de Secretária Municipal”.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6830/parecer_da_comissao_de_justica_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6830/parecer_da_comissao_de_justica_n_48-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 19/2025 da Mesa Diretora o qual “Dispõe sobre a concessão de licença ao vereador Pedro Henrique Novaes de Souza Lira, para o afastamento do cargo por prazo indeterminado, para exercer a função de Secretário Municipal”.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_n_49-2025_-_ccjr.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_n_49-2025_-_ccjr.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 33/2025 do vereador Pedro Gomes Vilarim Júnior o qual “Dispõe sobre o Programa de Incentivo à utilização da Musicoterapia como Tratamento Terapêutico complementar de pessoas com Deficiência, Síndrome ou Transtorno do Espectro Autista e dá outras providências”.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_n_50-2025_-_ccjr.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_n_50-2025_-_ccjr.pdf</t>
   </si>
   <si>
     <t>De autoria da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 35/2025 do vereador Pedro Gomes Vilarim Júnior o qual “Dispõe sobre a obrigatoriedade de Transparência dos valores repassados pelo município de Floresta ao Instituto de Previdência de Floresta – FLORESTAPREV, e dá outras providências”.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6900/parecer_de_justica_n_51-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6900/parecer_de_justica_n_51-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 34/202, do Vereador Túlio Vinícius de Sá Laranjeira Ferraz, o qual “INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À AGROPECUÁRIA NO MUNICÍPIO DE FLORESTA – PE, VISANDO AO DESENVOLVIMENTO SUSTENTÁVEL DA ATIVIDADE ECONÔMICA E DAS CADEIAS E ARRANJOS PRODUTIVOS LOCAIS QUE INTEGRAM E SE RELACIONAM COM O ECOSSISTEMA AGROPECUÁRIO”.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6901/parecer_de_justica_n_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6901/parecer_de_justica_n_52-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 40/2025, do Vereador Pedro Gomes Vilarim Júnior, o qual “INSTITUI NO MUNICÍPIO DE FLORESTA-PE, O PROGRAMA “CÂMARA VAI À ESCOLA”.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6902/parecer_de_justica_n_53-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6902/parecer_de_justica_n_53-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 41/2025, do Vereador Lenilton Rosa de Sá, o qual “INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, O DIA MUNICIPAL DO CICLISTA DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6966/parecer_de_justica_n_55-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6966/parecer_de_justica_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 43/2025, do vereador Pedro Gomes Vilarim Júnior o qual “INSTITUI O PROGRAMA “ADOTE O RIO PAJEÚ”, NO MUNICÍPIO DE FLORESTA/PE, VOLTADO À REQUALIFICAÇÃO AMBIENTAL DO RIO PAJEÚ POR MEIO DE PARCERIAS VOLUNTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6967/parecer_de_justica_n_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6967/parecer_de_justica_n_56-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 44/2025, do vereador Péricles Araújo Ferraz, o qual “ACRESCENTA OS ARTIGOS 40-A, 40-B, 40-C E 40-D À LEI Nº 595/2015, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_de_justica_n_57-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_de_justica_n_57-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 46/2025, do Executivo Municipal, o qual “PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO (PME), APROVADO PELA LEI MUNICIPAL Nº 592, DE 18 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_de_justica_no_58-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_de_justica_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 47/2025, do Gilberto Quirino de Sá, o qual “ALTERA O INCISO XI DO ARTIGO 12 DA LEI MUNICIPAL Nº 386/2009”.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_de_justica_n_59-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_de_justica_n_59-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 51/2025, do vereador Tiago Sobral Ferraz de Moura Maniçoba e demais vereadores relacionados na proposição, o qual “DENOMINA CENTRO EDUCACIONAL UNIFICADO – CEU DA CULTURA PROFESSORA MARIA DE FÁTIMA NOVAES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_de_justica_n_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_de_justica_n_60-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 50/2025, DO VEREADOR PERÍCLES ARAÚJO FERRAZ, DATADO DE 03 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7038/parecer_de_justica_n_61-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7038/parecer_de_justica_n_61-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 02/2025, do Executivo Municipal, o qual dispõe “CRIAÇÃO DE CARGOS EFETIVOS E RESPECTIVAS VAGAS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE FLORESTA/PE.”.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7069/parecer_de_justica_n_62-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7069/parecer_de_justica_n_62-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – ao Projeto de Lei nº 53/2025 do vereador Talles Welles de Sá Cruz e Souza, o qual, “denomina PRÉDIO PÚBLICO DE ENFERMEIRO EVALDO CRUZ DE SOUZA. A – UNIDADE BÁSICA DE SAÚDE – UBS – localizada na Agrovila 6, conforme coordenadas geográficas em anexo”.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7070/parecer_de_justica_n_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7070/parecer_de_justica_n_63-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – ao Projeto de Resolução nº 21/2025 do vereador Gilberto Quirino de Sá, o qual, “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ANTHONY DAVID NOGUEIRA DA SILVA”.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7071/parecer_de_justica_n_64-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7071/parecer_de_justica_n_64-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação – ao Projeto de Emenda à Lei Orgânica nº 01/2025 do vereador Gilberto Quirino de Sá e demais vereadores relacionados na proposição, o qual, “DÁ NOVA REDAÇÃO AO §5º DO ART. 31 DA LEI ORGÂNICA DO MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7062/parecer_no_65-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7062/parecer_no_65-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 56/2025, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE OUTUBRO.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7063/parecer_no_66-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7063/parecer_no_66-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 58/2025, DO EXECUTIVO MUNICIPAL, DATADO DE 10 DE OUTUBRO.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 57/2025 – do Executivo Municipal o qual, “CRIA O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SISAN) DO MUNICÍPIO DE FLORESTA-PE, SEUS COMPONENTES E DEFINEE OS PARÂMETROS PARA ELABORAÇÃO EE IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7123/parecer_de_justica_n_68-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7123/parecer_de_justica_n_68-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 59/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 110.250,00 (cento e dez mil duzentos e cinquenta reais)”.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7134/parecer_de_justica_n_69-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7134/parecer_de_justica_n_69-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 63/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 396.000,00 (trezentos e noventa e seis mil reais)”.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7135/parecer_no_70-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7135/parecer_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 22/2025 – da Mesa Diretora, “ALTERANDO O ART. 34 DA RESOLUÇÃO Nº 01/2016 – a qual A ELEIÇÃO DA MESA DIRETORA DA CÂMARA PARA O 2º BIÊNIO REALIZAR-SE-Á NO PRIMEIRO SÁBADO DO MÊS DE DEZEMBRO DO SEGUNDO ANO DE CADA LEGISLATURA, ÀS 19 HORAS, EMPOSSANDO-SE OS ELEITOS EM 1º DE JANEIRO DO ANO SUBSEQUENTE”.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7155/parecer_no_71-2025_-_comissao_c.c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7155/parecer_no_71-2025_-_comissao_c.c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 04/2025 – do Executivo Municipal o qual, “DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUUNICÍPIO DE FLORESTA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – FLORESTA PREV, DE QUUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUUCIONAL Nº 136 DE 9 DE SETEMBRO DE 2025”.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7156/parecer_de_justica_n_72-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7156/parecer_de_justica_n_72-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 64/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.398.470,07 (dois milhões trezentos e noventa e oito mil quatrocentos e setenta reais e sete centavos)”.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7157/parecer_de_justica_n_73-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7157/parecer_de_justica_n_73-2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 65/2025 – do Executivo Municipal o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.100.800,00 (seis milhões cem mil e oitocentos reais)”.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7158/parecer_no_74-2025_-_comissao_c.c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7158/parecer_no_74-2025_-_comissao_c.c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 66/2025 – do Vereador Benjamim José Nunes Filho o qual, “FICA DENOMINADO CENTRO ESPORTIVO WASHINGTON NUNES NOGUEIRA - WASHINGTON PUÇA O CENTRO ESPORTIVO SITUADO NA AVENIDA IRACY BEDOR JARDIM, ANTIGA BELÉM DO SÃO FRANCISCO, BAIRRO CAITANO I, MUNICÍPIO DE FLORESTA/PE”.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7159/parecer_no_75-2025_-_comissao_c.c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7159/parecer_no_75-2025_-_comissao_c.c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 67/2025 – do Vereador Pedro Gomes Vilarim Júnior o qual, “INSTITUI O SELO “ESCOLA LIVRE DE RACISMO” NO MUNICÍPIO DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7160/parecer_no_76-2025_-_comissao_c.c.j.r.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7160/parecer_no_76-2025_-_comissao_c.c.j.r.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 68/2025 – do Vereador Pedro Gomes Vilarim Júnior o qual, “DISPÕE SOBRE A PRIORIDADE NA MARCAÇÃO DEE CONSULTAS E EXAMES NA REDE MUUNICIPAL DE SAÚDE DO MUNICÍPIO DE FLORESTA/PE PARA PESSOAS VIVENDO COM HIV, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providência </t>
   </si>
   <si>
     <t>LENILDA BELO, KIEL DO PIPA, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6594/pedido_de_providencia_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6594/pedido_de_providencia_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, providencie a realização de serviços de manutenção e melhorias necessárias na estrada da Aldeia Caraíba.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6595/pedido_de_providencia_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6595/pedido_de_providencia_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz para que, através da Secretaria Municipal de Planejamento, sejam providenciados os devidos reparos na iluminação pública do Assentamento Cacimba Nova.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6596/pedido_de_providencia_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6596/pedido_de_providencia_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, viabilize a LIMPEZA/DESOBSTRUÇÃO DO RIO PAJEÚ, que margeia a nossa cidade.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>BEIJINHA PUÇA, DR. VICTOR LAERT</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6605/pedido_de_providencia_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6605/pedido_de_providencia_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, através do presente Pedido de Providência a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido buscar recursos através de Emendas Parlamentares, nas esferas estadual e federal, objetivando a construção de um SISTEMA DE ABASTECIMENTO DE ÁGUA, cujas tubulações conduzam a água da Adutora do Pajeú às comunidades do Umbuzeiro, Angico e Malhada Vermelha.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6606/pedido_de_providencia_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6606/pedido_de_providencia_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo a Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz para que, através da Secretaria Municipal de Planejamento, obras e serviços públicos, sejam providenciados estudos visando a implantação de lombadas e redutores de velocidade na Avenida Três Marias, localizada após a Coca-Cola.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6607/pedido_de_providencia_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6607/pedido_de_providencia_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de realizar, através da Secretaria competente, os serviços urgentes e necessários na Rua Manoel Antônio Novaes, Bairro Caraibeiras – RECOLHIMENTO DO LIXO, LIMPEZA DO MATO, REPOSIÇÃO DE CALÇAMENTO e que sejam solucionados também o ESGOTO A CÉU ABERTO e os BURACOS ao longo daquela via pública.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6608/pedido_de_providencia_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6608/pedido_de_providencia_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie a limpeza Rua Washington Nunes Nogueira, localizada no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6644/pedido_de_providencia_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6644/pedido_de_providencia_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da Secretaria de Planejamento, obras e Serviços Públicos, providencie a instalação de braços de luz e lâmpadas nos postes da aldeia Pedra Tinideira, localizada no 2º Distrito de Floresta – PE.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6645/pedido_de_providencia_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6645/pedido_de_providencia_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, juntamente com a secretaria responsável, sejam tomadas as devidas providências para a conclusão da obra de pavimentação da Rua Coronel Francisco Barros do Nascimento, localizada no centro de Floresta-PE.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6663/pedido_de_providencia_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6663/pedido_de_providencia_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da Secretaria de Planejamento, obras e Serviços Públicos, providencie o conserto da caixa d'água da Sede do Distrito do Airi.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6669/pedido_de_providencia_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6669/pedido_de_providencia_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Planejamento, Obras e Serviços Públicos, realize com a urgência quer o caso requer, serviços de recuperação nas estradas vicinais - desde a Fazenda Jardim ao Paulista, e à Malhada da Onça.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6668/pedido_de_providencia_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6668/pedido_de_providencia_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, inicie, tão logo se encerre o período chuvoso, o planejamento dos serviços de recuperação das estradas rurais de Floresta, nas seguintes localidades: Voltinha, Curral Novo, Jatobá, Malhada da Areia, Lajedo, Crispim, Serrinha, Riacho do Negro, Siri, Papagaio, Favela, Poço Novo, Boa Sorte, Poço das Baraúnas, Poço Verde, Poço Novo, Lagoinha, Roças Velhas, Lagoa Rasa, Aldeia Caraíbas, Trombeta, Virgínio, Pé de Serra, Aldeia Pedra Tinideira, Jaburu dos Xavier e Jaburu dos Luízas.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6708/pedido_de_providencia_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6708/pedido_de_providencia_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da respectiva Secretaria, sejam instalados os redutores de velocidade (quebra-molas) necessários nas Ruas EMÍDIO QUIRINO DE SÁ (próximo ao Mercadinho de Chico); e ANTÔNIO FIRMO FERRAZ, na via onde existe o prédio do Espaço Vip.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6709/pedido_de_providencia_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6709/pedido_de_providencia_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que, através dos órgãos competentes, providencie melhoria e ampliação da passagem molhada que liga o centro de Floresta ao bairro da Ermida.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6710/pedido_de_providencia_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6710/pedido_de_providencia_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, providencie o calçamento da Rua Manoel Nicolau Filho, localizada no Bairro da Cohab.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6718/pedido_de_providencia_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6718/pedido_de_providencia_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, viabilize, com a devida urgência, a REFORMA DA ESCOLA MUNICIPAL SANTA LUZIA, localizada na Comunidade de Timburuna.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6719/pedido_de_providencia_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6719/pedido_de_providencia_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, restabeleça, com a urgência que o caso requer, a iluminação da Rua Antônio Joaquim de Sá Filho, localizada no Loteamento Dom Ceslau, por trás da Loja Eletroléo.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6720/pedido_de_providencia_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6720/pedido_de_providencia_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a CONSTRUÇÃO DE UMA PASSAGEM MOLHADA ENTRE AS COMUNIDADES DE ATICUM 1 e ATICUM 2, no Riacho do Navio.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6721/pedido_de_providencia_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6721/pedido_de_providencia_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, através da secretaria responsável, providencie o conserto do calçamento da Rua 07, localizada no Bairro da Cohab.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6722/pedido_de_providencia_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6722/pedido_de_providencia_n_20-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de realizar a REFORMA da Escola Municipal Manoel José Lopes, localizada no Assentamento Angico.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6753/pedido_de_providencia_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6753/pedido_de_providencia_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, realize os serviços de REPOSIÇÃO DE CALÇAMENTO na Rua Pedro Domingos Novaes, localizada no Centro de nossa cidade, por trás do Mercadinho de Damião.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6754/pedido_de_providencia_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6754/pedido_de_providencia_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, realize os serviços necessários na REDE DE ESGOTO DA AVENIDA IRACI BEDOR JARDIM (antiga Rua Belém do São Francisco), bem como a continuidade da OBRA DE CALÇAMENTO, incluindo a via que segue paralela à cerâmica de Beto Puça.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6755/pedido_de_providencia_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6755/pedido_de_providencia_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que sejam realizados atendimentos médicos mensais na Agrovila 6, Bloco 4 – Mandantes.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6756/pedido_de_providencia_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6756/pedido_de_providencia_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a instalação de balizadores na passagem sobre o Rio Pajeú, no trecho que liga a comunidade Alto da Ermida à Rua de Baixo.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6757/pedido_de_providencia_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6757/pedido_de_providencia_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, PROVIDENCIE O CONSERTO DAS ESTRADAS VICINAIS nas localidades: _x000D_
 _x000D_
 	Malhada de Pedra, Riacho Seco, Aticum I e II, Assentamentos Newton Holanda, Várzea do Exú, Riacho do Navio, Macambira, Alto Branco, Salgado, Assentamento Jardim da Várzea Comprida, Bonito do Riacho do Navio, e comunidades circunvizinhas;_x000D_
 _x000D_
 	Varjota, Morros Pretos, Rocinha, Salgueiro Verde, Assentamento Várzea Comprida até o Toco do Pau e localidades vizinhas; Quixaba, Algodões, Miraselva, Jurema, Rancharia, Mulungu, Governador, Igrejinha e localidades e fazendas vizinhas.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6766/pedido_de_providencia_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6766/pedido_de_providencia_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Superintendente Regional da Companhia Nacional de Abastecimento – CONAB/PE - Antônio Elizaldo de Vasconcelos e Sá, endereço: Estrada do Barbalho, 960 - Iputinga – Recife-PE - CEP: 50690-000, no sentido de incluir Floresta na venda de milho e rações subsidiados (venda de balcão) onde o pequeno criador pode comprar com o preço acessível.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6767/pedido_de_providencia_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6767/pedido_de_providencia_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de buscar, junto aos Deputados Federais - Eduardo da Fonte e Lula da Fonte, bem como ao Excelentíssimo Senhor Deputado Estadual e atual Secretário de Turismo do Estado de Pernambuco - Kaio Maniçoba, emendas parlamentares federais e estaduais, além da possibilidade de aplicação de recursos próprios do município, com o objetivo de restaurar os prédios públicos anteriormente utilizados como Luar do Sertão, Casa do Cidadão e o Açougue Público Municipal.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6783/pedido_de_providencia_n_28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6783/pedido_de_providencia_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, proceda com a instalação de quebra-molas nas avenidas Antônio Cavalcante Novaes e Três Marias, atendendo à necessidade de segurança viária e proteção dos pedestres.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6796/pedido_de_providencia_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6796/pedido_de_providencia_n_29-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, por meio da secretaria competente, sejam adotadas medidas para a manutenção das vias não pavimentadas da cidade, com especial atenção às comunidades Três Marias e Massapezinho, onde a situação requer ações prioritárias.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6797/pedido_de_providencia_n_30-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6797/pedido_de_providencia_n_30-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, seja providenciada a manutenção da estrada que dá acesso ao Cemitério da Cachoeira, localizado entre as comunidades Pedra Ferrada e Ponta da Serra.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6798/pedido_de_providencia_n_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6798/pedido_de_providencia_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar, junto à Secretaria competente, a construção de um PONTILHÃO sobre o canal que cruza a Rua José Quirino de Sá, localizada no Bairro Caraibeiras, nos fundos do prédio do INSS.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>GILBERTO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6799/pedido_de_providencia_n_32-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6799/pedido_de_providencia_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Antônio Adelmo Nunes - no sentido de tomar as devidas providências no que diz respeito à relocação do ponto dos mototaxistas que hoje está localizado em frente à Praça Major João Novaes (em obra), visando à prevenção de riscos de acidentes pela falta de visibilidade dos condutores de veículos no local.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6826/pedido_de_providencia_n_33-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6826/pedido_de_providencia_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, junto aos órgãos estaduais competentes, providencie a INSTALAÇÃO DE 2 SEMÁFOROS E FAIXAS DE PEDESTRES, a serem implantados na Avenida Manoel Alves de Carvalho - em frente ao IF/Sertão, e próximo ao Floresta Hotel – na entrada da Av. Antônio Cavalcanti Novaes.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6841/pedido_de_providencia_n_34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6841/pedido_de_providencia_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar a INSTALAÇÃO DE BRAÇOS E LÂMPADAS NOS POSTES DAS COMUNIDADES RURAIS – MALHADA VERMELHA, ANGICO E ANIL.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6842/pedido_de_providencia_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6842/pedido_de_providencia_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, junto à Secretária Municipal de Planejamento, Obras e Serviços Públicos e à Secretaria de Produção Rural, Meio Ambiente e Recursos Hídricos, para que sejam realizadas, com a devida urgência, as obras de recuperação das estradas vicinais que dão acesso às localidades de Malhada da Onça, Jardim, São João do Pajeú, Paulista e Boa Vista, bem como às estradas do 4º distrito, Nazaré do Pico.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6840/pedido_de_providencia_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6840/pedido_de_providencia_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de providenciar, através da Secretaria de Planejamento, Obras e Serviços Públicos, a devida reforma dos DEGRAUS QUE COMPÕEM OS CALÇADÕES DA PRAÇA MAJOR JOÃO NOVAES, localizada em frente à Escola Júlio de Mello, como também a CONCLUSÃO DA OBRA, COM FÁCIL ACESSO, que está sendo realizada nesta praça.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6858/pedido_de_providencia_n_37-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6858/pedido_de_providencia_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, através do órgão responsável, que realize a pintura/restauração das ciclofaixas, faixas de pedestres e sinalizações de solo, tendo em vista a segurança e o respeito às normas de trânsito.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6863/pedido_de_providencia_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6863/pedido_de_providencia_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, junto ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira, no sentido de providenciar a REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DA COMUNIDADE CAPOEIRA DO BARRO E A INSTALAÇÃO DE BRAÇOS DE LUZ, PARA ATENDER UMA NECESSIDADE URGENTE DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6864/pedido_de_providencia_n_39-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6864/pedido_de_providencia_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar, com a urgência que o caso requer, uma VISTORIA TÉCNICA NOS POSTES DE NOSSA CIDADE e a REPOSIÇÃO IMEDIATA DAQUELES QUE ESTÃO DANIFICADOS PELA FERRUGEM, SOB RISCO IMINENTE DE CAIR, OU DE CAUSAR OUTROS ACIDENTES, COMO CHOQUE ELÉTRICO NA POPULAÇÃO.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6865/pedido_de_providencia_n_40-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6865/pedido_de_providencia_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que sejam tomadas providências, por meio da Secretaria de Planejamento, Obras e Serviços Públicos, visando à revitalização das praças situadas nas seguintes ruas do Centro da cidade de Floresta - PE: Getúlio Menezes, Capitão Emílio Novaes, Travessa Enéias G. Ferraz, Praça Antônio Ferraz e Coronel Fausto Ferraz.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6866/pedido_de_providencia_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6866/pedido_de_providencia_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz para que sejam tomadas providências, por meio da Secretaria de Planejamento, Obras e Serviços Públicos, visando à conclusão da obra da Adutora Catinga de Porco, garantindo o abastecimento seguro e eficiente de água para a população da Vila dos Pescadores e das demais regiões circunvizinhas.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6868/pedido_de_providencia_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6868/pedido_de_providencia_n_42-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências para o calçamento da Rua Major Tiburtino Alves de Carvalho Barros, bem como da rua projetada que dá acesso à Rua Genivaldo Valgueiro de Carvalho Cantarelli, localizadas no Bairro da Ermida.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6869/pedido_de_providencia_n_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6869/pedido_de_providencia_n_43-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam providenciadas melhorias na iluminação pública e realização de poda de vegetação na passagem molhada que liga o centro da cidade de Floresta ao bairro da Ermida.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6870/pedido_de_providencia_n_44-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6870/pedido_de_providencia_n_44-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que providencie a reforma e reabertura do Açougue Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6876/pedido_de_providencia_n_45-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6876/pedido_de_providencia_n_45-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª Srª Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam implantados pontos de coleta seletiva para o descarte adequado de pilhas e baterias no município de Floresta.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6891/pedido_de_providencia_n_46-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6891/pedido_de_providencia_n_46-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, seja providenciada com urgência a recuperação asfáltica da Rua Dr. João Marques de Sá, situada no Bairro das Caraibeiras.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6892/pedido_de_providencia_n_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6892/pedido_de_providencia_n_47-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, seja providenciada com urgência a recuperação da estrada vicinal que dá acesso às comunidades de Cachoeirinha, Lucas e Pindoba.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6906/pedido_de_providencia_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6906/pedido_de_providencia_n_48-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas, com urgência, providências para a execução de serviços básicos de saneamento na Rua Luiz Oliveira da Silva (Lula Dentista), localizada no Bairro Santa Rosa, bem como o corte das algarobas e da vegetação alta presente no local.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6907/pedido_de_providencia_n_49-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6907/pedido_de_providencia_n_49-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas, com urgência, providências para a recuperação das vias públicas do Bairro Bela Vista, com a aplicação de piçarra para o tamponamento dos buracos e nivelamento das ruas.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6895/pedido_de_providencia_n_50-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6895/pedido_de_providencia_n_50-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira – no sentido de providenciar a aquisição de tambores para coleta de lixo na Agrovila 6 – Bloco 4 – Mandantes.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>DR. VICTOR LAERT, TALLES CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6896/pedido_de_providencia_n_51-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6896/pedido_de_providencia_n_51-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, junto ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira – providenciem os serviços de MANUTENÇÃO NAS ESTRADAS QUE COMPÕEM A BORDA DO LAGO, SEGUINDO PELO PONTO DE REFERÊNCIA – “PEDRA DO SERRROTE DO BOI”, RIACHO DOS DEFUNTOS E DEMAIS COMUNIDADES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6897/pedido_de_providencia_n_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6897/pedido_de_providencia_n_52-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar, com a urgência que o caso requer, SERVIÇOS DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA ÁREA QUE COMPÕE TODO O ENTORNO DO PARQUE DAS CARAIBEIRAS.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6898/pedido_de_providencia_n_53-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6898/pedido_de_providencia_n_53-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar um levantamento, bem como os serviços necessários NO ESGOTO A CÉU ABERTO EXISTENTE NAS RUAS BENEDITO ALVES DA LUZ e MANOEL ERNESTO GOMES DE MENEZES, ambas localizadas no Bairro Caetano II, respectivamente, entre o Mercadinho São Caetano (Francisco Monteiro) e o IF/Sertão e na Rua que segue, à direita.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6899/pedido_de_providencia_n_54-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6899/pedido_de_providencia_n_54-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulada REITERAÇÃO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e demais secretarias competentes, no sentido de atender às seguintes solicitações por mim apresentadas e encaminhadas ao Poder Executivo Municipal, abaixo relacionadas:_x000D_
 _x000D_
 •	Requerimento nº 37/2025;_x000D_
 •	Ofícios de gabinete - nºs. 01 a 04/2025; 09 a 13/2025; 16 e 17/2025; 21 e 22/2025,18 a 26/2025, e 30, 35 e 36/2025.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6919/pedido_de_providencia_n_55-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6919/pedido_de_providencia_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, seja providenciada com urgência a realização regular da coleta de lixo no distrito de Nazaré do Pico, incluindo o bairro da Cohab, bem como a implantação de um sistema adequado para o descarte e destinação final dos resíduos sólidos urbanos.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6920/pedido_de_providencia_n_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6920/pedido_de_providencia_n_56-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar os SERVIÇOS NECESSÁRIOS, incluindo a utilização de máquina para melhorias ao longo da Rua João Cassiano, localizada no Bairro da Bomba, mais conhecida como “Campinho de Ronaldo”.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6921/pedido_de_providencia_n_57-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6921/pedido_de_providencia_n_57-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar a aquisição de RECIPIENTES PARA ACONDICIONAMENTO DE LIXO NA RUA CORONEL FRANCISCO BARROS DO NASCIMENTO, no trecho compreendido logo após a Padaria de “Zé de Isabel” e a saída da rua em direção à Lanchonete de Eduardo.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6922/pedido_de_providencia_n_58-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6922/pedido_de_providencia_n_58-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, através da Secretaria de Planejamento, Obras e Serviços Públicos, gerida pelo Secretário Municipal Edmilson Vasconcelos, que realize manutenção e reestruturação do calçamento da Rua José Afonso Novaes – atrás da Escola de Referência Nestor Valgueiro de Carvalho.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6933/pedido_de_providencia_n_59-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6933/pedido_de_providencia_n_59-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria responsável, envide todos os esforços visando o retorno da ambulância para o Distrito de Nazaré.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6934/pedido_de_providencia_n_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6934/pedido_de_providencia_n_60-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas, com urgência, providências para a limpeza dos entulhos deixados na passagem molhada que liga o Bairro da Bomba ao Centro da cidade de Floresta, após a realização da capinação na localidade, bem como o reparo do calçamento na subida da referida passagem.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6935/pedido_de_providencia_n_61-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6935/pedido_de_providencia_n_61-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar a MANUTENÇÃO DAS ESTRADAS VICINAIS LOCALIZADAS NA REGIÃO DO ATICUM, em especial, em direção ao Assentamento Nilton Holanda.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6945/pedido_de_providencia_n_62-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6945/pedido_de_providencia_n_62-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz — para que, por meio da secretaria competente, seja providenciado o fornecimento de uma ambulância para atender à comunidade de Malhada Vermelha, bem como oferecer suporte às comunidades circunvizinhas de Asa Branca, Exu, Anil e Angico.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6946/pedido_de_providencia_n_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6946/pedido_de_providencia_n_63-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, na pessoa da Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que promova, com máxima urgência, a conclusão das obras da creche situada no Loteamento Né Maniçoba, conhecido popularmente como Casinhas do Governo.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6947/pedido_de_providencia_n_64-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6947/pedido_de_providencia_n_64-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Prefeitura Municipal de Floresta, na pessoa da Excelentíssima Senhora Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que sejam adotadas medidas urgentes visando à sinalização adequada do cruzamento entre a Avenida Antônio Cavalcante Novaes e a Avenida Antônio de Souza Jota, no bairro Caetano II, onde se localiza a empresa POTY Construções.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_providencia_n_65-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_providencia_n_65-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria competente, sejam adotadas providências urgentes para o reparo do calçamento da Rua Eloy Torres de Barros, localizada no centro da cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6949/pedido_de_providencia_n_66-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6949/pedido_de_providencia_n_66-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, para que, juntamente com as secretarias competentes, REALIZE UM TRABALHO DE AMPLA DIVULGAÇÃO E CAMPANHA DE ORIENTAÇÃO À POPULAÇÃO PARA MELHOR CUMPRIMENTO AO DECRETO Nº 75/2021, QUE DISPÕE SOBRE A APREENSÃO, REGISTRO E CADASTRAMENTO  DE ANIMAIS DE MÉDIO E GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DA ZONA URBANA DO MUNICÍPIO DE FLORESTA.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6950/pedido_de_providencia_n_67-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6950/pedido_de_providencia_n_67-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson Vasconcelos Pereira -, para que empreenda esforços visando à CONSTRUÇÃO/INSTALAÇÃO DE UMA LOMBADA NA RUA NATIEL VALGUEIRO DE BARROS, localizada no Bairro COHAB.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6962/pedido_de_providencia_n_69-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6962/pedido_de_providencia_n_69-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Secretaria de Infraestrutura e Recursos Hídricos do Estado de Pernambuco e ao Departamento de Estradas de Rodagem de Pernambuco (DER-PE), no sentido de viabilizar com urgência a melhoria da sinalização viária e a adoção de medidas de segurança na rodovia PE-390, especialmente nos trechos que apresentam alto índice de acidentes: o trevo que liga os municípios de Floresta-PE e Serra Talhada-PE, e a curva conhecida como “Curva do Leme”, que dá acesso à comunidade Serrinha, no município de Serra Talhada.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6963/pedido_de_providencia_n_70-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6963/pedido_de_providencia_n_70-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, seja providenciada com urgência a implantação e realização regular da coleta de lixo no Assentamento Cacimba Nova, que atualmente não conta com nenhum serviço de coleta de resíduos sólidos urbanos.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6964/pedido_de_providencia_n_71-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6964/pedido_de_providencia_n_71-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a CONSTRUÇÃO DE UM ESPAÇO PARA SER UTILIZADO PELOS MOTOTAXISTAS LOCALIZADOS EM PONTOS PRÓXIMOS À PRAÇA MAJOR JOÃO NOVAES E ESCOLA JÚLIO DE MELLO.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6965/pedido_de_providencia_n_72-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6965/pedido_de_providencia_n_72-2025.pdf</t>
   </si>
   <si>
     <t>Formula APELO à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, através da Secretaria de Planejamento, Obras e Serviços Públicos, gerida pelo Secretário Municipal - Edmilson Vasconcelos, que “realize a instalação de uma “LOMBADA” na RUA EMÍDIO QUIRINO DE Sá, Bairro Santa Rosa”.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_providencia_no_73_-_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_providencia_no_73_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, seja providenciada com urgência a instalação de tambores de lixo e lixeiras com coleta seletiva na Rua Pereira Maciel, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6991/pedido_de_providencia_no_74-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6991/pedido_de_providencia_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, seja providenciada com urgência a repintura das faixas de pedestres em diversos pontos da cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6998/pedido_de_providencia_no_75-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6998/pedido_de_providencia_no_75-2025_-.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, seja providenciada a dedetização preventiva das instalações do Hospital Coronel Álvaro Ferraz, bem como dos postos de saúde do município de Floresta-PE.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6997/pedido_de_providencia_no_76-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6997/pedido_de_providencia_no_76-2025_-.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, através do órgão responsável, para que realize a manutenção da iluminação pública na Rua Projetada, no Bairro Morada Nobre.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7007/pedido_de_providencia_n_77-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7007/pedido_de_providencia_n_77-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz -, através da Secretaria de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira, quanto à irregularidade na coleta na AGROVILA 06 DOS MANDANTES, uma vez que o carro do lixo não tem passado nos dias previstos.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7008/pedido_de_providencia_n_78-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7008/pedido_de_providencia_n_78-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, juntamente com a secretaria responsável, sejam tomadas as devidas providências para a conclusão da obra de pavimentação da Rua Coronel Francisco Barros do Nascimento, localizada no centro de Floresta.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7009/pedido_de_providencia_n_79-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7009/pedido_de_providencia_n_79-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da secretaria competente, seja realizada com urgência uma operação tapa-buracos nas vias públicas do município de Floresta-PE.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7010/pedido_de_providencia_n_80-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7010/pedido_de_providencia_n_80-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, seja providenciada com urgência a retirada de lixo acumulado na Travessa Maria Menezes, localizada no centro da cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7017/pedido_de_providencia_n_81-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7017/pedido_de_providencia_n_81-2025.pdf</t>
   </si>
   <si>
     <t>Formula Pedido de Providência ao Senhor Secretário de Planejamento, Obras e Serviços Públicos – Edmilson Vasconcelos Pereira, no sentido de  “CONCLUIR O CALÇAMENTO NO TRECHO QUE SE SEGUE EM DIREÇÃO AO BAIRRO TRÊS MARIAS (PRÓXIMO À PRAÇA E À ESCOLA TRÊS MARIAS), BEM COMO A LIMPEZA DO LIXO LOCALIZADO NA PRAÇA MANOEL NICOLAU FILHO (PRAÇA DA COHAB) E NO SEU ENTORNO”.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7018/pedido_de_providencia_n_82-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7018/pedido_de_providencia_n_82-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria competente, sejam adotadas providências urgentes para o conserto da rede de esgoto da Rua Ademar Torres de Araújo, localizada no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7019/pedido_de_providencia_n_83-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7019/pedido_de_providencia_n_83-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam providenciadas melhorias na iluminação pública das comunidades de Riacho Grande, Fazenda Saco e Agrovila 06.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7020/pedido_de_providencia_n_84-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7020/pedido_de_providencia_n_84-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria competente, providencie a continuidade do calçamento da Rua Nossa Senhora de Lourdes, localizada no distrito do Airi.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7021/pedido_de_providencia_n_85-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7021/pedido_de_providencia_n_85-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências para o calçamento da Rua Major Tiburtino Alves de Carvalho Barros, bem como da rua projetada que dá acesso à Rua Genivaldo Valgueiro de Carvalho Cantarelli, localizadas no Bairro da Ermida, assim como das vias situadas no Bairro Bela Vista, a saber: Avenida Bela Vista, Rua Eudócia Sebastiana Gusmão e Rua Manoel Vieira dos Santos.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7022/pedido_de_providencia_n_86-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7022/pedido_de_providencia_n_86-2025.pdf</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7023/pedido_de_providencia_n_87-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7023/pedido_de_providencia_n_87-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência n° 87/2025, do vereador Lenilton Rosa de Sá, para que seja formulado APELO à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz -, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, que “REALIZE A INSTALAÇÃO DE LOIMBADAS NA RUA 04, NO BAIRRO DA COHAB”.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_providencia_n_88-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_providencia_n_88-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Exmª. Srª. Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através das Secretarias Municipais de Planejamento, Obras e Serviços Públicos e de Produção Rural, Meio Ambiente e Recursos Hídricos, providencie com urgência o conserto da tubulação da bomba responsável pelo abastecimento de água das comunidades de Barra de Juá e Cágado.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7054/pedido_de_providencia_n_89-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7054/pedido_de_providencia_n_89-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência n° 89/2025, da vereadora Lenilda Maria dos Santos Belo, para que seja encaminhado APELO à Exmª Srª Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, “PROVIDENCIE COM URGÊNCIA O CONSERTO DOS BANHEIROS DO ESPAÇO PÚBLICO CONHECIDO COMO “VERDÃO”.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7037/pedido_de_providencia_n_90-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7037/pedido_de_providencia_n_90-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam providenciadas ações de reparo na rede de esgoto da Rua 99, localizada no Bairro do DNER.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7052/pedido_de_providencia_n_92-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7052/pedido_de_providencia_n_92-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo à Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, providencie a limpeza do canal de esgoto que corta a cidade de Floresta-PE, bem como a retirada do mato acumulado nas bordas do referido canal.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7053/pedido_de_providencia_n_93-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7053/pedido_de_providencia_n_93-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências para o reparo do calçamento na subida da passagem molhada que liga o Bairro da Bomba ao Centro da cidade de Floresta.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7050/pedido_de_providencia_n_94-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7050/pedido_de_providencia_n_94-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson de Vasconcelos Pereira – no sentido de viabilizar, com a urgência que o caso requer, as devidas providências junto ao órgão competente, no que diz respeito ao POSTE COM BARRAMENTO 400 KC 11 3 6 1978, LOCALIZADO NA RUA MANOEL NOVAES, EM FRENTE À IGREJA ASSEMBLEIA DE DEUS, ONDE, SEGUNDO RELATOS, CIDADÃOS SOFRERAM CHOQUES.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7051/pedido_de_providencia_n_95-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7051/pedido_de_providencia_n_95-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson de Vasconcelos Pereira – no sentido de providenciar a construção de REDUTORES DE VELOCIDADE - na RUA 04, COHAB, e adjacências; na RUA JOÃO MARQUES DE SÁ (incluindo placa de sinalização indicativas de sentido e direção), próximo à residência da Sra. Gracineide  Quirino; na AV. ANTÔNIO DE SOUZA JOTA, especificamente, ao lado da casa da professora Ana Lúcia Sá (próximo à academia de Gloide) e INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE SENTIDO E DIREÇÃO NA RUA EMÍLIO NOVAES FILHO.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7049/pedido_de_providencia_n_96-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7049/pedido_de_providencia_n_96-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira, no sentido de providenciar a REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DA COMUNIDADE CAPOEIRA DO BARRO E A INSTALAÇÃO DE BRAÇOS DE LUZ, PARA ATENDER À NECESSIDADE URGENTE DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7082/pedido_de_providencia_n_97-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7082/pedido_de_providencia_n_97-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências para a execução do calçamento da Rua Pedro Joaquim de Sousa – Caitano II.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7072/pedido_de_providencia_n_98-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7072/pedido_de_providencia_n_98-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam adotadas medidas urgentes para garantir a coleta regular de lixo e a recuperação da pavimentação da Rua Alexandre Firmo Ferraz, localizada no bairro Santa Rosa.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7073/pedido_de_providencia_n_99-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7073/pedido_de_providencia_n_99-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, sejam adotadas medidas para colocar em funcionamento os pontos de encanação destinados à irrigação das plantas nas praças públicas do município.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7074/pedido_de_providencia_n_100-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7074/pedido_de_providencia_n_100-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson de Vasconcelos Pereira – no sentido de providenciar a REPOSIÇÃO DE LÂMPADAS NOS DOIS POSTES LOCALIZADOS NO LOTEAMENTO MORADA NOBRE, COM OS SEGUINTES BARRAMENTOS: Z222567e Z222568.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>TALLES CRUZ, KIEL DO PIPA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7067/pedido_de_providencia_n_101-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7067/pedido_de_providencia_n_101-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira, no sentido de providenciar a REPOSIÇÃO DE LÂMPADAS QUEIMADAS E A INSTALAÇÃO DE BRAÇOS DE LUZ NAS COMUNIDADES DA FAVELEIRA E DO TRAVESSÃO OURO, PARA ATENDER À NECESSIDADE URGENTE DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7096/pedido_de_providencia_n_102-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7096/pedido_de_providencia_n_102-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa Diretora, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências urgentes para o conserto dos buracos nas vias públicas identificadas no levantamento realizado pelo Blog do Elves, através do programa Trombone Cidadão.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7083/pedido_de_providencia_n_103-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7083/pedido_de_providencia_n_103-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, para que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, realize a manutenção do asfalto da Rua Joaquim de Alencar Jardim, no Bairro do Centro.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7084/pedido_de_providencia_n_104-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7084/pedido_de_providencia_n_104-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria competente, sejam adotadas providências urgentes para o reparo das estradas vicinais que dão acesso às comunidades de Catinga de Porco, Plataforma, Serrinha, Serrota do Boi, Caldeirão e demais localidades rurais da região</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7097/pedido_de_providencia_n_105-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7097/pedido_de_providencia_n_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria competente, sejam adotadas providências urgentes para o reparo da rede de esgoto nas ruas do bairro DNER.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7121/pedido_de_providencia_no_106-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7121/pedido_de_providencia_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado um apelo à Exmª. Srª. Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria competente, seja providenciado com urgência o conserto e manutenção da estrada que liga o distrito de Nazaré do Pico à Fazenda do Angico.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7122/pedido_de_providencia_no_107-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7122/pedido_de_providencia_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, no sentido de que, através da secretaria competente, sejam adotadas providências urgentes para o reparo das estradas vicinais que dão acesso ao Segundo Distrito do Município de Floresta.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7180/pedido_de_providencia_n_108-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7180/pedido_de_providencia_n_108-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Pedido de Providência ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson Vasconcelos Pereira - no sentido de empreender esforços a fim de CONCLUIR O CALÇAMENTO NO TRECHO LOCALIZADO ENTRE AS RUAS MANOEL PEDRO FILHO e a RUA MANOEL DOMINGOS NOVAES.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7011/projeto_de_emenda_a_lei_organica_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7011/projeto_de_emenda_a_lei_organica_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao §5º do Art. 31 da Lei Orgânica do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_complementar_n_001-2025_rejeitado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_complementar_n_001-2025_rejeitado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMA NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE FLORESTA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_complementar_no_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_complementar_no_02-2025.pdf</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_complementar_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_complementar_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 355/2007 e reestrutura o Regime Próprio de Previdência Social do Município de Floresta, do Estado de Pernambuco, de conformidade com as Emendas Constitucionais n° 103/2019 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, à Emenda à Lei Orgânica n° 01/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7076/projeto_de_lei_complementar_no_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7076/projeto_de_lei_complementar_no_04-2025.pdf</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7142/mensagem_n_34-2025_-_projeto_de_lei_complementar_n_05-2025_novo.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_c.no_05-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 335 DE 22 DE MAIO DE 2006, DO MUNICIPIO DE FLORESTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7140/mensagem_n_37-2025_-_projeto_de_lei_comp._n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7140/mensagem_n_37-2025_-_projeto_de_lei_comp._n_06-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera a lei completar Nº 6 de 31 de Outubro de 2025, e dá outras Providências.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6584/projeto_de_lei_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6584/projeto_de_lei_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE e dá outras providências.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_n_02-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_n_02-2025.pdf</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_n_03-2025.pdf</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_n_04-2025.pdf</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_n_05_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_n_05_2025.pdf</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>Denomina Missa do Vaqueiro de Floresta-PE.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6621/projeto_de_lei_n_07_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6621/projeto_de_lei_n_07_2025.pdf</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6622/projeto_de_lei_n_08_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6622/projeto_de_lei_n_08_2025.pdf</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6623/projeto_de_lei_n_09_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6623/projeto_de_lei_n_09_2025.pdf</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n_10-2025.pdf</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_n_11_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_n_11_2025.pdf</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6632/projeto_de_lei_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6632/projeto_de_lei_n_12-2025.pdf</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_n_13-2025.pdf</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_n_14-2025.pdf</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6691/projeto_de_lei_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6691/projeto_de_lei_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente acréscimo adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n_16-2025.pdf</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6698/projeto_de_lei_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6698/projeto_de_lei_n_17-2025.pdf</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_18-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENCIÁRIOS E ACORDO DE PARCELAMENTO COM O FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FLORESTA - FLORESTAPREV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_n_19-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a Lei Federal n° 14.133, de 01 de abril de 2021 (Lei de Licitações e Contratos Administrativos) no âmbito do Poder Executivo do Município de Floresta/PE, e dá outras providências."</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_n_20-2025.pdf</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Cozinha de Prédio Público – Escola Estadual Terezinha de Souza Lira.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6713/projeto_de_lei_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6713/projeto_de_lei_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de um dia de folga aos servidores públicos efetivos e comissionados do Poder Executivo e Legislativo Municipal no dia de seu aniversário, sem prejuízo da remuneração, e estabelece critérios para a obtenção do benefício.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6715/projeto_de_lei_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6715/projeto_de_lei_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Esporte para a Terceira Idade no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6714/projeto_de_lei_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6714/projeto_de_lei_n_24-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA DE RECONHECIMENTO, VALORIZAÇÃO E PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS ADEQUADOS AOS POVOS E POPULAÇÕES INDÍGENAS DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6729/projeto_de_lei_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6729/projeto_de_lei_n_25-2025.pdf</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Agendamento de Serviços Públicos Municipais Digital e dá outras providências.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6750/projeto_de_lei_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6750/projeto_de_lei_n_27-2025.pdf</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6758/projeto_de_lei_n_28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6758/projeto_de_lei_n_28-2025.pdf</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_de_lei_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_de_lei_n_29-2025.pdf</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei_n_30-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei_n_30-2025.pdf</t>
   </si>
   <si>
     <t>Denomina “Expedita Novaes Ferraz” a Unidade de Saúde da Família – ESF Alto da Ermida, localizada na Avenida Dom Augusto, no bairro Alto da Ermida, no município de Floresta, e dá outras providências.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_n_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Consciência Mental Materna no Município de Floresta- PE.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_n_32-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Municipal de Educação e Preservação Ambiental no Município de Floresta- PE.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6793/projeto_de_lei_n_33-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6793/projeto_de_lei_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de incentivo à utilização da musicoterapia como tratamento terapêutico complementar de pessoas com deficiência, síndromes ou transtorno do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_n_34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_n_34-2025.pdf</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6820/projeto_de_lei_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6820/projeto_de_lei_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de transparência dos valores repassados pelo Município de Floresta ao Instituto de Previdência de Floresta - FLORESTAPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6818/projeto_de_lei_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6818/projeto_de_lei_n_36-2025.pdf</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Diárias aos Vereadores e Servidores da Câmara Municipal de Floresta.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n_38-2025.pdf</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei_n_39-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei_n_39-2025.pdf</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei_n_40-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei_n_40-2025.pdf</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei_n_41-2025.pdf</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei_n_42-2025.pdf</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_no_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_no_43-2025.pdf</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6924/projeto_de_lei_no_44-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6924/projeto_de_lei_no_44-2025.pdf</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6926/projeto_de_lei_n_45-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6926/projeto_de_lei_n_45-2025.pdf</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6927/mensagem_n_18-2025_-_projeto_de_lei_n_46-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6927/mensagem_n_18-2025_-_projeto_de_lei_n_46-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME), aprovado pela Lei Municipal n° 592, de 18 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6951/projeto_de_lei_no_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6951/projeto_de_lei_no_47-2025.pdf</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6952/projeto_de_lei_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6952/projeto_de_lei_n_48-2025.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Floresta-PE Biblioteca Digital Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6941/projeto_de_lei_n_49-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6941/projeto_de_lei_n_49-2025.pdf</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6953/projeto_de_lei_n_50-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6953/projeto_de_lei_n_50-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Escritor no calendário de eventos do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6978/projeto_de_lei_no_51-2025.docx</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6978/projeto_de_lei_no_51-2025.docx</t>
   </si>
   <si>
     <t>Denomina Centro Educacional Unificado – CEU da Cultura Professora Maria de Fátima Novaes e dá outras providências.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6977/mensagem_no_21-2025_-_projeto_lei_no_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6977/mensagem_no_21-2025_-_projeto_lei_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente credito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7030/projeto_de_lei_no_53-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7030/projeto_de_lei_no_53-2025.pdf</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_54.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_54.pdf</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7029/projeto_de_lei_no_55.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7029/projeto_de_lei_no_55.pdf</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7043/projeto_de_lei_no_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7043/projeto_de_lei_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, e dá outras  providências.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7055/projeto_de_lei_n_57-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7055/projeto_de_lei_n_57-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema de Segurança Alimentar e Nutricional (SISAN) do município de Floresta - PE, seus componentes e define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7056/projeto_de_lei_n_58-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7056/projeto_de_lei_n_58-2025.pdf</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7057/projeto_de_lei_no_59-2025..pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7057/projeto_de_lei_no_59-2025..pdf</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7077/projeto_de_lei_n_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7077/projeto_de_lei_n_60-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Saúde Bucal nas Escolas da Rede Municipal de Ensino de Floresta-PE e dá outras providências.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário a ser dispensado aos advogados e advogadas no exercício da representação dos interesses de seus clientes no âmbito do Município de Floresta-PE.Dispõe sobre o atendimento prioritário a ser dispensado aos advogados e advogadas no exercício da representação dos interesses de seus clientes no âmbito do Município de Floresta-PE.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>Institui o tombamento do Cemitério São Miguel, localizado no Município de Floresta, como Patrimônio Histórico e Cultural, reconhecendo-o como Museu a Céu Aberto, e dá outras providências.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7102/projeto_de_lei_no_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7102/projeto_de_lei_no_63-2025.pdf</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7103/projeto_de_lei_no_64-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7103/projeto_de_lei_no_64-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, e dá outras providências .</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7104/projeto_de_lei_n_65-2025..pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7104/projeto_de_lei_n_65-2025..pdf</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7117/projeto_de_lei_no_66-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7117/projeto_de_lei_no_66-2025.pdf</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7128/projeto_de_lei_no_67-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7128/projeto_de_lei_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Instituiu o Selo “Escola Livre de Racismo” no Município de Floresta-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7129/projeto_de_lei_no_68-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7129/projeto_de_lei_no_68-2025.pdf</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7139/mensagem_n_33-2025_-_projeto_de_lei_n_69-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7139/projeto_de_lei_no_69-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FLORESTA/PE A CONCEDER, MEDIANTE CONCESSÃO DE DIREITO REAL DE USO - CDRU, O IMÓVEL PÚBLICO QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7143/mensagem_n_35-2025_-_projeto_de_lei__n_70-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7143/mensagem_n_35-2025_-_projeto_de_lei__n_70-2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O ADICIONAL DE DIFICIL ACESSO AOS SERVIDORES PÚBLICOS LOTADOS NA SECRETARIA DA EDUCAÇÃO E EM EXERCICIO EM UNIDADES ESCOLARES SITUADAS EM LOCALIDADES INÓSPITAS, DE DIFICIL ACESSO, INSEGURA OU DE PRECÁRIAS CONDIÇÕES DE VIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7141/mensagem_n_36-2025_-_projeto_de_lei__n_71-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7141/projeto_de_lei_n_71-2025.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DA TARIFA DE ENERGIA ELÉTRICA OS CONSUMIDORES DE BAIXA RENDA DO MUNICIPIO DE FLORESTA/PE QUE CONSUMAM ATÉ 80 KWH/MÊS,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7144/projeto_de_lei_n_72-2025.pdf</t>
+  </si>
+  <si>
     <t>Denomina Creche Municipal Luiz Antônio Torres – “Luizinho” em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7145/projeto_de_lei_n_73-2025.pdf</t>
+  </si>
+  <si>
     <t>Denomina o nome da Creche localizada no Loteamento Três Marias, neste município, como Creche Municipal Fernando Sales de Moura Maniçoba, e dá outras providências.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7146/projeto_de_lei_n_74-2025.pdf</t>
+  </si>
+  <si>
     <t>Institui a Banda Filarmônica Nelson Barros da Rosa como Patrimônio Cultural Imaterial do Povo de Floresta-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7147/projeto_de_lei_n_75-2025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a proibição do plantio da espécie Nim Indiano (Azadirachta indica) no Município de Floresta e dá outras providências.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Bairro na cidade de Floresta – PE.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>LENILDA BELO, ANDRÉ FERRAZ, CHICHICO FERRAZ, KIEL DO PIPA, PEU VILARIM, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_resolucao_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_resolucao_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Gabinete da Câmara Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_n_02_2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_n_02_2025.pdf</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6634/projeto_de_resolucao_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6634/projeto_de_resolucao_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno da Câmara Municipal de Floresta-PE.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_resolucao_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_resolucao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político-Administrativo “Afonso Augusto Ferraz”.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6636/projeto_de_resolucao_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6636/projeto_de_resolucao_n_05-2025.pdf</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_resolucao_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_resolucao_n_06-2025.pdf</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6686/projeto_de_resolucao_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6686/projeto_de_resolucao_n_07-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO”.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6658/projeto_de_resolucao_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6658/projeto_de_resolucao_n_08-2025.pdf</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6659/projeto_de_resolucao_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6659/projeto_de_resolucao_n_09-2025.pdf</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_resolucao_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_resolucao_n_10-2025.pdf</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_resolucao_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_resolucao_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Político Administrativo "Afonso Augusto Ferraz".</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_resolucao_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_resolucao_n_12-2025.pdf</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6735/projeto_de_resolucao_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6735/projeto_de_resolucao_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária Florestana.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_resolucao_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_resolucao_n_14-2025.pdf</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6761/projeto_de_resolucao_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6761/projeto_de_resolucao_n_15-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da “Medalha de Profissionais da Saúde - Evaldo Cruz de Souza”.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6776/projeto_de_resolucao_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6776/projeto_de_resolucao_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito "Professora Maria Dilma Novaes Goyana".</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_resolucao_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_resolucao_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de um dia de folga aos servidores públicos efetivos e comissionados do Poder Legislativo Municipal no dia de seu aniversário, sem prejuízo da remuneração, e estabelece critérios para a obtenção do benefício.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6821/projeto_de_resolucao_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6821/projeto_de_resolucao_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de licença a vereadora Ana Alice de Souza Leal Numeriano Sá, para afastamento do cargo por prazo indeterminado, para exercer a função de Secretária Municipal.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6822/projeto_de_resolucao_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6822/projeto_de_resolucao_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de licença ao vereador Pedro Henrique Novaes de Sousa Lira, para afastamento do cargo por prazo indeterminado, para exercer a função de Secretário Municipal.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Floresta - PE.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_resolucao_n_21-2025_gilberto.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_resolucao_n_21-2025_gilberto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Florestano.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7119/projeto_de_resolucao_no_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7119/projeto_de_resolucao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 34 da Resolução nº 01/2016 (Regimento Interno).</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>CHICHICO FERRAZ, ANDRÉ FERRAZ, KIEL DO PIPA, LENILDA BELO, PEU VILARIM, TÚLIO LARANJEIRA</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7148/projeto_de_resolucao_no_23-2025.pdf</t>
+  </si>
+  <si>
     <t>“Concede Título de Cidadão Honorário Florestano”.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7149/projeto_de_resolucao_no_24-2025.pdf</t>
+  </si>
+  <si>
     <t>7150</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7150/projeto_de_resolucao_no_25-2025.pdf</t>
+  </si>
+  <si>
     <t>7173</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_resolucao_no_26-2025.pdf</t>
+  </si>
+  <si>
     <t>7176</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_resolucao_no_27-2025.pdf</t>
+  </si>
+  <si>
     <t>7177</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_resolucao_no_28-2025.pdf</t>
+  </si>
+  <si>
     <t>7175</t>
   </si>
   <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_resolucao_no_29-2025.pdf</t>
+  </si>
+  <si>
     <t>6588</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6588/requerimento_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6588/requerimento_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, junto à Secretaria de Planejamento, Obras e Serviços Públicos, viabilize, com a devida urgência, a instalação de placas de identificação de ruas e definição de novos CEPs, para as diversas localidades da cidade de Floresta, conforme a necessidade do município.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6601/requerimento_n_03-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6601/requerimento_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que envide esforços a fim de viabilizar o processo de realização de consulta popular, através de PLEBISCITO, conforme prevê a legislação vigente, para a criação de novo Distrito na Agrovila 6 - Bloco 4, Mandantes, localizada no município de Floresta – PE.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>TÚLIO LARANJEIRA, ANDRÉ FERRAZ, CHICHICO FERRAZ, KIEL DO PIPA, LENILDA BELO, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6602/requerimento_n_04-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6602/requerimento_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria Municipal de Saúde, no sentido de nos enviar as seguintes informações/documentos:_x000D_
 _x000D_
 _x000D_
 •	Relação da frota das ambulâncias existentes, que servem ao município, constando marca/modelo dos veículos, placas e relatório que demonstre as condições mecânicas de utilização;_x000D_
 _x000D_
 •	Relação dos demais transportes que fazem os deslocamentos de pacientes de nosso município, constando os proprietários (ou contratos, se for o caso) e demais documentos acima discriminados.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6603/requerimento_n_05-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6603/requerimento_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer”.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6604/requerimento_n_06-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6604/requerimento_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar à senhora Marluce Carvalho e família, pelo falecimento do Sr. Valmir Calaça, conhecido como “Chapada.”</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6626/requerimento_n_07-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6626/requerimento_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, junto à Secretaria Municipal de Saúde, nos preste esclarecimentos a respeito do transporte do TFD, cujo deslocamento, tão aguardado pelos pacientes, não está acontecendo na data agendada, por falta de vagas no transporte.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6627/requerimento_n_08-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6627/requerimento_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria competente, viabilize, com a urgência necessária, o devido ordenamento dos números de imóveis nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6628/requerimento_n_09-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6628/requerimento_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e à Companhia de Desenvolvimento do Vale do São Francisco e do Parnaíba - CODEVASF, no sentido de nos enviar informações e documentos referentes à execução de convênio que trata da implantação do abatedouro frigorífico em nosso município.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6639/requerimento_n_10-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6639/requerimento_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares da Srª. Eneide Marques de Sá Feitosa, pelo seu falecimento ocorrido nesta cidade, no dia 06 de março do corrente ano.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6638/requerimento_n_11-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6638/requerimento_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6662/requerimento_n_12-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6662/requerimento_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR pelo falecimento do Sr. Paulo Jachson Barbosa, ocorrido na cidade de Serra Talhada, em 07 de novembro de 2024.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6664/requerimento_n_13-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6664/requerimento_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Srª. Paula Bernadete de Menezes Carvalho, pelo seu falecimento ocorrido em 15 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6665/requerimento_n_14-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6665/requerimento_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR aos familiares da Srª. Cícera Pancrácia Gomes, pelo seu falecimento ocorrido em 15 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6666/requerimento_n_15-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6666/requerimento_n_15-2025.pdf</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6694/requerimento_n_16-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6694/requerimento_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar a celeridade incluir na Ordem do Dia a deliberação de Projeto em tramitação.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6702/requerimento_n_17-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6702/requerimento_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de prestar esclarecimentos a respeito da situação da OBRA DE SANEAMENTO BÁSICO de nosso município - a razão para não estar ainda em pleno funcionamento, a qual diz respeito às Leis Municipais nºs 1.121 e 1.122/2024, que dispõem sobre o SANEAMENTO BÁSICO de Floresta-PE.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6703/requerimento_n_18-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6703/requerimento_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que, junto à Secretaria Municipal de Saúde, preste esclarecimentos a respeito do transporte do TFD, especificamente, respondendo o porquê de parte dos pacientes permanecer pagando a passagem nos seus deslocamentos para cuidados com a saúde.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6717/requerimento_n_19-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6717/requerimento_n_19-2025.pdf</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6736/requerimento_n_20-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6736/requerimento_n_20-2025.pdf</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6737/requerimento_n_21-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6737/requerimento_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Chefe do Executivo Municipal – Rosângela de Moura Maniçoba Novaes Ferraz –, através da Secretaria Municipal de Saúde, quanto ao atendimento às pessoas acometidas por Síndrome de Fibromialgia, prestado pelo Sistema Único de Saúde (SUS), através do que se segue:</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>TÚLIO LARANJEIRA, PEU VILARIM</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6738/requerimento_n_22-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6738/requerimento_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e em conformidade com as disposições legais e regimentais vigentes, que seja encaminhado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de prestar esclarecimentos sobre os motivos que levaram à interrupção das atividades do Projeto “Sala Azul”, no Município de Floresta-PE.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6748/requerimento_n_23-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6748/requerimento_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares do Sr. Severino Alves Diniz Carvalho, ocorrido no dia 03, do corrente mês, na cidade de Recife.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6752/requerimento_n_24-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6752/requerimento_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, NO SENTIDO DE NOS INFORMAR O QUE SE SEGUE:_x000D_
 _x000D_
 •	Cópia do convênio do município com a empresa Neo Energia – Pernambuco, relativamente ao repasse de valores da taxa de iluminação pública à prefeitura, conforme a Lei Municipal nº 559/2014;_x000D_
 •	Qual o montante repassado mensalmente pela concessionária de energia; cópia de extrato de conta onde é creditado o recurso/comprovante de recebimento dos recursos advindos da Neo Energia- Pernambuco;_x000D_
 •	Houve processo licitatório e empresa contratada pelo município para realizar os serviços de iluminação pública de Floresta? Em caso positivo, enviar cópia de processo licitatório, contrato e empenhos liquidados durante este exercício. Caso não exista, esclarecer as razões, e comprovar como é feito tal serviço.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6760/requerimento_n_25-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6760/requerimento_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz - no sentido de que dê o devido cumprimento à Lei Municipal nº 257/2002, a qual dispõe que as Leis Municipais a serem sancionadas e promulgadas pelo Chefe do Poder Executivo deverão conter o nome do autor do Projeto de Lei que lhe deu origem, quando este for de autoria de um Vereador.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6762/requerimento_n_26-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6762/requerimento_n_26-2025.pdf</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6779/requerimento_n_27-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6779/requerimento_n_27-2025.pdf</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_n28-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_n28-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de prestar esclarecimentos acerca da atual situação da OBRA DA QUADRA POLIESPORTIVA, localizada no bairro popularmente conhecido como DNER – a razão de sua suposta paralisação e que nos envie os boletins de medição.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6794/requerimento_n_29-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6794/requerimento_n_29-2025.pdf</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6823/requerimento_n_30-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6823/requerimento_n_30-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de prestar os esclarecimentos acerca do repasse ao Fundo de Previdência Municipal – FlorestaPrev, abaixo discriminados:_x000D_
 _x000D_
 O FlorestaPrev admite e informa oficialmente todo o período e os valores não repassados ao referido Fundo. Qual o motivo que ensejou e que justifica tal débito?</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_n_31-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Presidente, Gilberto Quirino de Sá, no sentido de encaminhar a este vereador que abaixo subscreve, CÓPIA DO PROCESSO LICITATÓRIO/CONTRATO DA EMPRESA VENCEDORA DA LICITAÇÃO PARA INSTALAÇÃO DE ENERGIA FOTOVOLTÁICA (ENERGIA SOLAR), NESTA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6828/requerimento_n_32-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6828/requerimento_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Solicita “QUEBRA DE INTERSTÍCIO” com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de prestar esclarecimentos acerca da atual situação dos repasses de pagamentos decorrentes dos convênios firmados entre este Município e as respectivas instituições bancárias, referentes aos empréstimos consignados dos servidores da Prefeitura Municipal de Floresta. Para tanto, solicitamos o envio de informações/ comprovantes:_x000D_
 _x000D_
 	Cópia(s) do(s) convênio(s) firmado(s) vigente(s) na Prefeitura Municipal de Floresta;_x000D_
 	Qual o montante devido pela falta de repasse da Prefeitura às instituições bancárias?_x000D_
 	Envio do(s) comprovante(s) de repasse(s) às instituições bancárias, referente(s) a este ano de 2025._x000D_
 _x000D_
 Da decisão desta Casa, dê-se conhecimento ao Ministério Público de Pernambuco/MPPE.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6833/requerimento_n_34-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6833/requerimento_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo a Excelentíssima Senhora Prefeita - Rosângela de Moura Maniçoba Novaes Ferraz, para que preste esclarecimentos detalhados acerca das contratações das bandas para os festejos juninos do município de Floresta no ano de 2025, abaixo discriminados:_x000D_
 1.	Cópia do edital e demais documentos que formalizaram o processo licitatório, incluindo eventuais termos aditivos._x000D_
 2.	Lista das bandas e artistas contratados, com valores individualizados e justificativa para a escolha das atrações._x000D_
 3.	Fonte de custeio dos eventos juninos: qual o montante total destinado pela Prefeitura Municipal e se houve repasses do Governo do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6838/requerimento_n_35-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6838/requerimento_n_35-2025.pdf</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6850/requerimento_n_36-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6850/requerimento_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja promovida, por esta Casa Legislativa, AUDIÊNCIA PÚBLICA com a presença de representantes do Poder Executivo Municipal e do Fundo Previdenciário do Município de Floresta (FlorestaPrev), a fim de prestar esclarecimentos sobre o Projeto de Lei nº 18/2025, que “autoriza o Poder Executivo a celebrar termo de confissão de débitos previdenciários e acordo de parcelamento com o Fundo de Previdência Social do Município de Floresta - FLORESTAPREV e dá outras providências”. A audiência deverá ser realizada na segunda-feira (16/06/2025), às 19 horas, na Câmara Municipal de Floresta.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6851/requerimento_n_37-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6851/requerimento_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de dar cumprimento ao que determina a Lei Orgânica Municipal - Art. 72, Inciso XV, combinado com o que dispõe o Regimento Interno, e demais previsões na Lei de Acesso à Informação, e responder às proposições aqui apresentadas.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6852/requerimento_n_38-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6852/requerimento_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de cumprir o que determina a Lei Orgânica Municipal - Art. 72, Inciso XV, combinado com o que dispõe o Regimento Interno, e demais previsões na Lei de Acesso à Informação, e responder às proposições apresentadas pelos parlamentares.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6860/requerimento_n_39-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6860/requerimento_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Senhora Secretária Municipal de Educação, Cultura, Turismo e Esportes - Gleyce Taiana Nunes de Carvalho, no sentido de prestar os esclarecimentos acerca da denúncia feita pela mãe de uma CRIANÇA AUTISTA, por não ter sido aceita na sala de aula, em virtude de sua condição relacionada ao referido transtorno.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6867/requerimento_n_40-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6867/requerimento_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos informar acerca da obra de SANEAMENTO, especificamente o que falta para a Estação de Tratamento de Esgoto do Município entrar em funcionamento.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_n_41-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos enviar respostas aos questionamentos relacionados ao Decreto nº 20/2025, que dispõe sobre a regulamentação da concessão do “Vale -Transporte” universitário para estudantes carentes, através das informações e comprovantes a seguir:_x000D_
 _x000D_
 •	O Decreto Municipal nº 20/2025, já está em pleno vigor?_x000D_
 •	Relação nominal dos estudantes contemplados com o vale-transporte, bem como as respectivas instituições de ensino;_x000D_
 •	Como serão custeados os deslocamentos dos estudantes não beneficiados pelo vale-transporte?_x000D_
 _x000D_
 Da decisão desta Casa, dê-se conhecimento ao Ministério Público do Estado de Pernambuco – MP/PE.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6871/requerimento_n_42-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6871/requerimento_n_42-2025.pdf</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6894/requerimento_n_43-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6894/requerimento_n_43-2025.pdf</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6913/requerimento_n_44-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6913/requerimento_n_44-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos enviar cópia da PORTARIA QUE INSTITUI A ATUAL COMPOSIÇÃO DO CONSELHO DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO NO ÂMBITO DO MUNICÍPIO DE FLORESTA/PE, bem como cópia(s) da(s) ATA(S) de reuniões do referido Conselho, realizadas neste ano de 2025.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6928/requerimento_n_45-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6928/requerimento_n_45-2025.pdf</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6925/requerimento_n_46-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6925/requerimento_n_46-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares de Ancilon Gomes Filho, ocorrido no dia 23 de julho do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, CHICHICO FERRAZ, KIEL DO PIPA, LENILDA BELO, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6929/requerimento_n_47-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6929/requerimento_n_47-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada AUDIÊNCIA PÚBLICA nesta Casa, no dia 05/09/2025, às 19 horas, sob o tema: DÉBITO PREVIDENCIÁRIO DA PREFEITURA JUNTO AO FUNDO DE PREVIDÊNCIA – FLORESTAPREV.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6930/requerimento_n_48-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6930/requerimento_n_48-2025.pdf</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6931/requerimento_n_49-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6931/requerimento_n_49-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de nos enviar um CRONOGRAMA PARA EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO NAS ESTRADAS VICINAIS DA ZONA RURAL DE NOSSO MUNICÍPIO, a exemplo da região do 2º e do 4º Distritos, região da Borda do Lago, da Agrovila 6, região do Pajeú, bem como nos informar os locais e os serviços de CONSERTOS DE ESTRADAS que estão sendo feitos e que já foram realizados durante este ano, neste município.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6943/requerimento_n_50-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6943/requerimento_n_50-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, no sentido de nos informar acerca da PREVISÃO DE REALIZAÇÃO DE CONCURSO PÚBLICO PARA O PROVIMENTO DE CARGOS EFETIVOS NO QUADRO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, em especial, sobre a existência de estudos, planejamento ou previsão orçamentária para a realização de concurso público (caso inexistente, que se inicie com urgência o processo de levantamento de vagas e elaboração de edital).</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>PEU VILARIM, ANDRÉ FERRAZ, KIEL DO PIPA, TÚLIO LARANJEIRA</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6944/requerimento_n_51-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6944/requerimento_n_51-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja alterada a data da AUDIÊNCIA PÚBLICA solicitada através do Requerimento nº 47/2025, sob o tema: DÉBITO PREVIDENCIÁRIO DA PREFEITURA JUNTO AO FUNDO DE PREVIDÊNCIA – FLORESTAPREV._x000D_
 A data anteriormente agendada para o dia 05/09/2025, passa a ser no dia 16/09/2025 (terça-feira), no mesmo horário.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_n_52-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_n_52-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, no sentido viabilizar a ATUALIZAÇÃO DO PLANO DIRETOR DE NOSSO MUNICÍPIO (Lei nº 479/2012), bem como ELABORAR A LEI DE USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6955/requerimento_n_53-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6955/requerimento_n_53-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta sessão, um VOTO DE PESAR aos familiares de José Roberto Ferraz Nogueira, pelo seu súbito falecimento, ocorrido no dia 04 de agosto de 2025.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6956/requerimento_n_54-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6956/requerimento_n_54-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Sra. Secretária Municipal de Saúde – Janaína Correia Souza de Moura Maniçoba – no sentido de nos informar a razão pela qual AS AMBULÂNCIAS DOS DISTRITOS DE NAZARÉ E AIRI E AGROVILA 6, as quais foram retiradas dessas localidades desde o ano de 2021, bem como o retorno dessas ambulâncias e se possível, a destinação de carros de apoio para as comunidades: CACIMBA NOVA, ASSENTAMENTO SERRA NEGRA, ALDEIA TRAVESSÃO DO OURO.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6957/requerimento_n_55-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6957/requerimento_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de providenciar a REFORMA DA PRAÇA LOCALIZADA NA RUA 15 DE NOVEMBRO, INCLUINDO A RECUPERAÇÃO DO SEU PAISAGISMO E DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6958/requerimento_n_56-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6958/requerimento_n_56-2025.pdf</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_no_57-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_no_57-2025_-.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta sessão, um VOTO DE PESAR aos familiares do Sr. Manoel Gominho Filho (Lero Gominho), pelo seu falecimento ocorrido no dia 05 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_no_58-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_no_58-2025_-.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado veemente apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de providenciar junto à Secretaria de Planejamento, Obras e Serviços Públicos, a REFORMA E/OU OS DEVIDOS REPAROS NAS QUADRAS DO MUNICÍPIO LOCALIZADAS NOS BAIRROS E RUAS POPULARMENTE CONHECIDAS POR RUA DE BAIXO, BOMBA, VULCÃO, PRAÇA DO CRUZEIRO E RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6988/requerimento_no_59-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6988/requerimento_no_59-2025_-.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de REALIZAR OS SERVIÇOS DE MANUTENÇÃO GERAL NA ILUMINAÇÃO PÚBLICA DE FLORESTA e INFORMAR, (COM COMPROVANTE), O VALOR MENSAL ATUAL  DECORRENTE DO RECOLHIMENTO DA TAXA DE ILUMINAÇÃO PÚBLICA AUTORIZADO PELA LEI MUNICIPAL Nº 559/2014, BEM COMO A CÓPIA DO CONTRATO DA EMPRESA RESPONSÁVEL PELO SERVIÇO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6989/requerimento_no_60-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6989/requerimento_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta sessão, um VOTO DE PESAR aos familiares de José Ildemar Cavalcanti Ferraz, pelo seu falecimento, ocorrido no dia 25 de agosto de 2025.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6990/requerimento_no_61-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6990/requerimento_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta sessão, um VOTO DE PESAR aos familiares de Luiz Freire de Almeida, popularmente conhecido como “Luiz Boi”, pelo seu falecimento, ocorrido no dia 26 de agosto de 2025, em sua residência na cidade de Floresta – PE.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6992/requerimento_no_62-2025_-.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6992/requerimento_no_62-2025_-.pdf</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7004/requerimento_n_63-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7004/requerimento_n_63-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INSTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na ordem do dia a deliberação dos Projetos em tramitação.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que seja dada a devida transparência, em cumprimento ao que determina os princípios constitucionais, a Lei Orgânica Municipal e demais previsões na Lei de Acesso à Informação, através de respostas às proposições aqui apresentadas, neste caso específico, relacionadas ao DÉBITO PREVIDENCIÁRIO JUNTO AO RPPS.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7015/requerimento_no_65-2025_-_aprovado.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7015/requerimento_no_65-2025_-_aprovado.pdf</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7031/requerimento_n_66-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7031/requerimento_n_66-2025.pdf</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7046/requerimento_n_67-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7046/requerimento_n_67-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de nos enviar as informações básicas acerca das obras divulgadas pela gestora - da Passagem Molhada sobre o Rio Pajeú e do Estádio Municipal João Deoclécio, a seguir descritas:_x000D_
 _x000D_
 •	Passagem Molhada – O recurso de R$ 1.113.875,14, destinado à referida obra, já foi creditado em conta do Município? Enviar cópia de Processo Licitatório, caso exista;_x000D_
 •	Estádio Municipal João Deoclécio – Valor da obra, enviar mapa, projeto básico da obra/cópia de processo licitatório.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7047/requerimento_n_68-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7047/requerimento_n_68-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado ofício à Senhora Secretária Municipal de Saúde de Floresta - Janaína Correia Souza de Moura Maniçoba, e que seja enviada cópia à Excelentíssima Senhora Prefeita Municipal de Floresta, para que apresentem, por meio de audiência pública nesta Casa Legislativa, o Relatório Detalhado do Quadrimestre (RDQ) referente aos 1º e 2º quadrimestres do exercício de 2025, bem como os relatórios pendentes de exercícios anteriores, em conformidade com o disposto na Lei Complementar nº 141, de 13 de janeiro de 2012, e demais normas vigentes e aplicáveis.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7079/requerimento_n_69-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7079/requerimento_n_69-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado VOTO DE PESAR à família do Sr. Cícero Barros Valgueiro, falecido no dia 18 de outubro de 2025, nesta cidade.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_no_70-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_no_70-2025.pdf</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7065/requerimento_n_71-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7065/requerimento_n_71-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, REGULARIZEM O SERVIÇO DE LIMPEZA PÚBLICA EM NOSSA CIDADE, com a urgência necessária, bem como nos informem como é realizada a LIMPEZA PÚBLICA (incluindo coleta de lixo, varrição, podas de árvores e capinação); caso seja através de empresa contratada, enviar o contrato/processo licitatório; e se houver contratação direta de empresa ou de servidores para varrição, que nos enviem também os seus contratos e os empenhos liquidados dos seus pagamentos.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7080/requerimento_n_72-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7080/requerimento_n_72-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, no sentido dar agilidade à ATUALIZAÇÃO DO PLANO DIRETOR DE NOSSO MUNICÍPIO (Lei nº 479/2012) e INSTITUIÇÃO DA LEI DO USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7090/requerimento_n_74-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7090/requerimento_n_74-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta Sessão, um VOTO DE PESAR aos familiares de Vavá Schön-Paulino, pelo seu trágico falecimento, ocorrido em 11 de setembro de 2025, nesta cidade.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7091/requerimento_n_75-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7091/requerimento_n_75-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – no sentido de que esclareça as razões pelas quais o TRANSPORTE UNIVERSITÁRIO NÃO ESTÁ FUNCIONANDO DE FORMA REGULAR.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7108/requerimento_no_76-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7108/requerimento_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a “realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação”.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7111/requerimento_no_77-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7111/requerimento_no_77-2025.pdf</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7112/requerimento_no_78-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7112/requerimento_no_78-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta Sessão, um VOTO DE PESAR aos familiares de Mercêsjane de Souza, conhecida como “Mercê Polmata”.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7113/requerimento_no_79-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7113/requerimento_no_79-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja REITERADO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – o atendimento aos nossos pedidos de informação e solicitação de documentos, especificamente, aos Requerimentos nºs 71/2025 (de minha autoria), e Requerimentos nº 24 e 59/2025, respectivamente, de autoria dos colegas vereadores – Lenilda e Túlio.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7114/requerimento_no_80-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7114/requerimento_no_80-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja REITERADO a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – o atendimento aos nossos pedidos de informação e solicitação de documentos, especificamente, aos Requerimentos nºs 09 e 48/2025 (de minha autoria), sendo este último já apresentado como REITERAÇÃO.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7130/requerimento_n_81-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7130/requerimento_n_81-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Secretário de Defesa Social do Estado de Pernambuco - Alessandro Carvalho Liberato de Mattos – no sentido de envidar esforços visando à realização de um MUTIRÃO PARA PROMOVER SERVIÇOS DE EMISSÃO DE RG em nosso município.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7131/requerimento_n_82-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7131/requerimento_n_82-2025.pdf</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7154/requerimento_no_83-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7154/requerimento_no_83-2025.pdf</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7178/requerimento_no_84-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7178/requerimento_no_84-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitado a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz – a observância à Lei Complementar Municipal nº 06/2025, bem como nos envie cópia da Folha de Pagamento referente ao mês de novembro/2025.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7105/emenda_impositiva_n_01-2025.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7105/emenda_impositiva_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Fica acrescentado aos Anexos integrantes do PLOA/2026, e onde repercutir no texto do referido Projeto de Lei, a propositura de Emenda Impositiva ao Orçamento. Acrescentando-se e/ou suplementando-se os seguintes Projetos/Atividades das Aplicações Programadas, como seguem na proposição apresentada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6006,67 +6039,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6618/autografo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6619/autografo_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6620/autografo_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6654/autografo_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6655/autografo_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6656/autografo_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6687/autografo_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6688/autografo_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6689/autografo_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6690/autografo_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6693/autografo_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6730/autografo_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6731/autografo_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6732/autografo_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6733/autografo_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6734/autografo_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6746/autografo_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6747/autografo_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6814/autografo_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6815/autografo_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6816/autografo_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6817/autografo_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6879/autografo_no_30_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6880/autografo_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6881/autografo_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6882/autografo_no_33_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6908/autografo_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6909/autografo_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6910/autografo_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6911/autografo_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6912/autografo_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6973/autografo_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6974/autografo_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6975/autografo_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6976/autografo_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7001/autografo_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7002/autografo_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7012/autografo_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7026/autografo_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7027/autografo_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7044/autografo_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7058/autografo_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7059/autografo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7075/autografo_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7125/autografo_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7126/autografo_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7127/autografo_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7137/autografo_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7167/autografo_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7168/autografo_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7169/autografo_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7170/autografo_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7171/autografo_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7172/autografo_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6937/emenda_aditiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6938/emenda_aditiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6936/emenda_modificativa_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7152/emenda_modificativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7107/emenda_substitutiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6800/emenda_supressiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7014/emenda_supressiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7106/emenda_supressiva_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6589/indicacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6640/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_n_11_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6765/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6795/indicacao_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6853/indicacao_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6854/indicacao_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6855/indicacao_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6856/indicacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6857/indicacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6861/indicacao_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6862/indicacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6874/indicacao_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_n_39_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6914/indicacao_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6915/indicacao_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6932/indicacao_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6960/indicacao_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6961/indicacao_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6981/indicacao_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao__no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7006/indicacao_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7032/indicacao_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7033/indicacao_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_n_74-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6617/mensagem_n_03-2025_-_projeto_de_lei_complementar_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6652/mocao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6740/mocao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6813/mocao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6827/mocao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6923/mocao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7085/mocao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7086/mocao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7115/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7120/mocao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7181/mocao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6807/parecer_de_educacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_de_educacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_n_03-2025_-_cecel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_de_educacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7041/parecer_de_educacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6613/parecer_de_financas_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6614/parecer_de_financas_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_de_financas_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6696/parecer_de_financas_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6684/parecer_de_financas_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6743/parecer_de_financas_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6769/parecer_de_financas_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_de_financas_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6831/parecer_da_comissao_de_financas_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6832/parecer_da_comissao_de_financas_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6878/parecer_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_de_financas_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_de_financas_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6939/parecer_de_financas_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_de_financas_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_de_financas_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_de_financas_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7039/parecer_de_financas_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7061/parecer_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7109/parecer_de_financas_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7110/parecer_de_financas_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7124/parecer_de_financas_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7136/parecer_de_financas_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7161/parecer_de_financas_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7162/parecer_de_financas_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7163/parecer_no_28-2025_-_comisssao_de_f.o..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_de_obras_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_de_obras_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6971/parecer_de_obras_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6972/parecer_de_obras_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7040/parecer_de_obras_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6616/parecer_de_seguridade_social_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6744/parecer_de_seguridade_social_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6745/parecer_de_seguridade_social_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6809/parecer_de_seguridade_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6810/parecer_de_seguridade_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_n_06-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_n_07-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_n_08-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7042/parecer_de_seguridade_social_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7101/parecer_seguridade_social__no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7164/parecer_seguridade_social__no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7165/parecer_seguridade_social__no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7166/parecer_seguridade_social_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_de_justica_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_de_justica_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_de_justica_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6646/parecer_de_justica_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_de_justica_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_de_justica_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_de_justica_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_de_justica_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6695/parecer_de_justica_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6651/parecer_de_justica_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6670/parecer_de_justica_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6671/parecer_de_justica_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_de_justica_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6673/parecer_de_justica_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6674/parecer_de_justica_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6675/parecer_de_justica_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6676/parecer_de_justica_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6677/parecer_de_justica_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer_de_justica_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6679/parecer_de_justica_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6680/parecer_de_justica_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6681/parecer_de_justica_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6682/parecer_de_justica_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6683/parecer_de_justica_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer_de_justica_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_de_justica_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_da_comissao_de_justica_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6726/parecer_de_justica_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6727/parecer_de_justica_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_de_justica_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6741/parecer_de_justica_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_de_justica_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer_de_justica_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_de_justica_n34-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6785/parecer_de_justica_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6786/parecer_de_justica_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6787/parecer_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6788/parecer_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6789/parecer_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_n_40-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6801/parecer_de_justica_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_de_justica_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_de_justica_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_de_justica_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6805/parecer_n_45-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6806/parecer_n_46-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_da_comissao_de_justica_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6830/parecer_da_comissao_de_justica_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_n_49-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_n_50-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6900/parecer_de_justica_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6901/parecer_de_justica_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6902/parecer_de_justica_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6966/parecer_de_justica_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6967/parecer_de_justica_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_de_justica_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_de_justica_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_de_justica_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_de_justica_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7038/parecer_de_justica_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7069/parecer_de_justica_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7070/parecer_de_justica_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7071/parecer_de_justica_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7062/parecer_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7063/parecer_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7123/parecer_de_justica_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7134/parecer_de_justica_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7135/parecer_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7155/parecer_no_71-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7156/parecer_de_justica_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7157/parecer_de_justica_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7158/parecer_no_74-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7159/parecer_no_75-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7160/parecer_no_76-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6594/pedido_de_providencia_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6595/pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6596/pedido_de_providencia_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6605/pedido_de_providencia_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6606/pedido_de_providencia_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6607/pedido_de_providencia_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6608/pedido_de_providencia_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6644/pedido_de_providencia_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6645/pedido_de_providencia_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6663/pedido_de_providencia_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6669/pedido_de_providencia_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6668/pedido_de_providencia_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6708/pedido_de_providencia_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6709/pedido_de_providencia_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6710/pedido_de_providencia_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6718/pedido_de_providencia_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6719/pedido_de_providencia_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6720/pedido_de_providencia_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6721/pedido_de_providencia_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6722/pedido_de_providencia_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6753/pedido_de_providencia_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6754/pedido_de_providencia_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6755/pedido_de_providencia_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6756/pedido_de_providencia_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6757/pedido_de_providencia_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6766/pedido_de_providencia_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6767/pedido_de_providencia_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6783/pedido_de_providencia_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6796/pedido_de_providencia_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6797/pedido_de_providencia_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6798/pedido_de_providencia_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6799/pedido_de_providencia_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6826/pedido_de_providencia_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6841/pedido_de_providencia_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6842/pedido_de_providencia_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6840/pedido_de_providencia_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6858/pedido_de_providencia_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6863/pedido_de_providencia_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6864/pedido_de_providencia_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6865/pedido_de_providencia_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6866/pedido_de_providencia_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6868/pedido_de_providencia_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6869/pedido_de_providencia_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6870/pedido_de_providencia_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6876/pedido_de_providencia_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6891/pedido_de_providencia_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6892/pedido_de_providencia_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6906/pedido_de_providencia_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6907/pedido_de_providencia_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6895/pedido_de_providencia_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6896/pedido_de_providencia_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6897/pedido_de_providencia_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6898/pedido_de_providencia_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6899/pedido_de_providencia_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6919/pedido_de_providencia_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6920/pedido_de_providencia_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6921/pedido_de_providencia_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6922/pedido_de_providencia_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6933/pedido_de_providencia_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6934/pedido_de_providencia_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6935/pedido_de_providencia_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6945/pedido_de_providencia_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6946/pedido_de_providencia_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6947/pedido_de_providencia_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_providencia_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6949/pedido_de_providencia_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6950/pedido_de_providencia_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6962/pedido_de_providencia_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6963/pedido_de_providencia_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6964/pedido_de_providencia_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6965/pedido_de_providencia_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_providencia_no_73_-_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6991/pedido_de_providencia_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6998/pedido_de_providencia_no_75-2025_-.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6997/pedido_de_providencia_no_76-2025_-.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7007/pedido_de_providencia_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7008/pedido_de_providencia_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7009/pedido_de_providencia_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7010/pedido_de_providencia_n_80-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7017/pedido_de_providencia_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7018/pedido_de_providencia_n_82-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7019/pedido_de_providencia_n_83-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7020/pedido_de_providencia_n_84-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7021/pedido_de_providencia_n_85-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7022/pedido_de_providencia_n_86-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7023/pedido_de_providencia_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_providencia_n_88-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7054/pedido_de_providencia_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7037/pedido_de_providencia_n_90-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7052/pedido_de_providencia_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7053/pedido_de_providencia_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7050/pedido_de_providencia_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7051/pedido_de_providencia_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7049/pedido_de_providencia_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7082/pedido_de_providencia_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7072/pedido_de_providencia_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7073/pedido_de_providencia_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7074/pedido_de_providencia_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7067/pedido_de_providencia_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7096/pedido_de_providencia_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7083/pedido_de_providencia_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7084/pedido_de_providencia_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7097/pedido_de_providencia_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7121/pedido_de_providencia_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7122/pedido_de_providencia_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7180/pedido_de_providencia_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7011/projeto_de_emenda_a_lei_organica_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_complementar_n_001-2025_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_complementar_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7076/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7142/mensagem_n_34-2025_-_projeto_de_lei_complementar_n_05-2025_novo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7140/mensagem_n_37-2025_-_projeto_de_lei_comp._n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6584/projeto_de_lei_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_n_05_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6621/projeto_de_lei_n_07_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6622/projeto_de_lei_n_08_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6623/projeto_de_lei_n_09_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_n_11_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6632/projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6691/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6698/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6713/projeto_de_lei_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6715/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6714/projeto_de_lei_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6729/projeto_de_lei_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6750/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6758/projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6793/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6820/projeto_de_lei_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6818/projeto_de_lei_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6924/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6926/projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6927/mensagem_n_18-2025_-_projeto_de_lei_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6951/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6952/projeto_de_lei_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6941/projeto_de_lei_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6953/projeto_de_lei_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6978/projeto_de_lei_no_51-2025.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6977/mensagem_no_21-2025_-_projeto_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7030/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_54.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7029/projeto_de_lei_no_55.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7043/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7055/projeto_de_lei_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7056/projeto_de_lei_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7057/projeto_de_lei_no_59-2025..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7077/projeto_de_lei_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7102/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7103/projeto_de_lei_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7104/projeto_de_lei_n_65-2025..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7117/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7128/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7129/projeto_de_lei_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7139/mensagem_n_33-2025_-_projeto_de_lei_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7143/mensagem_n_35-2025_-_projeto_de_lei__n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7141/mensagem_n_36-2025_-_projeto_de_lei__n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_n_02_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6634/projeto_de_resolucao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6636/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_resolucao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6686/projeto_de_resolucao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6658/projeto_de_resolucao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6659/projeto_de_resolucao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_resolucao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_resolucao_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_resolucao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6735/projeto_de_resolucao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_resolucao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6761/projeto_de_resolucao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6776/projeto_de_resolucao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_resolucao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6821/projeto_de_resolucao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6822/projeto_de_resolucao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_resolucao_n_21-2025_gilberto.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7119/projeto_de_resolucao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6588/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6601/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6602/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6603/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6604/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6626/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6627/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6628/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6639/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6638/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6662/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6664/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6665/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6666/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6694/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6702/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6703/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6717/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6736/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6737/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6738/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6748/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6752/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6760/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6762/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6779/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6794/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6823/requerimento_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6828/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6833/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6838/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6850/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6851/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6852/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6860/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6867/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6871/requerimento_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6894/requerimento_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6913/requerimento_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6928/requerimento_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6925/requerimento_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6929/requerimento_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6930/requerimento_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6931/requerimento_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6943/requerimento_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6944/requerimento_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6955/requerimento_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6956/requerimento_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6957/requerimento_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6958/requerimento_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_no_57-2025_-.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_no_58-2025_-.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6988/requerimento_no_59-2025_-.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6989/requerimento_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6990/requerimento_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6992/requerimento_no_62-2025_-.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7004/requerimento_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7015/requerimento_no_65-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7031/requerimento_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7046/requerimento_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7047/requerimento_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7079/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7065/requerimento_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7080/requerimento_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7090/requerimento_n_74-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7091/requerimento_n_75-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7108/requerimento_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7111/requerimento_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7112/requerimento_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7113/requerimento_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7114/requerimento_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7130/requerimento_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7131/requerimento_n_82-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7154/requerimento_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7178/requerimento_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7105/emenda_impositiva_n_01-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6618/autografo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6619/autografo_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6620/autografo_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6653/autografo_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6654/autografo_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6655/autografo_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6656/autografo_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6687/autografo_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6688/autografo_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6689/autografo_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6690/autografo_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6693/autografo_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6730/autografo_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6731/autografo_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6732/autografo_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6733/autografo_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6734/autografo_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6746/autografo_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6747/autografo_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6771/autografo_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6772/autografo_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6773/autografo_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6791/autografo_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6792/autografo_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6814/autografo_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6815/autografo_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6816/autografo_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6817/autografo_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6879/autografo_no_30_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6880/autografo_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6881/autografo_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6882/autografo_no_33_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6908/autografo_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6909/autografo_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6910/autografo_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6911/autografo_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6912/autografo_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6940/autografo_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6973/autografo_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6974/autografo_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6975/autografo_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6976/autografo_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7001/autografo_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7002/autografo_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7012/autografo_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7026/autografo_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7027/autografo_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7044/autografo_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7058/autografo_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7059/autografo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7075/autografo_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7125/autografo_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7126/autografo_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7127/autografo_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7137/autografo_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7167/autografo_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7168/autografo_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7169/autografo_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7170/autografo_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7171/autografo_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7172/autografo_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6937/emenda_aditiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6938/emenda_aditiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6936/emenda_modificativa_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7152/emenda_modificativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7107/emenda_substitutiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6800/emenda_supressiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7014/emenda_supressiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7106/emenda_supressiva_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6589/indicacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6640/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_n_11_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6765/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6795/indicacao_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6853/indicacao_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6854/indicacao_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6855/indicacao_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6856/indicacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6857/indicacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6861/indicacao_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6862/indicacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6872/indicacao_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6873/indicacao_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6874/indicacao_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao_n_39_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6914/indicacao_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6915/indicacao_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6932/indicacao_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6959/indicacao_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6960/indicacao_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6961/indicacao_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6984/indicacao_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6985/indicacao_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6981/indicacao_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6994/indicacao__no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7006/indicacao_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7032/indicacao_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7033/indicacao_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao_n_74-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6617/mensagem_n_03-2025_-_projeto_de_lei_complementar_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6652/mocao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6740/mocao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6813/mocao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6827/mocao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6923/mocao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7085/mocao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7086/mocao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7115/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7120/mocao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7181/mocao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6807/parecer_de_educacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_de_educacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_n_03-2025_-_cecel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_de_educacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7041/parecer_de_educacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6613/parecer_de_financas_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6614/parecer_de_financas_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_de_financas_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6696/parecer_de_financas_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6684/parecer_de_financas_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6743/parecer_de_financas_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6769/parecer_de_financas_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_de_financas_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6831/parecer_da_comissao_de_financas_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6832/parecer_da_comissao_de_financas_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6878/parecer_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_de_financas_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_de_financas_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6939/parecer_de_financas_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7000/parecer_de_financas_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_de_financas_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_de_financas_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7039/parecer_de_financas_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7060/parecer_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7061/parecer_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7109/parecer_de_financas_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7110/parecer_de_financas_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7124/parecer_de_financas_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7136/parecer_de_financas_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7161/parecer_de_financas_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7162/parecer_de_financas_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7163/parecer_no_28-2025_-_comisssao_de_f.o..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_de_obras_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_de_obras_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6971/parecer_de_obras_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6972/parecer_de_obras_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7040/parecer_de_obras_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6616/parecer_de_seguridade_social_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6744/parecer_de_seguridade_social_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6745/parecer_de_seguridade_social_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6809/parecer_de_seguridade_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6810/parecer_de_seguridade_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_n_06-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_n_07-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_n_08-2025_-_css.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7042/parecer_de_seguridade_social_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7101/parecer_seguridade_social__no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7164/parecer_seguridade_social__no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7165/parecer_seguridade_social__no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7166/parecer_seguridade_social_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6610/parecer_de_justica_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_de_justica_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_de_justica_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6646/parecer_de_justica_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_de_justica_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_de_justica_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_de_justica_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6650/parecer_de_justica_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6695/parecer_de_justica_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6651/parecer_de_justica_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6670/parecer_de_justica_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6671/parecer_de_justica_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_de_justica_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6673/parecer_de_justica_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6674/parecer_de_justica_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6675/parecer_de_justica_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6676/parecer_de_justica_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6677/parecer_de_justica_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6678/parecer_de_justica_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6679/parecer_de_justica_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6680/parecer_de_justica_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6681/parecer_de_justica_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6682/parecer_de_justica_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6683/parecer_de_justica_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6723/parecer_de_justica_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6724/parecer_de_justica_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_da_comissao_de_justica_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6726/parecer_de_justica_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6727/parecer_de_justica_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_de_justica_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6741/parecer_de_justica_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_de_justica_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6768/parecer_de_justica_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_de_justica_n34-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6785/parecer_de_justica_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6786/parecer_de_justica_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6787/parecer_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6788/parecer_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6789/parecer_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_n_40-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6801/parecer_de_justica_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_de_justica_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_de_justica_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_de_justica_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6805/parecer_n_45-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6806/parecer_n_46-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_da_comissao_de_justica_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6830/parecer_da_comissao_de_justica_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_n_49-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_n_50-2025_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6900/parecer_de_justica_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6901/parecer_de_justica_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6902/parecer_de_justica_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6966/parecer_de_justica_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6967/parecer_de_justica_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_de_justica_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_de_justica_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_de_justica_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7003/parecer_de_justica_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7038/parecer_de_justica_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7069/parecer_de_justica_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7070/parecer_de_justica_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7071/parecer_de_justica_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7062/parecer_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7063/parecer_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7123/parecer_de_justica_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7134/parecer_de_justica_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7135/parecer_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7155/parecer_no_71-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7156/parecer_de_justica_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7157/parecer_de_justica_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7158/parecer_no_74-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7159/parecer_no_75-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7160/parecer_no_76-2025_-_comissao_c.c.j.r.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6594/pedido_de_providencia_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6595/pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6596/pedido_de_providencia_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6605/pedido_de_providencia_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6606/pedido_de_providencia_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6607/pedido_de_providencia_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6608/pedido_de_providencia_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6644/pedido_de_providencia_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6645/pedido_de_providencia_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6663/pedido_de_providencia_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6669/pedido_de_providencia_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6668/pedido_de_providencia_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6708/pedido_de_providencia_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6709/pedido_de_providencia_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6710/pedido_de_providencia_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6718/pedido_de_providencia_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6719/pedido_de_providencia_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6720/pedido_de_providencia_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6721/pedido_de_providencia_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6722/pedido_de_providencia_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6753/pedido_de_providencia_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6754/pedido_de_providencia_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6755/pedido_de_providencia_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6756/pedido_de_providencia_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6757/pedido_de_providencia_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6766/pedido_de_providencia_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6767/pedido_de_providencia_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6783/pedido_de_providencia_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6796/pedido_de_providencia_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6797/pedido_de_providencia_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6798/pedido_de_providencia_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6799/pedido_de_providencia_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6826/pedido_de_providencia_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6841/pedido_de_providencia_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6842/pedido_de_providencia_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6840/pedido_de_providencia_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6858/pedido_de_providencia_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6863/pedido_de_providencia_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6864/pedido_de_providencia_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6865/pedido_de_providencia_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6866/pedido_de_providencia_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6868/pedido_de_providencia_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6869/pedido_de_providencia_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6870/pedido_de_providencia_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6876/pedido_de_providencia_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6891/pedido_de_providencia_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6892/pedido_de_providencia_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6906/pedido_de_providencia_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6907/pedido_de_providencia_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6895/pedido_de_providencia_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6896/pedido_de_providencia_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6897/pedido_de_providencia_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6898/pedido_de_providencia_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6899/pedido_de_providencia_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6919/pedido_de_providencia_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6920/pedido_de_providencia_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6921/pedido_de_providencia_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6922/pedido_de_providencia_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6933/pedido_de_providencia_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6934/pedido_de_providencia_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6935/pedido_de_providencia_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6945/pedido_de_providencia_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6946/pedido_de_providencia_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6947/pedido_de_providencia_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6948/pedido_de_providencia_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6949/pedido_de_providencia_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6950/pedido_de_providencia_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6962/pedido_de_providencia_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6963/pedido_de_providencia_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6964/pedido_de_providencia_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6965/pedido_de_providencia_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6979/pedido_de_providencia_no_73_-_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6991/pedido_de_providencia_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6998/pedido_de_providencia_no_75-2025_-.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6997/pedido_de_providencia_no_76-2025_-.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7007/pedido_de_providencia_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7008/pedido_de_providencia_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7009/pedido_de_providencia_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7010/pedido_de_providencia_n_80-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7017/pedido_de_providencia_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7018/pedido_de_providencia_n_82-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7019/pedido_de_providencia_n_83-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7020/pedido_de_providencia_n_84-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7021/pedido_de_providencia_n_85-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7022/pedido_de_providencia_n_86-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7023/pedido_de_providencia_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7036/pedido_de_providencia_n_88-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7054/pedido_de_providencia_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7037/pedido_de_providencia_n_90-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7052/pedido_de_providencia_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7053/pedido_de_providencia_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7050/pedido_de_providencia_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7051/pedido_de_providencia_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7049/pedido_de_providencia_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7082/pedido_de_providencia_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7072/pedido_de_providencia_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7073/pedido_de_providencia_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7074/pedido_de_providencia_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7067/pedido_de_providencia_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7096/pedido_de_providencia_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7083/pedido_de_providencia_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7084/pedido_de_providencia_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7097/pedido_de_providencia_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7121/pedido_de_providencia_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7122/pedido_de_providencia_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7180/pedido_de_providencia_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7011/projeto_de_emenda_a_lei_organica_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_complementar_n_001-2025_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6982/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_complementar_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7076/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7142/projeto_de_lei_c.no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7140/mensagem_n_37-2025_-_projeto_de_lei_comp._n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6584/projeto_de_lei_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6598/projeto_de_lei_n_05_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6621/projeto_de_lei_n_07_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6622/projeto_de_lei_n_08_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6623/projeto_de_lei_n_09_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6631/projeto_de_lei_n_11_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6632/projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6691/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6698/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6699/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6700/projeto_de_lei_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6701/projeto_de_lei_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6712/projeto_de_lei_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6713/projeto_de_lei_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6715/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6714/projeto_de_lei_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6729/projeto_de_lei_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6749/projeto_de_lei_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6750/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6758/projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6759/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6777/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6793/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6820/projeto_de_lei_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6818/projeto_de_lei_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6883/projeto_de_lei_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6884/projeto_de_lei_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6886/projeto_de_lei_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6887/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6885/projeto_de_lei_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6893/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6924/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6926/projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6927/mensagem_n_18-2025_-_projeto_de_lei_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6951/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6952/projeto_de_lei_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6941/projeto_de_lei_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6953/projeto_de_lei_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6978/projeto_de_lei_no_51-2025.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6977/mensagem_no_21-2025_-_projeto_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7030/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7028/projeto_de_lei_no_54.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7029/projeto_de_lei_no_55.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7043/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7055/projeto_de_lei_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7056/projeto_de_lei_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7057/projeto_de_lei_no_59-2025..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7077/projeto_de_lei_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7102/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7103/projeto_de_lei_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7104/projeto_de_lei_n_65-2025..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7117/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7128/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7129/projeto_de_lei_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7139/projeto_de_lei_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7143/mensagem_n_35-2025_-_projeto_de_lei__n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7141/projeto_de_lei_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7144/projeto_de_lei_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7145/projeto_de_lei_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7146/projeto_de_lei_n_74-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7147/projeto_de_lei_n_75-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6600/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_resolucao_n_02_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6634/projeto_de_resolucao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6636/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_resolucao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6686/projeto_de_resolucao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6658/projeto_de_resolucao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6659/projeto_de_resolucao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_resolucao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_resolucao_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_resolucao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6735/projeto_de_resolucao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6751/projeto_de_resolucao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6761/projeto_de_resolucao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6776/projeto_de_resolucao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6778/projeto_de_resolucao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6821/projeto_de_resolucao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6822/projeto_de_resolucao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6983/projeto_de_resolucao_n_21-2025_gilberto.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7119/projeto_de_resolucao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7148/projeto_de_resolucao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7149/projeto_de_resolucao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7150/projeto_de_resolucao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7173/projeto_de_resolucao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7176/projeto_de_resolucao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7177/projeto_de_resolucao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7175/projeto_de_resolucao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6588/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6601/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6602/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6603/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6604/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6626/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6627/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6628/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6639/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6638/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6662/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6664/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6665/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6666/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6694/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6702/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6703/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6717/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6736/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6737/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6738/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6748/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6752/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6760/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6762/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6779/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6794/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6823/requerimento_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6824/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6828/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6833/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6838/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6850/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6851/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6852/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6860/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6867/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6875/requerimento_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6871/requerimento_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6894/requerimento_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6913/requerimento_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6928/requerimento_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6925/requerimento_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6929/requerimento_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6930/requerimento_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6931/requerimento_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6943/requerimento_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6944/requerimento_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6954/requerimento_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6955/requerimento_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6956/requerimento_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6957/requerimento_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6958/requerimento_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6986/requerimento_no_57-2025_-.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6987/requerimento_no_58-2025_-.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6988/requerimento_no_59-2025_-.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6989/requerimento_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6990/requerimento_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/6992/requerimento_no_62-2025_-.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7004/requerimento_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7015/requerimento_no_65-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7031/requerimento_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7046/requerimento_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7047/requerimento_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7079/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7064/requerimento_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7065/requerimento_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7080/requerimento_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7090/requerimento_n_74-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7091/requerimento_n_75-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7108/requerimento_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7111/requerimento_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7112/requerimento_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7113/requerimento_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7114/requerimento_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7130/requerimento_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7131/requerimento_n_82-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7154/requerimento_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7178/requerimento_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2025/7105/emenda_impositiva_n_01-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -18260,3090 +18293,3090 @@
       </c>
       <c r="H479" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1547</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>526</v>
       </c>
       <c r="D480" t="s">
         <v>1377</v>
       </c>
       <c r="E480" t="s">
         <v>1378</v>
       </c>
       <c r="F480" t="s">
         <v>342</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>99</v>
+        <v>1548</v>
       </c>
       <c r="H480" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>530</v>
       </c>
       <c r="D481" t="s">
         <v>1377</v>
       </c>
       <c r="E481" t="s">
         <v>1378</v>
       </c>
       <c r="F481" t="s">
         <v>342</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>99</v>
+        <v>1551</v>
       </c>
       <c r="H481" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>533</v>
       </c>
       <c r="D482" t="s">
         <v>1377</v>
       </c>
       <c r="E482" t="s">
         <v>1378</v>
       </c>
       <c r="F482" t="s">
         <v>301</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>99</v>
+        <v>1554</v>
       </c>
       <c r="H482" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>537</v>
       </c>
       <c r="D483" t="s">
         <v>1377</v>
       </c>
       <c r="E483" t="s">
         <v>1378</v>
       </c>
       <c r="F483" t="s">
         <v>301</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>99</v>
+        <v>1557</v>
       </c>
       <c r="H483" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>541</v>
       </c>
       <c r="D484" t="s">
         <v>1377</v>
       </c>
       <c r="E484" t="s">
         <v>1378</v>
       </c>
       <c r="F484" t="s">
         <v>309</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H484" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>10</v>
       </c>
       <c r="D485" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E485" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F485" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="H485" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>16</v>
       </c>
       <c r="D486" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E486" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F486" t="s">
         <v>309</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="H486" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>20</v>
       </c>
       <c r="D487" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E487" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F487" t="s">
         <v>309</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="H487" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>24</v>
       </c>
       <c r="D488" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E488" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F488" t="s">
         <v>346</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="H488" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>28</v>
       </c>
       <c r="D489" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E489" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F489" t="s">
         <v>329</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="H489" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>32</v>
       </c>
       <c r="D490" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E490" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F490" t="s">
         <v>321</v>
       </c>
       <c r="G490" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H490" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>36</v>
       </c>
       <c r="D491" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E491" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F491" t="s">
         <v>309</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="H491" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>40</v>
       </c>
       <c r="D492" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E492" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F492" t="s">
         <v>374</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="H492" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>44</v>
       </c>
       <c r="D493" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E493" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F493" t="s">
         <v>554</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="H493" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>47</v>
       </c>
       <c r="D494" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E494" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F494" t="s">
         <v>301</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="H494" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>51</v>
       </c>
       <c r="D495" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E495" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F495" t="s">
         <v>317</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="H495" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>55</v>
       </c>
       <c r="D496" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E496" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F496" t="s">
         <v>342</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="H496" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>59</v>
       </c>
       <c r="D497" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E497" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F497" t="s">
         <v>374</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="H497" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>63</v>
       </c>
       <c r="D498" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E498" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F498" t="s">
         <v>374</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="H498" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>67</v>
       </c>
       <c r="D499" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E499" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F499" t="s">
         <v>309</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="H499" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>71</v>
       </c>
       <c r="D500" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E500" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F500" t="s">
         <v>309</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="H500" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>75</v>
       </c>
       <c r="D501" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E501" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F501" t="s">
         <v>1355</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="H501" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>79</v>
       </c>
       <c r="D502" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E502" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F502" t="s">
         <v>1355</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="H502" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>83</v>
       </c>
       <c r="D503" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E503" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F503" t="s">
         <v>1355</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="H503" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>87</v>
       </c>
       <c r="D504" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E504" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F504" t="s">
         <v>374</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H504" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>91</v>
       </c>
       <c r="D505" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E505" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F505" t="s">
         <v>1099</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="H505" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>95</v>
       </c>
       <c r="D506" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E506" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F506" t="s">
         <v>1355</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="H506" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>98</v>
       </c>
       <c r="D507" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E507" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F507" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>99</v>
+        <v>1623</v>
       </c>
       <c r="H507" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>102</v>
       </c>
       <c r="D508" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E508" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F508" t="s">
         <v>309</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>99</v>
+        <v>1626</v>
       </c>
       <c r="H508" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1621</v>
+        <v>1627</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>106</v>
       </c>
       <c r="D509" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E509" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F509" t="s">
         <v>321</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>99</v>
+        <v>1628</v>
       </c>
       <c r="H509" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>110</v>
       </c>
       <c r="D510" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E510" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F510" t="s">
         <v>321</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>99</v>
+        <v>1630</v>
       </c>
       <c r="H510" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>114</v>
       </c>
       <c r="D511" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E511" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F511" t="s">
         <v>478</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>99</v>
+        <v>1632</v>
       </c>
       <c r="H511" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>118</v>
       </c>
       <c r="D512" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E512" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F512" t="s">
         <v>478</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>99</v>
+        <v>1634</v>
       </c>
       <c r="H512" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>122</v>
       </c>
       <c r="D513" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E513" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="F513" t="s">
         <v>309</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>99</v>
+        <v>1636</v>
       </c>
       <c r="H513" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>10</v>
       </c>
       <c r="D514" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E514" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F514" t="s">
         <v>309</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
       <c r="H514" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1631</v>
+        <v>1642</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>20</v>
       </c>
       <c r="D515" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E515" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F515" t="s">
         <v>309</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1632</v>
+        <v>1643</v>
       </c>
       <c r="H515" t="s">
-        <v>1633</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1634</v>
+        <v>1645</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>24</v>
       </c>
       <c r="D516" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E516" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F516" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1636</v>
+        <v>1647</v>
       </c>
       <c r="H516" t="s">
-        <v>1637</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1638</v>
+        <v>1649</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>28</v>
       </c>
       <c r="D517" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E517" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F517" t="s">
         <v>1355</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1639</v>
+        <v>1650</v>
       </c>
       <c r="H517" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1641</v>
+        <v>1652</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>32</v>
       </c>
       <c r="D518" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E518" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F518" t="s">
         <v>342</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1642</v>
+        <v>1653</v>
       </c>
       <c r="H518" t="s">
-        <v>1643</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>36</v>
       </c>
       <c r="D519" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E519" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F519" t="s">
         <v>374</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1645</v>
+        <v>1656</v>
       </c>
       <c r="H519" t="s">
-        <v>1646</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1647</v>
+        <v>1658</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>40</v>
       </c>
       <c r="D520" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E520" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F520" t="s">
         <v>301</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1648</v>
+        <v>1659</v>
       </c>
       <c r="H520" t="s">
-        <v>1649</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1650</v>
+        <v>1661</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>44</v>
       </c>
       <c r="D521" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E521" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F521" t="s">
         <v>321</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1651</v>
+        <v>1662</v>
       </c>
       <c r="H521" t="s">
-        <v>1652</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1653</v>
+        <v>1664</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>47</v>
       </c>
       <c r="D522" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E522" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F522" t="s">
         <v>301</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="H522" t="s">
-        <v>1655</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>51</v>
       </c>
       <c r="D523" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E523" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F523" t="s">
         <v>1355</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1657</v>
+        <v>1668</v>
       </c>
       <c r="H523" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1659</v>
+        <v>1670</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>55</v>
       </c>
       <c r="D524" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E524" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F524" t="s">
         <v>554</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1660</v>
+        <v>1671</v>
       </c>
       <c r="H524" t="s">
-        <v>1661</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1662</v>
+        <v>1673</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>59</v>
       </c>
       <c r="D525" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E525" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F525" t="s">
         <v>329</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1663</v>
+        <v>1674</v>
       </c>
       <c r="H525" t="s">
-        <v>1664</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1665</v>
+        <v>1676</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>63</v>
       </c>
       <c r="D526" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E526" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F526" t="s">
         <v>301</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="H526" t="s">
-        <v>1667</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1668</v>
+        <v>1679</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>67</v>
       </c>
       <c r="D527" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E527" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F527" t="s">
         <v>1355</v>
       </c>
       <c r="G527" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H527" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>71</v>
       </c>
       <c r="D528" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E528" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F528" t="s">
         <v>1355</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1671</v>
+        <v>1682</v>
       </c>
       <c r="H528" t="s">
-        <v>1672</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1673</v>
+        <v>1684</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>75</v>
       </c>
       <c r="D529" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E529" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F529" t="s">
         <v>321</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1674</v>
+        <v>1685</v>
       </c>
       <c r="H529" t="s">
-        <v>1675</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1676</v>
+        <v>1687</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>79</v>
       </c>
       <c r="D530" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E530" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F530" t="s">
         <v>374</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1677</v>
+        <v>1688</v>
       </c>
       <c r="H530" t="s">
-        <v>1678</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1679</v>
+        <v>1690</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>83</v>
       </c>
       <c r="D531" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E531" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F531" t="s">
         <v>1355</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="H531" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1681</v>
+        <v>1692</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>87</v>
       </c>
       <c r="D532" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E532" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F532" t="s">
         <v>1355</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1682</v>
+        <v>1693</v>
       </c>
       <c r="H532" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>91</v>
       </c>
       <c r="D533" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E533" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F533" t="s">
         <v>301</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="H533" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1686</v>
+        <v>1697</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>95</v>
       </c>
       <c r="D534" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E534" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F534" t="s">
-        <v>1687</v>
+        <v>1698</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
       <c r="H534" t="s">
-        <v>1689</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>98</v>
       </c>
       <c r="D535" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E535" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F535" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1691</v>
+        <v>1702</v>
       </c>
       <c r="H535" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1693</v>
+        <v>1704</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>102</v>
       </c>
       <c r="D536" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E536" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F536" t="s">
         <v>374</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1694</v>
+        <v>1705</v>
       </c>
       <c r="H536" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>106</v>
       </c>
       <c r="D537" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E537" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F537" t="s">
         <v>301</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="H537" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>110</v>
       </c>
       <c r="D538" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E538" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F538" t="s">
         <v>1355</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="H538" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>114</v>
       </c>
       <c r="D539" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E539" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F539" t="s">
         <v>1355</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="H539" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>118</v>
       </c>
       <c r="D540" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E540" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F540" t="s">
         <v>321</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="H540" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>122</v>
       </c>
       <c r="D541" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E541" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F541" t="s">
         <v>1355</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="H541" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>126</v>
       </c>
       <c r="D542" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E542" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="H542" t="s">
-        <v>1710</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1711</v>
+        <v>1722</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>130</v>
       </c>
       <c r="D543" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E543" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F543" t="s">
         <v>309</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1712</v>
+        <v>1723</v>
       </c>
       <c r="H543" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1714</v>
+        <v>1725</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>134</v>
       </c>
       <c r="D544" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E544" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F544" t="s">
         <v>1355</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1715</v>
+        <v>1726</v>
       </c>
       <c r="H544" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>138</v>
       </c>
       <c r="D545" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E545" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F545" t="s">
         <v>321</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H545" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1719</v>
+        <v>1730</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>142</v>
       </c>
       <c r="D546" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E546" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F546" t="s">
         <v>554</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1720</v>
+        <v>1731</v>
       </c>
       <c r="H546" t="s">
-        <v>1721</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1722</v>
+        <v>1733</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>146</v>
       </c>
       <c r="D547" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E547" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F547" t="s">
         <v>1355</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1723</v>
+        <v>1734</v>
       </c>
       <c r="H547" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1724</v>
+        <v>1735</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>149</v>
       </c>
       <c r="D548" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E548" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F548" t="s">
         <v>267</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1725</v>
+        <v>1736</v>
       </c>
       <c r="H548" t="s">
-        <v>1726</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1727</v>
+        <v>1738</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>152</v>
       </c>
       <c r="D549" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E549" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F549" t="s">
         <v>301</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="H549" t="s">
-        <v>1729</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1730</v>
+        <v>1741</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>156</v>
       </c>
       <c r="D550" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E550" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F550" t="s">
         <v>321</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1731</v>
+        <v>1742</v>
       </c>
       <c r="H550" t="s">
-        <v>1732</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>160</v>
       </c>
       <c r="D551" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E551" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F551" t="s">
         <v>554</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="H551" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>164</v>
       </c>
       <c r="D552" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E552" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F552" t="s">
         <v>321</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1737</v>
+        <v>1748</v>
       </c>
       <c r="H552" t="s">
-        <v>1738</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>168</v>
       </c>
       <c r="D553" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E553" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F553" t="s">
         <v>301</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1740</v>
+        <v>1751</v>
       </c>
       <c r="H553" t="s">
-        <v>1741</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1742</v>
+        <v>1753</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>172</v>
       </c>
       <c r="D554" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E554" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F554" t="s">
         <v>1355</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1743</v>
+        <v>1754</v>
       </c>
       <c r="H554" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>176</v>
       </c>
       <c r="D555" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E555" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F555" t="s">
         <v>1355</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1745</v>
+        <v>1756</v>
       </c>
       <c r="H555" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1746</v>
+        <v>1757</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>180</v>
       </c>
       <c r="D556" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E556" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F556" t="s">
         <v>321</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1747</v>
+        <v>1758</v>
       </c>
       <c r="H556" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1749</v>
+        <v>1760</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>183</v>
       </c>
       <c r="D557" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E557" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F557" t="s">
         <v>1355</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1750</v>
+        <v>1761</v>
       </c>
       <c r="H557" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1751</v>
+        <v>1762</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>187</v>
       </c>
       <c r="D558" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E558" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F558" t="s">
         <v>301</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1752</v>
+        <v>1763</v>
       </c>
       <c r="H558" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>191</v>
       </c>
       <c r="D559" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E559" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F559" t="s">
-        <v>1755</v>
+        <v>1766</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="H559" t="s">
-        <v>1757</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>195</v>
       </c>
       <c r="D560" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E560" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F560" t="s">
         <v>321</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="H560" t="s">
-        <v>1652</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1760</v>
+        <v>1771</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>198</v>
       </c>
       <c r="D561" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E561" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F561" t="s">
         <v>554</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1761</v>
+        <v>1772</v>
       </c>
       <c r="H561" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>202</v>
       </c>
       <c r="D562" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E562" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F562" t="s">
         <v>301</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
       <c r="H562" t="s">
-        <v>1765</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1766</v>
+        <v>1777</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>206</v>
       </c>
       <c r="D563" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E563" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F563" t="s">
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="H563" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>210</v>
       </c>
       <c r="D564" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E564" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F564" t="s">
         <v>301</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1771</v>
+        <v>1782</v>
       </c>
       <c r="H564" t="s">
-        <v>1772</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>458</v>
       </c>
       <c r="D565" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E565" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F565" t="s">
         <v>301</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="H565" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>213</v>
       </c>
       <c r="D566" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E566" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F566" t="s">
         <v>1355</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="H566" t="s">
-        <v>1778</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1779</v>
+        <v>1790</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>216</v>
       </c>
       <c r="D567" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E567" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F567" t="s">
         <v>321</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1780</v>
+        <v>1791</v>
       </c>
       <c r="H567" t="s">
-        <v>1781</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1782</v>
+        <v>1793</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>220</v>
       </c>
       <c r="D568" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E568" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F568" t="s">
         <v>1355</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1783</v>
+        <v>1794</v>
       </c>
       <c r="H568" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1784</v>
+        <v>1795</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>224</v>
       </c>
       <c r="D569" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E569" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F569" t="s">
         <v>301</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1785</v>
+        <v>1796</v>
       </c>
       <c r="H569" t="s">
-        <v>1786</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>227</v>
       </c>
       <c r="D570" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E570" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F570" t="s">
         <v>301</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1788</v>
+        <v>1799</v>
       </c>
       <c r="H570" t="s">
-        <v>1789</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1790</v>
+        <v>1801</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>231</v>
       </c>
       <c r="D571" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E571" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F571" t="s">
         <v>321</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1791</v>
+        <v>1802</v>
       </c>
       <c r="H571" t="s">
-        <v>1792</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>234</v>
       </c>
       <c r="D572" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E572" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F572" t="s">
         <v>554</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="H572" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>238</v>
       </c>
       <c r="D573" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E573" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F573" t="s">
         <v>259</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="H573" t="s">
-        <v>1798</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1799</v>
+        <v>1810</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>242</v>
       </c>
       <c r="D574" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E574" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F574" t="s">
         <v>1355</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1800</v>
+        <v>1811</v>
       </c>
       <c r="H574" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1801</v>
+        <v>1812</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>246</v>
       </c>
       <c r="D575" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E575" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F575" t="s">
         <v>1355</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1802</v>
+        <v>1813</v>
       </c>
       <c r="H575" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>494</v>
       </c>
       <c r="D576" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E576" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F576" t="s">
         <v>301</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H576" t="s">
-        <v>1805</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1806</v>
+        <v>1817</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>498</v>
       </c>
       <c r="D577" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E577" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F577" t="s">
         <v>1355</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1807</v>
+        <v>1818</v>
       </c>
       <c r="H577" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1808</v>
+        <v>1819</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>502</v>
       </c>
       <c r="D578" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E578" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F578" t="s">
         <v>1355</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1809</v>
+        <v>1820</v>
       </c>
       <c r="H578" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1810</v>
+        <v>1821</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>506</v>
       </c>
       <c r="D579" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E579" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F579" t="s">
         <v>301</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1811</v>
+        <v>1822</v>
       </c>
       <c r="H579" t="s">
-        <v>1812</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1813</v>
+        <v>1824</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>510</v>
       </c>
       <c r="D580" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E580" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F580" t="s">
         <v>321</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1814</v>
+        <v>1825</v>
       </c>
       <c r="H580" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1816</v>
+        <v>1827</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>514</v>
       </c>
       <c r="D581" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E581" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F581" t="s">
         <v>554</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1817</v>
+        <v>1828</v>
       </c>
       <c r="H581" t="s">
-        <v>1818</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1819</v>
+        <v>1830</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>518</v>
       </c>
       <c r="D582" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E582" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F582" t="s">
         <v>1355</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
       <c r="H582" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1821</v>
+        <v>1832</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>522</v>
       </c>
       <c r="D583" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E583" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F583" t="s">
         <v>301</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1822</v>
+        <v>1833</v>
       </c>
       <c r="H583" t="s">
-        <v>1823</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>526</v>
       </c>
       <c r="D584" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E584" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F584" t="s">
         <v>321</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1825</v>
+        <v>1836</v>
       </c>
       <c r="H584" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1827</v>
+        <v>1838</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>530</v>
       </c>
       <c r="D585" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E585" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F585" t="s">
         <v>1355</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H585" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1828</v>
+        <v>1839</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>533</v>
       </c>
       <c r="D586" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E586" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F586" t="s">
         <v>301</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1829</v>
+        <v>1840</v>
       </c>
       <c r="H586" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1831</v>
+        <v>1842</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>537</v>
       </c>
       <c r="D587" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E587" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F587" t="s">
         <v>321</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1832</v>
+        <v>1843</v>
       </c>
       <c r="H587" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1834</v>
+        <v>1845</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>541</v>
       </c>
       <c r="D588" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E588" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F588" t="s">
         <v>1355</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1835</v>
+        <v>1846</v>
       </c>
       <c r="H588" t="s">
-        <v>1836</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1837</v>
+        <v>1848</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>545</v>
       </c>
       <c r="D589" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E589" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F589" t="s">
         <v>1355</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1838</v>
+        <v>1849</v>
       </c>
       <c r="H589" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1839</v>
+        <v>1850</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>549</v>
       </c>
       <c r="D590" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E590" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F590" t="s">
         <v>301</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
       <c r="H590" t="s">
-        <v>1841</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1842</v>
+        <v>1853</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>553</v>
       </c>
       <c r="D591" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E591" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F591" t="s">
         <v>301</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="H591" t="s">
-        <v>1844</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1845</v>
+        <v>1856</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>558</v>
       </c>
       <c r="D592" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E592" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F592" t="s">
         <v>321</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1846</v>
+        <v>1857</v>
       </c>
       <c r="H592" t="s">
-        <v>1847</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1848</v>
+        <v>1859</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>1245</v>
       </c>
       <c r="D593" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E593" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F593" t="s">
         <v>309</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1849</v>
+        <v>1860</v>
       </c>
       <c r="H593" t="s">
-        <v>1850</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1851</v>
+        <v>1862</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>1249</v>
       </c>
       <c r="D594" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E594" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F594" t="s">
         <v>1355</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1852</v>
+        <v>1863</v>
       </c>
       <c r="H594" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>1253</v>
       </c>
       <c r="D595" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E595" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F595" t="s">
         <v>1355</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
       <c r="H595" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>1257</v>
       </c>
       <c r="D596" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E596" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="F596" t="s">
         <v>301</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1856</v>
+        <v>1867</v>
       </c>
       <c r="H596" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1858</v>
+        <v>1869</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>10</v>
       </c>
       <c r="D597" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="E597" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="H597" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>