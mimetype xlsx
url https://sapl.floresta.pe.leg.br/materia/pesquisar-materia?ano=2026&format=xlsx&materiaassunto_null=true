--- v0 (2026-01-31)
+++ v1 (2026-05-09)
@@ -10,98 +10,2245 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1768" uniqueCount="722">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autografo</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7233/autografo_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre menor vencimento a ser pago aos servidores da Prefeitura Municipal de Floresta/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7234/autografo_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e a rastreabilidade das emendas parlamentares no âmbito do Município de Floresta-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7235/autografo_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o piso salarial de Agente Comunitário de Saúde e dos Agentes de Combate às Endemias nos termos do § 9°, do art. 198 da Constituição Federal, com redação dada pela Emenda Constitucional de n° 120, de 06 de maio de 2022.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7267/autografo_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Isenta do pagamento da tarifa de energia elétrica os consumidores de baixa renda do município de Floresta/PE que consumam até 80kwh/mês, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7268/autografo_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Creche Municipal Luiz Antônio Torres - "Luizinho" em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7269/autografo_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o nome da Creche localizada no Loteamento Três Marias, neste município, como Creche Municipal Fernando Sales de Moura Maniçoba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7270/autografo_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Banda Filarmônica Nelson Barros da Rosa como Patrimônio Cultural Imaterial do Povo de Floresta-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7271/autografo_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição do plantio da espécie Nim Indiano (Azadirachta indica) no Município de Floresta e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7272/autografo_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 40, localizada no Bairro Centro, no Município de Floresta-PE, como “Rua Ator Vavá Schön-Paulino”.</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7273/autografo_n_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Central Municipal de Abastecimento Farmacêutica de Milton Manoel Cordeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7274/autografo_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a rua projetada 02, do Loteamento Paraíso, no Município de Floresta-PE, como “Rua Ancilon Leite de Sá”.</t>
+  </si>
+  <si>
+    <t>7275</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7275/autografo_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização dos Profissionais da Educação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7276</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7276/autografo_n_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina logradouro público.</t>
+  </si>
+  <si>
+    <t>7277</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7277/autografo_n_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>7278</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7278/autografo_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o município de Floresta/PE a conceder, mediante concessão de direito real de uso - CDRU, o imóvel público que indica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7309/autografo_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia do transporte universitário gratuito aos estudantes residentes no município de Floresta-PE que se deslocam para os municípios de Belém do São Francisco-PE e Serra Talhada-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7310</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7310/autografo_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a transformar o cargo de auxiliar de enfermagem em técnico de enfermagem, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7311/autografo_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7312/autografo_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7313/autografo_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 335 DE 22 DE MAIO DE 2006, DO MUNICIPIO DE FLORESTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7365</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7365/autografo_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de apresentação do Relatório Anual das Políticas Públicas voltadas à Juventude no Município de Floresta-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7366</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7366/autografo_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>7367</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7367/autografo_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a inclusão das pessoas com Transtorno do Espectro Autista (TEA) e outras neurodivergências nas políticas municipais de trabalho, qualificação profissional e geração de renda.</t>
+  </si>
+  <si>
+    <t>7368</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7368/autografo_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de QR Code contendo informações biográficas do homenageado nas placas de identificação de logradouros, próprios, vias, praças, parques e demais bens públicos que receberem denominação em homenagem a pessoas no município Floresta-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7369</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7369/autografo_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a promoção de conteúdos voltados à manipulação e utilização de Inteligências Artificiais (IAs) nas escolas da rede pública municipal de Floresta-PE.</t>
+  </si>
+  <si>
+    <t>7370</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7370/autografo_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Política Municipal de Controle de Cães Errantes e Proteção de Rebanhos, no âmbito do Município de Floresta-PE.</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7371/autografo_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a proteção e acolhimento de servidoras públicas municipais vítimas de violência doméstica e familiar no âmbito do Município de Floresta–PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7372</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7372/autografo_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal de Proteção, Preservação, Manejo e Reposição dos Tamarindeiros no Município de Floresta e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7373</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7373/autografo_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7404</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7404/autografo_n_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga a vigência do Plano Municipal de Educação (PME) até 30 de outubro de 2026, aprovado pela Lei Municipal n° 592, de 18 de junho de 2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7405</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7405/autografo_n_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7406</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7406/autografo_n_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a concessão de benefícios fiscais a pessoas com Transtorno do Espectro Autista (TEA) no Município de Floresta-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7407</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7407/autografo_n_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispões sobre as diretrizes para a aprovação de novos loteamentos e desmembramentos em áreas urbanas no âmbito do município de Floresta/PE.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>EMENM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7214/emenda_modificativa_no_01-2026_-_ao_projeto_de_lei_no_69-2025.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivo do Projeto de Lei nº 69/2025 de autoria do Executivo Municipal de Floresta.</t>
+  </si>
+  <si>
+    <t>7403</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Modifica artigo do Projeto de Lei Complementar nº 01/2026.</t>
+  </si>
+  <si>
+    <t>7192</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>BEIJINHA PUÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7192/indicacao_no_01_-2026_-_museu_do_vaqueiro__-_beijinha.docx</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita de Floresta-PE, Rosangela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a criação do Museu do Vaqueiro neste município.</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>TALLES CRUZ</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja reiterado um veemente apelo a Excelentíssima Senhora Governadora de Pernambuco  Raquel Lyra - e ao Excelentíssimo Senhor Presidente do Instituto Agronômico de Pernambuco  IPA  Miguel Duque, no sentido de viabilizar, em caráter de urgência, a implantação de sistemas para facilitar o abastecimento de água potável, objetivando o atendimento das necessidades das seguintes localidades de nosso município:_x000D_
+_x000D_
+		Assentamento Jacaré - (dessalinizador e placas de energia fotovoltaica);_x000D_
+_x000D_
+		Associação Pedra Ferrada - (dessalinizador e placas de energia fotovoltaica);_x000D_
+_x000D_
+		Fazenda Caldeirão - (dessalinizador e placas de energia fotovoltaica)_x000D_
+_x000D_
+	          Fazenda Poço do Angico - (dessalinizador e placas de energia fotovoltaica);_x000D_
+_x000D_
+		Associação Cachoeirinha - (dessalinizador e placas de energia fotovoltaica);_x000D_
+_x000D_
+Agrovila 6  Mandantes  Placas de energia fotovoltaica para funcionamento do Poço Comunitário.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>TIAGO MANIÇOBA</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_n_03-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Teixeira Lyra Lucena, para incluir o município de Floresta no itinerário do programa de Castração Móvel já no primeiro ciclo de atendimento.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_n_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, viabilize a construção de uma QUADRA POLIESPORTIVA na Escola Municipal Manoel José Lopes, localizada no Assentamento Angico.</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_n_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da Secretaria de Planejamento, Obras e Serviços Públicos, viabilize a construção de uma PASSAGEM MOLHADA ligando a comunidade do Angico à comunidade da Malhada Vermelha.</t>
+  </si>
+  <si>
+    <t>7287</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7287/indicacao_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja um apelo a Excelentíssima Senhora Governadora de Pernambuco – Raquel Lyra – para que envide esforços através da Secretaria de Recursos Hídricos e Saneamento do Estado de Pernambuco e o Sistema Integrado de Saneamento Rural – SISAR, no sentido de viabilizar a implantação de uma REDE DE ABASTECIMENTO DE ÁGUA NO LOTEAMENTO RURAL - FAZENDA MELANCIA.</t>
+  </si>
+  <si>
+    <t>7320</t>
+  </si>
+  <si>
+    <t>PÉRICLES FERRAZ</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita de Floresta-PE, Rosangela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a criação de um Programa Municipal de Conscientização e Preservação do Patrimônio Público e Cultural, diante dos constantes atos de depredação e vandalismo que vêm ocorrendo em larga escala em nossa cidade.</t>
+  </si>
+  <si>
+    <t>7385</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja reiterado apelo ao Excelentíssimo Senhor Ministro das Comunicações – Frederico de Siqueira Filho - no sentido de viabilizar medidas técnicas e administrativas visando à instalação de 02 (duas) torres de telefonia móvel da Operadora VIVO, nas localidades – Agrovila 6/Bloco 4/Mandantes e Malhada Vermelha.</t>
+  </si>
+  <si>
+    <t>7381</t>
+  </si>
+  <si>
+    <t>PEU VILARIM</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7381/indicacao_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Companhia Energética de Pernambuco (NEOENERGIA PERNAMBUCO), para que realize a extensão da rede elétrica à comunidade do Muquém, localizada no município de Floresta-PE.</t>
+  </si>
+  <si>
+    <t>7392</t>
+  </si>
+  <si>
+    <t>BEIJINHA PUÇA, DR. VICTOR LAERT, GILBERTO QUIRINO, LENILTON DO DETRAN, TALLES CRUZ, TIAGO MANIÇOBA</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja enviado veemente apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, para que empreenda todos os esforços junto ao Governo do Estado de Pernambuco, visando à cessão do imóvel onde funciona a Secretaria de Planejamento, Obras e Serviços Públicos, para a CONSTRUÇÃO DE PRAÇA DE ALIMENTAÇÃO de nossa cidade.</t>
+  </si>
+  <si>
+    <t>7393</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Poder Executivo Municipal, no sentido de criar e implementar um Programa Municipal Permanente de recuperação, manutenção e conservação das estradas rurais de Floresta, com calendário público, planejamento contínuo e prioridade para comunidades em situação de maior vulnerabilidade social, econômica e territorial.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7205/mocao_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Movo à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja consignada na ata dos trabalhos desta Casa Legislativa, MOÇÃO DE APLAUSO à Associação Brasileira de Estudos Sociais – ABRAES, criada em Floresta no dia 29 de setembro de 2023, bem como aos acadêmicos florestanos Dênis Artur de Barros Carvalho e Leonardo Ferraz Gominho, recentemente empossados no Instituto Arqueológico, Histórico e Geográfico Pernambucano (IAHGP), em reconhecimento à relevante contribuição cultural e científica que dignifica o nome de nossa cidade.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>PARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parecer da Comissão de Educação, Cultura, Esporte </t>
+  </si>
+  <si>
+    <t>Educação, Cultura, Esporte e Lazer</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7260/pare-01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 09/2026, do Vereador Pedro Gomes Vilarim Junior, o qual “INSTITUI A POLÍTICA MUNICIPAL DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7261/pare-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer, ao Projeto de Lei nº 74/2026, do Vereador Pedro Gomes Vilarim Junior, o qual “INSTITUI A BANDA FILARMÔNICA NELSON BARROS DA ROSA COMO PATRIMÔNIO CULTURAL IMATERIAL DO POVO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7300</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7300/parecer_no_03-2026_-_comissao_de_e.c.e.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei Complementar nº 05/2025, do Executivo Municipal, o qual “ALTERA A LEI Nº 355 DE 22 DE MAIO DE 2006, DO MUNICÍPIO DE FLORESTA-PE, DE DÁ OUTRAS PROVIDENCIAS ".</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7301/parecer_no_04-2026_-_comissao_de_e.c.e.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 12/2026, do Executivo Municipal, o qual “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7302</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7302/parecer_no_05-2026_-_comissao_de_e.c.e.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 02/2026, do Vereador Pedro Gomes Vilarim Junior, o qual “DISPÕE SOBRE A GARANTIA DO TRANSPORTE UNIVERSITÁRIO GRATUITO AOS ESTUDANTES RESIDENTES NO MUNICÍPIO DE FLORESTA-PE QUE SE DESLOCAM PARA OS MUNICÍPIOS DE BELÉM DO SÃO FRANCISCO-PE E SERRA TALHADA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7351</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7351/parecer_no_06-2026_-_comissao_de_educacao_cultura_e_lazer.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 21/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A INCLUSÃO DE QR CODE CONTENDO INFORMAÇÕES BIOGRÁFICAS DO HOMENAGEADO NAS PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS, PRÓPRIOS, VIAS, PRAÇAS, PARQUES E DEMAIS BENS PÚBLICOS QUE RECEBEREM DENOMINAÇÃO EM HOMENAGEM A PESSOAS NO MUNICÍPIO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7352</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7352/parecer_no_07-2026_-_comissao_de_educacao_cultura_e_lazer.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 22/2026, do Vereador Péricles Araújo Ferraz, o qual “DISPÕE SOBRE A PROMOÇÃO DE CONTEÚDOS VOLTADOS À MANIPULAÇÃO E UTILIZAÇÃO DE INTELIGÊNCIAS ARTIFICIAIS (IAs) NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE FLORESTA-PE”.</t>
+  </si>
+  <si>
+    <t>7398</t>
+  </si>
+  <si>
+    <t>CCJR - Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7398/parecer_educacao_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Educação, Cultura, Esporte e Lazer ao Projeto de Lei nº 32/2026, do Executivo Municipal, o qual Prorroga a vigência do Plano Municipal de Educação (PME) até 30 de outubro de 2026, aprovado pela Lei Municipal n° 592, de 18 de junho de 2015, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>PARF</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7226/parecer_cfo_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 01/2026, do Executivo Municipal, o qual, “DISPÕES SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7227</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7227/parecer_cfo_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 07/2026, do Executivo Municipal, o qual “FIXA O PISO SALARIAL DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS NOS TERMOS DO 9º DO ART. 198 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL DE Nº 120, DE 06 DE MAIO DE 2022.”</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7305/parecer_no_03-2026_-_comissao_de_f.o.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei Complementar nº 05/2025, do Executivo Municipal, o qual “ALTERA A LEI Nº 335 DE 22 DE MAIO DE 2006, DO MUNICÍPIO DE FLORESTA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7228/parecer_no_04-2026_-_comissao_de_f.o.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 69/2025, do Executivo Municipal, o qual “AUTORIZA O MUNICÍPIO DE FLORESTA/PE A CONCEDER, MEDIANTE CONCESSÃO DE DIREITO REAL DE USO - CDRU, O IMÓVEL PÚBLICO QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7258/parf-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 71/2025, do Executivo Municipal, o qual “ISENTA DO PAGAMENTO DA TARIFA DE ENERGIA ELÉTRICA OS CONSUMIDORES DE BAIXA RENDA DO MUNICÍPIO DE FLORESTA/PE QUE CONSUMAM ATÉ 80 KWH/MÊS, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7306/parecer_no_06-2026_-_comissao_de_f.o.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 12/2026, do Executivo Municipal, o qual “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7307</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7307/parecer_no_07-2026_-_comissao_de_f.o.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 02/2026, do Vereador Pedro Gomes Vilarim Junior, o qual “DISPÕE SOBRE A GARANTIA DO TRANSPORTE UNIVERSITÁRIO GRATUITO AOS ESTUDANTES RESIDENTES NO MUNICÍPIO DE FLORESTA-PE QUE SE DESLOCAM PARA OS MUNICÍPIOS DE BELÉM DO SÃO FRANCISCO-PE E SERRA TALHADA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7308/parecer_no_08-2026_-_comissao_de_f.o.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, ao Projeto de Lei nº 13/2026, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
+  </si>
+  <si>
+    <t>7361</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7361/parecer_no_09-2026_-_comissao_de_financas_e_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 16/2026, do Executivo Municipal o qual ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 5.488.135,02.</t>
+  </si>
+  <si>
+    <t>7362</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7362/parecer_no_10-2026_-_comissao_de_financas_e_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 17/2026, do Executivo Municipal o qual “DISPÕE SOBRE A LIMPEZA, CONSERVAÇÃO E MANUTENÇÃO DE TERRENOS BALDIOS E IMÓVEIS URBANOS NO MUNICÍPIO DE FLORESTA (PE) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7363</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7363/parecer_no_11-2026_-_comissao_de_financas_e_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 28/2026, do Executivo Municipal o qual “REVOGA A LEI Nº 555/2014 E DISPÕE SOBRE A REGULAMENTAÇÃO E FIXAÇÃO DO AUXÍLIO-MORADIA, AUXÍLIO-ALIMENTAÇÃO E FORNECIMENTO DE ÁGUA POTÁVEL AOS MÉDICOS PARTICIPANTES DOS PROGRAMAS MAIS MÉDICOS PARA O BRASIL E MÉDICOS PELO BRASIL, NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE, CONFORME PORTARIAS DO MINISTÉRIO DA SAÚDE”.</t>
+  </si>
+  <si>
+    <t>7364</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7364/parecer_no_12-2026_-_comissao_de_financas_e_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 29/2026, do Executivo Municipal o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$: 950.000,00 (NOVECENTOS E CINQUENTA MIL REAIS).”</t>
+  </si>
+  <si>
+    <t>7401</t>
+  </si>
+  <si>
+    <t>Obras, Serviços Públicos, Agricultura e Meio Ambiente</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7401/parecer_financas_n_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 33/2026, do Executivo Municipal, o qual abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.386.000,00 (um milhão trezentos e oitenta e seis mil reais).</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>PARO</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Obras, Serviços Públicos, A</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7229/parecer_no_01-2026_-_comissao_de_o.s.a.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 69/2025, do Executivo Municipal, o qual “AUTORIZA O MUNICÍPIO DE FLORESTA/PE A CONCEDER, MEDIANTE CONCESSÃO DE DIREITO REAL DE USO - CDRU, O IMÓVEL PÚBLICO QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7259/paro-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 75/2025, do Vereador Pedro Gomes Vilarim Junior, o qual “DISPÕE SOBRE A PROIBIÇÃO DO PLANTIO DA ESPÉCIE NIM INDIANO (AZADIRACHTA INDICA) NO MUNICÍPIO DE FLORESTA – PE, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7303/parecer_no_03-2026_-_comissao_de_o.s.a.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei Complementar nº 05/2025, do Executivo Municipal, o qual “ALTERA A LEI Nº 355 DE 22 DE MAIO DE 2006, DO MUNICÍPIO DE FLORESTA-PE, DE DÁ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>7353</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7353/parecer_no_04-2026_-_comissao_de_obras_servicos_publicos_agric.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 17/2026, do Executivo Municipal, o qual “DISPÕE SOBRE A LIMPEZA, CONSERVAÇÃO E MANUTENÇÃO DE TERRENOS BALDIOS E IMÓVEIS URBANOS NO MUNICÍPIO DE FLORESTA (PE) E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7354</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7354/parecer_no_05-2026_-_comissao_de_obras_servicos_publicos_agric.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 21/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A INCLUSÃO DE QR CODE CONTENDO INFORMAÇÕES BIOGRÁFICAS DO HOMENAGEADO NAS PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS, PRÓPRIOS, VIAS, PRAÇAS, PARQUES E DEMAIS BENS PÚBLICOS QUE RECEBEREM DENOMINAÇÃO EM HOMENAGEM A PESSOAS NO MUNICÍPIO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7355</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7355/parecer_no_06-2026_-_comissao_de_obras_servicos_publicos_agric.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 24/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE CONTROLE DE CÃES ERRANTES E PROTEÇÃO DE REBANHOS, NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE".</t>
+  </si>
+  <si>
+    <t>7356</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7356/parecer_no_07-2026_-_comissao_de_obras_servicos_publicos_agric.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei nº 25/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “INSTITUI DIRETRIZES PARA A PROTEÇÃO E ACOLHIMENTO DE SERVIDORAS PÚBLICAS MUNICIPAIS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO DE FLORESTA PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7399</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7399/parecer_obras_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Obras, Serviços Públicos, Agricultura e Meio Ambiente ao Projeto de Lei Complementar nº 02/2026, do Executivo Municipal, o qual “Dispõe sobre as diretrizes para a aprovação de novos loteamentos e desmembramentos em áreas urbanas no âmbito do município de Floresta/PE”.</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>PARSS</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Seguridade Social  Saúde, P</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7262/pars-01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Providência e Assistência Social, ao Projeto de Lei nº 71/2026, do Executivo Municipal, o qual “ISENTA DO PAGAMENTO DA TARIFA DE ENERGIA ELÉTRICA OS CONSUMIDORES DE BAIXA RENDA DO MUNICÍPIO DE FLORESTA/PE QUE CONSUMAM ATÉ 80 KWH/MÊS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7304/parecer_no_02-2026_-_comissao_de_s.s.p.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei Complementar nº 05/2025, do Executivo Municipal, o qual “ALTERA A LEI Nº 335 DE 22 DE MAIO DE 2006, DO MUNICÍPIO DE FLORESTA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7357</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7357/parecer_no_03-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 15/2026, do Vereador 	Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A OBRIGATORIEDADE DE APRESENTAÇÃO DO RELATÓRIO ANUAL DAS POLÍTICAS PÚBLICAS VOLTADAS À JUVENTUDE NO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7358</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7358/parecer_no_05-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 20/2025, do Vereador Pedro Gomes Vilarim Júnior o qual “ESTABELECE DIRETRIZES PARA A INCLUSÃO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E OUTRAS NEURODIVERGÊNCIAS NAS POLÍTICAS MUNICIPAIS DE TRABALHO, QUALIFICAÇÃO PROFISSIONAL E GERAÇÃO DE RENDA”.</t>
+  </si>
+  <si>
+    <t>7359</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7359/parecer_no_06-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 28/2026, do Executivo Municipal o qual “REVOGA A LEI Nº 555/2014 E DISPÕE SOBRE A REGULAMENTAÇÃO E FIXAÇÃO DO AUXÍLIO-MORADIA, AUXÍLIO-ALIMENTAÇÃO E FORNECIMENTO DE ÁGUA POTÁVEL AOS MÉDICOS PARTICIPANTES DOS PROGRAMAS MAIS MÉDICOS PARA O BRASIL E MÉDICOS PELO BRASIL, NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE, CONFORME PORTARIAS DO MINISTÉRIO DA SAÚDE”.</t>
+  </si>
+  <si>
+    <t>7360</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7360/parecer_no_07-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social ao Projeto de Lei nº 25/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “INSTITUI DIRETRIZES PARA A PROTEÇÃO E ACOLHIMENTO DE SERVIDORAS PÚBLICAS MUNICIPAIS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO DE FLORESTA PE E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7400</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7400/parecer_seguridade_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Seguridade Social – Saúde, Previdência e Assistência Social, ao Projeto de Lei nº 34/2026, de autoria do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui diretrizes para a concessão de benefícios fiscais a pessoas com Transtorno do Espectro Autista (TEA) no Município de Floresta-PE e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>PARJ</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão de Constituição, Justiça e Red</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7215/parecer_no_01-2026_-_comissao_de_c.j.r.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 69/2025, do Executivo Municipal, o qual “AUTORIZA O MUNICÍPIO DE FLORESTA/PE A CONCEDER, MEDIANTE CONCESSÃO DE DIREITO REAL DE USO - CDRU, O IMÓVEL PÚBLICO QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS", CONFORME A EMENDA MODIFICATIVA Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7216/parecer_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 24/2025, do Vereador Talles Welles Marques de Sá Cruz e Souza, o qual, “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SR. ANTONIO MARCOS DOS REIS MOURA”.</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7217/parecer_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 25/2025, do Vereador Túlio Vinicius de Sá Laranjeira Ferraz, o qual, “CONCEDE O TÍTULO CIDADÃO HONORÁRIO DE FLORESTA AO SR. ALDÊNIO PATRÍCIO DE SOUZA.”</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7218/parecer_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 26/2026, do Vereador Túlio Vinicius de Sá Laranjeira Ferraz, o qual, “CONCEDE O TÍTULO CIDADÃO HONORÁRIO DE FLORESTA A SRA. MARIA JOSÉ BRAGA DE SILVA PINTO.”</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7219/parecer_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 27/2026, do Vereador Lenilton Rosa de Sá, o qual, “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA A SRA ANDRESSA FREITAS DE ALMEIDA.”</t>
+  </si>
+  <si>
+    <t>7220</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7220/parecer_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 28/2025, do Vereador Lenilton Rosa de Sá, o qual, “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SR. ANDRÉ LUIZ RAMOS SOUZA DE MIRANDA.”</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7221/parecer_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 29/2025, do Vereador Talles Welles Marques de Sá Cruz e Souza, o qual, “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SR. ADRIANO BARBOZA GOMES.”</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7222/parecer_ccjr_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 01/2026, do Executivo Municipal, o qual, “DISPÕES SOBRE O VALOR AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7223/parecer_ccjr_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 06/2026, da Vereadora Lenilda Maria dos Santos Belo, o qual, “DISPÕE SOBRE A TRANSPARÊNCIA DAS EMENDAS PARLAMENTARES NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7224/parecer_ccjr_n_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 07/2026, do Executivo Municipal, o qual “FIXA O PISO SALARIAL DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS NOS TERMOS DO 9º DO ART. 198 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL DE Nº 120, DE 06 DE MAIO DE 2022.”</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 23/2025, do Vereador Francisco Ferraz Novaes Neto, o qual “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SR. MARCELLO FUCHS CAMPOS GOUVEIA.”</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7246/parj-14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 75/2025, do Vereador Pedro Gomes Vilarim Junior, o qual “DISPÕE SOBRE A PROIBIÇÃO DO PLANTIO DA ESPÉCIE NIN INDIANO (AZADIRACHTA INDICA) NO MUNICÍPIO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7247/parj-15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento ao Projeto de Lei nº 74/2025, do Vereador Pedro Gomes Vilarim Junior, o qual, “INSTITUI A BANDA FILARMÔNICA NELSON BARROS DA ROSA COMO PATRIMÔNIO CULTURAL IMATERIAL DO POVO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7248/parj-16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 71/2025, do Executivo Municipal, o qual, “ISENTA DO PAGAMENTO DA TARIFA DE ENERGIA ELÉTRICA OS CONSUMIDORES DE BAIXA RENDA DO MUNICÍPIO DE FLORESTA/PE QUE CONSUMAM ATÉ 80 KWH/MÊS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7249/parj-17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 72/2025, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual, “DENOMINA CRECHE MUNICIPAL LUIZ ANTÔNIO TORRES – “LUIZINHO” EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7250/parj-18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 73/2025, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual, “DENOMINA O NOME DA CRECHE LOCALIZADA NO LOTEAMENTO TRÊS MARIAS, NESTE MUNICÍPIO, COMO CRECHE MUNICIPAL FERNANDO SALES DE MOUTA MANIÇOBA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7251/parj-19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 03/2026, do Vereador Pedro Gomes Vilarim Junior, o qual, “DENOMINA A RUA PROJETADA 40, LOCALIZADA NO BAIRRO CENTRO, NO MUNICÍPIO DE FLORESTA-PE, COMO “RUA ATOR VAVÁ SCHÕN-PAULINO.”</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7252/parj-20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 04/2026, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual, “DENOMINA A CENTRAL MUNICIPAL DE ABASTECIMENTO FARMACÊUTICA DE MILTON MANOEL CORDEIRO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7253/parj-21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 05/2026, do Vereador Victor Laert dos Santos Sá, o qual, “DENOMINA A RUA PROJETADA 02, DO LOTEAMENTO PARAÍDO, NO MUNICÍPIO DE FLORESTA-PE, COMO RUA ANCILON LEITE DE SÁ.”</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7254/parj-22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 10/2026, do Vereador Pedro Gomes Vilarim Junior, o qual, “DENOMINA DE RUA ZULMIRA MARIA DA SILVA GOMES (ZUBA), A RUA PROJETADA 11 – VIA PÚBLICA LOCALIZADA NO LOTEAMENTO NÉ MANIÇOBA (AABB).”</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7255/parj-23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 11/2025, do Vereador Lenilton Rosa de Sá, o qual “DENOMINA DE RUA BERNARDO MENEZES GOMES CARVALHO, A RUA PROJETADA 4, LOCALIZADA NO BAIRRO BELA VISTA.”</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7256/parj-24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 01/2026, do Vereador Pedro Gomes Vilarim Junior, o qual, “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SENHOR WELLINGTON PRESLEY GUEDES DE SÁ.”</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7257/parj-25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 02/2026, do Vereador André Alexandre Ferraz de Sá Moura Maniçoba, o qual “CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE FLORESTA AO SENHOR JOSÉ BERTRAN GONÇALVES.”</t>
+  </si>
+  <si>
+    <t>7292</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7292/parecer_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 08/2026, do Executivo Municipal, o qual “TRANSFORMAÇÃO DE CARGOS. AUXILIAR DE ENFERMAGEM. TÉCNICO DE ENFERMAGEM. VIOLAÇÃO AO CONCURSO PÚBLICO. SÚMULA VINCULANTE Nº 43 DO STF. JURISPRUDÊNCIA DO TCE/PE. INVASÃO DE COMPETÊNCIA PRIVATIVA DA UNIÃO. VICIO DE INICIATIVA. PELA INCONSTITUCIONALIDADE”.</t>
+  </si>
+  <si>
+    <t>7293</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7293/parecer_no_27-2026_-_comissao_de_c.j.r.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 02/2026, do Vereador Pedro Gomes Vilarim Junior, o qual, “DISPÕE SOBRE A GARANTIA DO TRANSPORTE UNIVERSITÁRIO GRATUITO AOS ESTUDANTES RESIDENTES NO MUNICÍPIO DE FLORESTA-PE QUE SE DESLOCAM PARA OS MUNICÍPIOS DE BELÉM DO SÃO FRANCISCO-PE E SERRA TALHADA-PE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7294</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7294/parecer_no_28-2026_-_comissao_de_c.j.r.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 12/2026, do Executivo Municipal, o qual, “FIXA NA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL 11.738/08, O PISO DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7295</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 13/2026, do Executivo Municipal, o qual, “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7296</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7296/parecer_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 03/2026, do Vereador Esequiel Rodrigues de Aquino, o qual, “CONCEDE MEDALHA DE MÉRITO POLÍTICO-ADMINISTRATIVO “AFONSO AUGUSTO FERRAZ.”</t>
+  </si>
+  <si>
+    <t>7297</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7297/parecer_no_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 04/2026, do Vereador Péricles Araújo Ferraz, o qual, “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO FLORESTANO.”</t>
+  </si>
+  <si>
+    <t>7298</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7298/parecer_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 05/2026, do Vereador Tiago Sobral Ferraz Moura Maniçoba, o qual, “CONCEDE MEDALHA DE MÉRITO POLÍTICO ADMINISTRATIVO “AFONSO AUGUSTO FERRAZ” AO SENHOR JOÃO BERTO DE SÁ.”</t>
+  </si>
+  <si>
+    <t>7299</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7299/parecer_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução nº 06/2026, do Vereador Benjamim José Nunes Filho, o qual, “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO.”</t>
+  </si>
+  <si>
+    <t>7340</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7340/parecer_no_34-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 15/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A OBRIGATORIEDADE DE APRESENTAÇÃO DO RELATÓRIO ANUAL DAS POLÍTICAS PÚBLICAS VOLTADAS À JUVENTUDE NO MUNICÍPIO DE FLORESTA-PE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7341</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7341/parecer_no_35-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 16/2026, do Executivo Municipal, o qual ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 5.488.135,02.</t>
+  </si>
+  <si>
+    <t>7342</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7342/parecer_no_36-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 17/2026, do Executivo Municipal, o qual “DISPÕE SOBRE A LIMPEZA, CONSERVAÇÃO E MANUTENÇÃO DE TERRENOS BALDIOS E IMÓVEIS URBANOS NO MUNICÍPIO DE FLORESTA (PE) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7343</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7343/parecer_no_37-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 20/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “ESTABELECE DIRETRIZES PARA A INCLUSÃO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E OUTRAS NEURODIVERGÊNCIAS NAS POLÍTICAS MUNICIPAIS DE TRABALHO, QUALIFICAÇÃO PROFISSIONAL E GERAÇÃO DE RENDA”.</t>
+  </si>
+  <si>
+    <t>7344</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7344/parecer_no_38-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 21/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A INCLUSÃO DE QR CODE CONTENDO INFORMAÇÕES BIOGRÁFICAS DO HOMENAGEADO NAS PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS, PRÓPRIOS, VIAS, PRAÇAS, PARQUES E DEMAIS BENS PÚBLICOS QUE RECEBEREM DENOMINAÇÃO EM HOMENAGEM A PESSOAS NO MUNICÍPIO DE FLORESTA-PE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7345</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7345/parecer_no_39-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 22/2026, do Vereador Péricles Araújo Ferraz, o qual “DISPÕE SOBRE A PROMOÇÃO DE CONTEÚDOS VOLTADOS À MANIPULAÇÃO E UTILIZAÇÃO DE INTELIGÊNCIAS ARTIFICIAIS (IAs) NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE FLORESTA-PE”.</t>
+  </si>
+  <si>
+    <t>7346</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7346/parecer_no_41-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 25/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “INSTITUI DIRETRIZES PARA A PROTEÇÃO E ACOLHIMENTO DE SERVIDORAS PÚBLICAS MUNICIPAIS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO DE FLORESTA PE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7347</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7347/parecer_no_42-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 26/2026, do Vereador Pedro Gomes Vilarim Júnior, o qual “DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO, PRESERVAÇÃO, MANEJO E REPOSIÇÃO DOS TAMARINDEIROS NO MUNICÍPIO DE FLORESTA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7348</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7348/parecer_no_43-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 28/2026, do Executivo Municipal, o qual “REVOGA A LEI Nº 555/2014 E DISPÕE SOBRE A REGULAMENTAÇÃO E FIXAÇÃO DO AUXÍLIO-MORADIA, AUXÍLIO-ALIMENTAÇÃO E FORNECIMENTO DE ÁGUA POTÁVEL AOS MÉDICOS PARTICIPANTES DOS PROGRAMAS MAIS MÉDICOS PARA O BRASIL E MÉDICOS PELO BRASIL, NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE, CONFORME PORTARIAS DO MINISTÉRIO DA SAÚDE”.</t>
+  </si>
+  <si>
+    <t>7349</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7349/parecer_no_44-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 24/2026, do Vereador André Alexandre Ferraz de Sá Moura Maniçoba, o qual “DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE CONTROLE DE CÃES ERRANTES E PROTEÇÃO DE REBANHOS, NO ÂMBITO DO MUNICÍPIO DE FLORESTA-PE”.</t>
+  </si>
+  <si>
+    <t>7350</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7350/parecer_no_45-2026_-_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 29/2026, do Executivo Municipal, o qual “ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 950.000,00 (NOVECENTOS E CINQUENTA MIL REAIS)”.</t>
+  </si>
+  <si>
+    <t>7394</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7394/parecer_ccjr_n_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 32/2026, do Executivo Municipal, o qual “Prorroga a vigência do Plano Municipal de Educação (PME) até 30 de outubro de 2026, aprovado pela Lei Municipal n° 592, de 18 de junho de 2015, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7395</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7395/parecer_ccjr_n_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 33/2026, do Executivo Municipal, o qual abre no orçamento vigente crédito adicional suplementar na importância de R$ 1.386.000,00 (um milhão trezentos e oitenta e seis mil reais).</t>
+  </si>
+  <si>
+    <t>7396</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7396/parecer_ccjr_n_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 34/2026, de autoria do Vereador Pedro Gomes Vilarim Júnior, o qual “Institui diretrizes para a concessão de benefícios fiscais a pessoas com Transtorno do Espectro Autista (TEA) no Município de Floresta-PE e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7397</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7397/parecer_ccjr_n_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Redação ao Projeto de Lei Complementar nº 02/2026, do Executivo Municipal, o qual “Dispões sobre as diretrizes para a aprovação de novos loteamentos e desmembramentos em áreas urbanas no âmbito do município de Floresta/PE”.</t>
+  </si>
+  <si>
+    <t>7190</t>
+  </si>
+  <si>
+    <t>PPROV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedido de Providência </t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7190/pedido_de_providecia_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, sejam adotadas providências para a ampliação da rede de esgoto da Rua Benevides Ferraz de Sá, localizada no Bairro Caitano II.</t>
+  </si>
+  <si>
+    <t>7191</t>
+  </si>
+  <si>
+    <t>TÚLIO LARANJEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7191/pedido_de_providencia_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria competente, providencie a coleta regular do lixo no município de Floresta-PE, bem como a instalação de contêineres de coleta em pontos estratégicos da cidade.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7203/pedido_de_providencia_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de providenciar as REPOSIÇÕES DE LÂMPADAS E A INSTALAÇÃO DE BRAÇOS DE LUZ, que se fazem necessárias na comunidade Barra da Forquilha (mais conhecida como Angico).</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7204/pedido_de_providencia_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de viabilizar os serviços de MANUTENÇÃO NAS ESTRADAS DA ZONA RURAL, DAS COMUNIDADES: ASSENTAMENTO DOS 30, MALHADA VERMELHA, ANIL, EXU, MALHADA DA ONÇA, JARDIM, SÃO JOÃO E DEMAIS LOCALIDADES CIRCUNVIZINHAS.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7213/pedido_de_providencia_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de regularizar a COLETA DE LIXO NA AGROVILA 6 – BLOCO 4 – MANDANTES e VILA DOS PESCADORES.</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7245/pedido_de_providencia_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa Diretora, ouvido o Plenário e obedecidas as formalidades legais e regimentais, que seja encaminhado apelo à Exmª Srª Prefeita Rosangela de Moura Maniçoba Novaes Ferraz, para que, por meio da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, seja realizada com urgência a reposição das lâmpadas queimadas dos postes localizados na Rua Alto Bela Vista, bairro DNER.</t>
+  </si>
+  <si>
+    <t>7288</t>
+  </si>
+  <si>
+    <t>ANDRÉ FERRAZ</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7288/pedido_de_providencia_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar, através da Secretaria de Planejamento, Obras e Serviços Públicos, as reformas do Açougue e do Matadouro Público Municipal.</t>
+  </si>
+  <si>
+    <t>7289</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7289/pedido_de_providencia_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que determine a recomposição do calçamento e do asfalto, nos locais em que houver esse tipo de pavimentação, em todas as áreas onde forem realizadas obras ou reparos de infraestrutura no município.</t>
+  </si>
+  <si>
+    <t>7290</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7290/pedido_de_providencia_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de viabilizar os serviços de MANUTENÇÃO NAS ESTRADAS DA ZONA RURAL, DAS COMUNIDADES: ASSENTAMENTO DOS 30, MALHADA VERMELHA, ANIL, EXU, MALHADA DA ONÇA, JARDIM, SÃO JOÃO, SANTA PAULA E DEMAIS LOCALIDADES CIRCUNVIZINHAS.</t>
+  </si>
+  <si>
+    <t>7291</t>
+  </si>
+  <si>
+    <t>DR. VICTOR LAERT</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7291/pedido_de_providencia_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria responsável, providencie o calçamento da Rua Manoel Pedro Filho e da Rua Professora Djanira Leal Nogueira, ambas localizadas no Bairro Caetano II.</t>
+  </si>
+  <si>
+    <t>7319</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7319/pedido_de_providencia_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, para que, através da secretaria competente, providencie a limpeza e retirada do mato existente na Rua Adenir Firmo Ferraz, localizada por trás do Espaço Vip, no Bairro Santa Rosa.</t>
+  </si>
+  <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7326/pedido_de_providencia_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja feito um apelo ao Ilustríssimo Senhor Secretário Municipal de Planejamento, Obras e Serviços Públicos - Edmilson Vasconcelos Pereira - no sentido de viabilizar a pavimentação da Avenida Dom Augusto Silva, localizada no Bairro da Ermida, ao lado do Restaurante Amigos do Bode.</t>
+  </si>
+  <si>
+    <t>7327</t>
+  </si>
+  <si>
+    <t>LENILTON DO DETRAN</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7327/pedido_de_providencia_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz –, no sentido de que, através da Secretaria Municipal de Planejamento, Obras e Serviços Públicos, seja realizada a manutenção da quadra da Praça Antônio Ferraz.</t>
+  </si>
+  <si>
+    <t>7328</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7328/pedido_de_providencia_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja encaminhado apelo à Chefe do Executivo Municipal de Floresta, para que, através da Secretaria competente, sejam providenciadas as instalações de braços de luz nos postes da aldeia Pedra Tinideira.</t>
+  </si>
+  <si>
+    <t>7339</t>
+  </si>
+  <si>
+    <t>LENILDA BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7339/pedido_de_providencia_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar a instalação de lixeiras para coleta seletiva em pontos estratégicos da cidade de Floresta.</t>
+  </si>
+  <si>
+    <t>7382</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7382/pedido_de_providencia_n_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de viabilizar o retorno dos ônibus universitários, conforme previsto na Lei Orçamentária Anual (LOA).</t>
+  </si>
+  <si>
+    <t>7383</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7383/pedido_de_providencia_n_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que sejam realizados, com a devida urgência, serviços de recuperação, patrolamento, cascalhamento e manutenção das estradas rurais localizadas nas seguintes comunidades: Jiquiri; Riacho do Ouro; Travessão do Ouro; Muquém; Realengo; Faveleira; Capoeira do Barro; Pedra Tinideira; entre outras localidades situadas em território indígena.</t>
+  </si>
+  <si>
+    <t>7384</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7384/pedido_de_providencia_n_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, tome as devidas providências para a conclusão da obra de pavimentação da Rua Coronel Francisco Barros do Nascimento, localizada no centro de Floresta.</t>
+  </si>
+  <si>
+    <t>7402</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita — Rosângela de Moura Maniçoba Novaes Ferraz —, para que, através da secretaria responsável, sejam tomadas providências quanto à limpeza do cemitério municipal e à instalação de câmeras de segurança ou designação de vigia permanente, a fim de proteger o patrimônio e a memória dos cidadãos ali sepultados.</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7206/mensagem_n_06-2026_-_projeto_de_lei_complementar_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre parcelamento e reparcelamento de débitos do Município de Floresta com seu Regime Próprio de Previdência Social - FLORESTA PREV, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional n° 136, de 9 de setembro de 2025.</t>
+  </si>
+  <si>
+    <t>7331</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7331/projeto_de_lei_complementar_n_02-2026.pdf</t>
+  </si>
+  <si>
     <t>7182</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Rosangela de Moura Maniçoba Novaes Ferraz</t>
-[...2 lines deleted...]
-    <t>https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7182/mensagem_no_01-2026_-_projetode_lei_no_01-_de_5_de_janeir_-_2026.pdf</t>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7182/projeto_de_lei_n_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR DO MENOR VENCIMENTO A SER PAGO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE FLORESTA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7184</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>7185</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>7186</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>7187</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7187/projeto_de_lei_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>7183</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>7193</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7193/projeto_de_lei_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o piso salarial de Agente Comunitário de Saúde e dos Agentes de Combate ás Endemias nos termos do § 9º, do art.198 da Constituição Federal, com redação dada pela Emenda Constitucional de nº 120, de 06 de maio de 2022.</t>
+  </si>
+  <si>
+    <t>7194</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7194/projeto_de_lei_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>7196</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7196/projeto_de_lei_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_lei_n_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7198/projeto_de_lei_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7236/projeto_de_lei_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7237/projeto_de_lei_no_14_-_2026_-_peu.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir a Licença Maria da Penha no âmbito da Administração Pública do Município de Floresta–PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7238/projeto_de_lei_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7263/projeto_de_lei_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7265/projeto_de_lei_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a limpeza, conservação e manutenção de terrenos baldios e imóveis urbanos no município de Floresta ( PE ) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7266/mensagem_n_10-2026_-_projeto_de_lei_n_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a aprovação de novos  loteamentos e desmembramentos em áreas urbanas no âmbito do município de Floresta (PE).</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público.</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>7281</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>Denomina a Avenida 01, do Loteamento Paraíso, no Município de Floresta-PE, como “Avenida Deputado Vital Novaes”.</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7315/projeto_de_lei_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7316/projeto_de_lei_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>7317</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7317/projeto_de_lei_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Secretaria de Produção Rural, Meio Ambiente e Recursos Hídricos de Floresta-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7314/projeto_de_lei_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei n° 555/2014 e dispõe sobre regulamentação e fixação do auxílio-moradia, auxílio alimentação e fornecimento e água potável aos médicos participantes dos Programas Mais Médicos para o Brasil e Médicos pelo Brasil, no âmbito do Município de Floresta/PE, conforme portarias do Ministério da Saúde.</t>
+  </si>
+  <si>
+    <t>7321</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7321/projeto_de_lei_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>7323</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Fundo Municipal de Apoio aos Estudantes Universitários – FMAEU, no âmbito do Município de Floresta–PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Apoio aos Servidores Públicos responsáveis por pessoas com Transtorno do Espectro Autista (TEA) e outras neurodivergências, no âmbito do Município de Floresta–PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7329</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7329/projeto_de_lei_n_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>7330</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7330/projeto_de_lei_n_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>7332</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_n_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>7333</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da utilização de muros e fachadas de vidro reflexivo ou espelhado em edificações no Município de Floresta-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7334</t>
+  </si>
+  <si>
+    <t>GILBERTO QUIRINO</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Floresta - PE a instituir o Programa Municipal de Inclusão Digital e Geração de Renda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7335</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Saúde Preventiva "Vida Saudável" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7336</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a organização do Calendário Municipal de Manutenção Preventiva e Limpeza dos Cemitérios Públicos no âmbito do Município de Floresta–PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7374</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7374/mensagem_no_16-2026_-_projeto_de_lei_no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>7375</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 05, localizada no Loteamento Paraíso, no Município de Floresta-PE, como “Rua Maria Elianete dos Santos Lima”.</t>
+  </si>
+  <si>
+    <t>7376</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 04, localizada no Loteamento Paraíso, no Município de Floresta-PE, como “Rua José Barros Nunes”.</t>
+  </si>
+  <si>
+    <t>7377</t>
+  </si>
+  <si>
+    <t>CHICHICO FERRAZ</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 08, localizada no Loteamento Paraíso, no Município de Floresta-PE, como “Rua Iracema Gomes de Sá Quirino Leal”.</t>
+  </si>
+  <si>
+    <t>7378</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 35, localizada no Bairro Três Marias, no Município de Floresta-PE, como “Rua Adelson Ferraz Filho”.</t>
+  </si>
+  <si>
+    <t>7379</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a instituição do Programa “Cidade do Esporte – Floresta em Movimento” e do Calendário Esportivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7386</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Projetada 09, localizada no Loteamento Paraíso, no Município de Floresta-PE, como “Rua Patrício José de Carvalho Freitas”.</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_resolucao_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Florestano.</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7209/projeto_de_resolucao_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>KIEL DO PIPA</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7239/projeto_de_resolucao_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Político-Administrativo “Afonso Augusto Ferraz”.</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7240/projeto_de_resolucao_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_resolucao_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7264/projeto_de_resolucao_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>7380</t>
+  </si>
+  <si>
+    <t>7188</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7188/requerimento_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Secretário de Defesa Social do Estado de Pernambuco e ao Instituto Tavares Buril (ITB), no sentido de envidar esforços visando à realização de um Mutirão para promover serviços de emissão da nova Carteira Nacional de Identificação (CNI) em nosso município.</t>
+  </si>
+  <si>
+    <t>7189</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7189/requerimento_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar à família do Sr. Paulo Fernando de Menezes, pelo seu falecimento, ocorrido no dia 20 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à Excelentíssima Senhora Prefeita Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de que esclareça se o consultório odontológico da UBS Maria Nazaré Xavier do Nascimento, localizada no bairro DNER, está funcionando regularmente e quais medidas serão tomadas para sanar eventuais irregularidades estruturais e sanitárias que, segundo informações publicadas em blog local, teriam sido apontadas pelo Conselho Regional de Odontologia de Pernambuco (CRO-PE) em vistoria técnica realizada no dia 29 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta Sessão, um VOTO DE PESAR aos familiares de Otacílio Pedro de Sá (Otacílio Clemente), pelo seu falecimento ocorrido em 7 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, junto à Secretaria Municipal de Planejamento, Obras e Serviços Públicos, no sentido de que as OBRAS DE REFORMAS DE PRAÇAS E QUADRAS POLIESPORTIVAS DO MUNICÍPIO ATENDAM ÀS NORMAS TÉCNICAS, A EXEMPLO DA NBR 5410, como medida de segurança e proteção da população.</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7210/requerimento_n_06-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de realizar, de forma imediata, um MUTIRÃO EMERGENCIAL VISANDO OS DEVIDOS CONSERTOS NA REDE DE ESGOTO E REPAROS NO SISTEMA DE DRENAGEM URBANA, ESPECIALMENTE NOS BAIRROS – CENTRO, COHAB, DNER E CAETANOS I E II.</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7211/requerimento_n_07-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Ilustríssima Senhora Secretária Municipal de Saúde - Janaína Correia Souza de Moura Maniçoba, no sentido de enviar ao Parlamentar desta Casa, cópia do Relatório/Prestação de Contas do Fundo Municipal de Saúde, referente aos 1º 2º e 3º quadrimestres/2025, realizada no dia 27/02/2026, nesta Câmara de Vereadores.</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7212/requerimento_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>“solicita QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação”.</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7242/requerimento_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada QUEBRA DE INTERSTÍCIO, com a urgência que o caso requer, para a realização de mais uma sessão ordinária, logo após o encerramento desta, visando dar celeridade e incluir na Ordem do Dia a deliberação dos Projetos em tramitação.</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7243/requerimento_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz, no sentido de atender aos seguintes questionamentos, no que diz respeito ao Projeto de Lei Complementar nº 01/2026:_x000D_
+_x000D_
+Consta no Projeto de Lei complementar 01/2026, que o valor a ser parcelado é de R$ 15.091.601,26. Segundo a Emenda Constitucional 136/2025, os débitos a serem parcelados são até agosto de 2025. Como se configura tal valor demonstrado no PLC em tramitação nesta Casa?_x000D_
+Qual a situação dos repasses de patronal e segurado, no período de agosto de 2025 até o presente mês? _x000D_
+O reparcelamento a que se refere o PLC nº 01/2026, trata de débito junto ao Regime Próprio de Previdência (FlorestaPrev) ou do Regime Geral de Previdência Social – RGPS (INSS)? Ou ambos?</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7284/requerimento_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e ao Secretário Municipal de Planejamento, Obras e Serviços Públicos – Edmilson Vasconcelos Pereira - no sentido de providenciarem OS DEVIDOS CONSERTOS NA ESTRADAS RURAIS DE NOSSO MUNICÍPIO, QUE ESTÃO EM PÉSSIMO ESTADO, BEM COMO QUE NOS ENVIEM UM CRONOGRAMA/PLANEJAMENTO RELACIONADO A ESSES SERVIÇOS DE MANUTENÇÃO.</t>
+  </si>
+  <si>
+    <t>7285</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7285/requerimento_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja realizada AUDIÊNCIA PÚBLICA NESTA CASA, NO DIA 24 DO CORRENTE MÊS, ÀS 19 HORAS, VISANDO BUSCAR SOLUÇÃO PARA O TRANSPORTE UNIVERSITÁRIO EM NOSSO MUNICÍPIO. Para tanto, que sejam convidados todos os envolvidos, em especial a Comissão dos Estudantes; o Ministério Público local – Excelentíssimo Senhor Promotor de Justiça, Carlos Henrique Freitas dos Santos; representantes do Executivo Municipal – a Excelentíssima Senhora Prefeita (Rosângela de Moura Maniçoba Novaes Ferraz), Secretária de Finanças (Izabella Maria de M. F. N. Pereira),  e a Secretária de Educação, Cultura, Turismo e Esportes (Gleyce Taiana Nunes de Carvalho); a Inspetoria Regional do Tribunal de Contas do Estado de Pernambuco - TCE/PE.</t>
+  </si>
+  <si>
+    <t>7286</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7286/requerimento_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>7325</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7325/requerimento_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após o ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo ao Excelentíssimo Senhor Cícero Moraes – Secretário de Desenvolvimento Agrário, Agricultura, Pecuária e Pesca de Pernambuco (SDAPP-PE), junto ao Ilustríssimo Senhor Miguel Arcanjo Ferraz Duque – Diretor - Presidente do Instituto Agronômico de Pernambuco – IPA, para que, através da Companhia Nacional de Abastecimento (Conab) e o  IPA, dê sequência à ação de distribuição de sementes de milho, feijão e capim, para o município de Floresta, uma vez que o quantitativo que aqui chegou não foi suficiente para atender à demanda local.</t>
+  </si>
+  <si>
+    <t>7337</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7337/requerimento_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo à NEOENERGIA/PE, no sentido de envidar esforços visando à solução para as frequentes quedas de energia que vem afetando os moradores das margens do Rio São Francisco, neste município.</t>
+  </si>
+  <si>
+    <t>7338</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7338/requerimento_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado apelo a Excelentíssima Senhora Prefeita – Rosângela de Moura Maniçoba Novaes Ferraz e à Gestora do FlorestaPrev – Wanessa Maria de Souza, no sentido de nos enviar informação acerca dos REPASSES DE PAGAMENTOS DAS OBRIGAÇÕES RELACIONADAS AO FUNDO MUNICIPAL DE PREVIDÊNCIA – FLORESTAPREV, através de comprovantes atualizados que demonstrem todos os repasses realizados desde setembro/2025.</t>
+  </si>
+  <si>
+    <t>7387</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta Sessão, um VOTO DE PESAR aos familiares de Rosa Freire de Sá Almeida, professora florestana que dedicou sua vida à educação e à comunidade.</t>
+  </si>
+  <si>
+    <t>7388</t>
+  </si>
+  <si>
+    <t>7389</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja solicitada à Excelentíssima Senhora Prefeita, Rosângela de Moura Maniçoba Novaes Ferraz, informação acerca dos contratos de locação de imóveis firmados pelo Município e dos gastos públicos com combustíveis da frota municipal, conforme segue abaixo: _x000D_
+_x000D_
+I – SOBRE CONTRATOS DE LOCAÇÃO DE IMÓVEIS:_x000D_
+_x000D_
+1. Relação completa de todos os imóveis atualmente locados pela Administração Pública Municipal, direta e indireta, informando:_x000D_
+•	Endereço completo do imóvel;_x000D_
+•	Finalidade da locação;_x000D_
+•	Secretaria ou órgão responsável pela utilização;_x000D_
+•	Nome do locador;_x000D_
+•	 Valor mensal pago;_x000D_
+•	 Valor global do contrato;_x000D_
+•	Vigência contratual;_x000D_
+•	Modalidade de contratação;_x000D_
+•	 Cópia integral dos contratos e respectivos aditivos.</t>
+  </si>
+  <si>
+    <t>7390</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja registrado na Ata dos trabalhos desta Sessão, um VOTO DE PESAR aos familiares de Reginaldo Francisco dos Santos.</t>
+  </si>
+  <si>
+    <t>7391</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, após ouvido o Plenário e cumpridas as formalidades legais e regimentais, que seja formulado Voto de Pesar aos familiares do Sr. Roberto Gomes de Menezes (Roberto do Pipa), pelo seu falecimento, ocorrido no dia 28 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>7195</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7195/veto_integral_ao_autografo_n_63-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo Nº 63 de 2025. Projeto de Lei Complementar Nº 04/2025.</t>
+  </si>
+  <si>
+    <t>7322</t>
+  </si>
+  <si>
+    <t>http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7322/veto_integral_ao_autografo_n_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO AUTÓGRAFO N° 16 DE 2026 - Projeto de Lei n° 02/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,125 +2552,6053 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7182/mensagem_no_01-2026_-_projetode_lei_no_01-_de_5_de_janeir_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7233/autografo_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7234/autografo_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7235/autografo_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7267/autografo_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7268/autografo_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7269/autografo_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7270/autografo_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7271/autografo_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7272/autografo_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7273/autografo_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7274/autografo_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7275/autografo_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7276/autografo_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7277/autografo_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7278/autografo_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7309/autografo_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7310/autografo_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7311/autografo_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7312/autografo_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7313/autografo_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7365/autografo_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7366/autografo_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7367/autografo_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7368/autografo_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7369/autografo_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7370/autografo_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7371/autografo_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7372/autografo_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7373/autografo_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7404/autografo_n_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7405/autografo_n_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7406/autografo_n_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7407/autografo_n_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7214/emenda_modificativa_no_01-2026_-_ao_projeto_de_lei_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7192/indicacao_no_01_-2026_-_museu_do_vaqueiro__-_beijinha.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7230/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7231/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7287/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7381/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7205/mocao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7260/pare-01-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7261/pare-02-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7300/parecer_no_03-2026_-_comissao_de_e.c.e.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7301/parecer_no_04-2026_-_comissao_de_e.c.e.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7302/parecer_no_05-2026_-_comissao_de_e.c.e.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7351/parecer_no_06-2026_-_comissao_de_educacao_cultura_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7352/parecer_no_07-2026_-_comissao_de_educacao_cultura_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7398/parecer_educacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7226/parecer_cfo_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7227/parecer_cfo_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7305/parecer_no_03-2026_-_comissao_de_f.o.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7228/parecer_no_04-2026_-_comissao_de_f.o.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7258/parf-05-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7306/parecer_no_06-2026_-_comissao_de_f.o.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7307/parecer_no_07-2026_-_comissao_de_f.o.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7308/parecer_no_08-2026_-_comissao_de_f.o.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7361/parecer_no_09-2026_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7362/parecer_no_10-2026_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7363/parecer_no_11-2026_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7364/parecer_no_12-2026_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7401/parecer_financas_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7229/parecer_no_01-2026_-_comissao_de_o.s.a.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7259/paro-02-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7303/parecer_no_03-2026_-_comissao_de_o.s.a.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7353/parecer_no_04-2026_-_comissao_de_obras_servicos_publicos_agric.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7354/parecer_no_05-2026_-_comissao_de_obras_servicos_publicos_agric.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7355/parecer_no_06-2026_-_comissao_de_obras_servicos_publicos_agric.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7356/parecer_no_07-2026_-_comissao_de_obras_servicos_publicos_agric.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7399/parecer_obras_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7262/pars-01-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7304/parecer_no_02-2026_-_comissao_de_s.s.p.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7357/parecer_no_03-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7358/parecer_no_05-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7359/parecer_no_06-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7360/parecer_no_07-2026_-_comissao_de_seguridade_social_-_saude_prov.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7400/parecer_seguridade_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7215/parecer_no_01-2026_-_comissao_de_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7216/parecer_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7217/parecer_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7218/parecer_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7219/parecer_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7220/parecer_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7221/parecer_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7222/parecer_ccjr_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7223/parecer_ccjr_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7224/parecer_ccjr_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7225/parecer_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7246/parj-14-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7247/parj-15-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7248/parj-16-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7249/parj-17-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7250/parj-18-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7251/parj-19-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7252/parj-20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7253/parj-21-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7254/parj-22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7255/parj-23-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7256/parj-24-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7257/parj-25-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7292/parecer_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7293/parecer_no_27-2026_-_comissao_de_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7294/parecer_no_28-2026_-_comissao_de_c.j.r.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7296/parecer_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7297/parecer_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7298/parecer_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7299/parecer_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7340/parecer_no_34-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7341/parecer_no_35-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7342/parecer_no_36-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7343/parecer_no_37-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7344/parecer_no_38-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7345/parecer_no_39-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7346/parecer_no_41-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7347/parecer_no_42-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7348/parecer_no_43-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7349/parecer_no_44-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7350/parecer_no_45-2026_-_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7394/parecer_ccjr_n_47-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7395/parecer_ccjr_n_48-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7396/parecer_ccjr_n_49-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7397/parecer_ccjr_n_51-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7190/pedido_de_providecia_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7191/pedido_de_providencia_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7203/pedido_de_providencia_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7204/pedido_de_providencia_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7213/pedido_de_providencia_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7245/pedido_de_providencia_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7288/pedido_de_providencia_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7289/pedido_de_providencia_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7290/pedido_de_providencia_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7291/pedido_de_providencia_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7319/pedido_de_providencia_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7326/pedido_de_providencia_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7327/pedido_de_providencia_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7328/pedido_de_providencia_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7339/pedido_de_providencia_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7382/pedido_de_providencia_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7383/pedido_de_providencia_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7384/pedido_de_providencia_n_18-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7206/mensagem_n_06-2026_-_projeto_de_lei_complementar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7331/projeto_de_lei_complementar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7182/projeto_de_lei_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7187/projeto_de_lei_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7193/projeto_de_lei_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7194/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7196/projeto_de_lei_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_lei_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7198/projeto_de_lei_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7236/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7237/projeto_de_lei_no_14_-_2026_-_peu.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7238/projeto_de_lei_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7263/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7265/projeto_de_lei_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7266/mensagem_n_10-2026_-_projeto_de_lei_n_18-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7315/projeto_de_lei_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7316/projeto_de_lei_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7317/projeto_de_lei_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7314/projeto_de_lei_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7321/projeto_de_lei_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7329/projeto_de_lei_n_32-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7330/projeto_de_lei_n_33-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7332/projeto_de_lei_n_34-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7374/mensagem_no_16-2026_-_projeto_de_lei_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_resolucao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7209/projeto_de_resolucao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7239/projeto_de_resolucao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7240/projeto_de_resolucao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7241/projeto_de_resolucao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7264/projeto_de_resolucao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7188/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7189/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7210/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7211/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7212/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7242/requerimento_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7243/requerimento_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7284/requerimento_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7285/requerimento_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7286/requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7325/requerimento_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7337/requerimento_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7338/requerimento_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7195/veto_integral_ao_autografo_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.floresta.pe.leg.br/media/sapl/public/materialegislativa/2026/7322/veto_integral_ao_autografo_n_16_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="134.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
         <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>151</v>
+      </c>
+      <c r="E38" t="s">
+        <v>152</v>
+      </c>
+      <c r="F38" t="s">
+        <v>157</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" t="s">
+        <v>151</v>
+      </c>
+      <c r="E39" t="s">
+        <v>152</v>
+      </c>
+      <c r="F39" t="s">
+        <v>161</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" t="s">
+        <v>151</v>
+      </c>
+      <c r="E40" t="s">
+        <v>152</v>
+      </c>
+      <c r="F40" t="s">
+        <v>153</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" t="s">
+        <v>151</v>
+      </c>
+      <c r="E41" t="s">
+        <v>152</v>
+      </c>
+      <c r="F41" t="s">
+        <v>153</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" t="s">
+        <v>151</v>
+      </c>
+      <c r="E42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F42" t="s">
+        <v>157</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" t="s">
+        <v>174</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>151</v>
+      </c>
+      <c r="E44" t="s">
+        <v>152</v>
+      </c>
+      <c r="F44" t="s">
+        <v>157</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" t="s">
+        <v>151</v>
+      </c>
+      <c r="E45" t="s">
+        <v>152</v>
+      </c>
+      <c r="F45" t="s">
+        <v>180</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H45" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" t="s">
+        <v>151</v>
+      </c>
+      <c r="E46" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H46" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E47" t="s">
+        <v>152</v>
+      </c>
+      <c r="F47" t="s">
+        <v>180</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>189</v>
+      </c>
+      <c r="E48" t="s">
+        <v>190</v>
+      </c>
+      <c r="F48" t="s">
+        <v>174</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H48" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H49" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" t="s">
+        <v>194</v>
+      </c>
+      <c r="E51" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H51" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>205</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H52" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" t="s">
+        <v>194</v>
+      </c>
+      <c r="E53" t="s">
+        <v>195</v>
+      </c>
+      <c r="F53" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H53" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" t="s">
+        <v>194</v>
+      </c>
+      <c r="E54" t="s">
+        <v>195</v>
+      </c>
+      <c r="F54" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H54" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" t="s">
+        <v>194</v>
+      </c>
+      <c r="E55" t="s">
+        <v>195</v>
+      </c>
+      <c r="F55" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" t="s">
+        <v>194</v>
+      </c>
+      <c r="E56" t="s">
+        <v>195</v>
+      </c>
+      <c r="F56" t="s">
+        <v>218</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>222</v>
+      </c>
+      <c r="E57" t="s">
+        <v>223</v>
+      </c>
+      <c r="F57" t="s">
+        <v>144</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" t="s">
+        <v>144</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" t="s">
+        <v>222</v>
+      </c>
+      <c r="E59" t="s">
+        <v>223</v>
+      </c>
+      <c r="F59" t="s">
+        <v>144</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H59" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>232</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" t="s">
+        <v>222</v>
+      </c>
+      <c r="E60" t="s">
+        <v>223</v>
+      </c>
+      <c r="F60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" t="s">
+        <v>222</v>
+      </c>
+      <c r="E61" t="s">
+        <v>223</v>
+      </c>
+      <c r="F61" t="s">
+        <v>144</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H61" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
+        <v>222</v>
+      </c>
+      <c r="E62" t="s">
+        <v>223</v>
+      </c>
+      <c r="F62" t="s">
+        <v>144</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>241</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>223</v>
+      </c>
+      <c r="F63" t="s">
+        <v>144</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64" t="s">
+        <v>222</v>
+      </c>
+      <c r="E64" t="s">
+        <v>223</v>
+      </c>
+      <c r="F64" t="s">
+        <v>144</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H64" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>247</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>44</v>
+      </c>
+      <c r="D65" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>223</v>
+      </c>
+      <c r="F65" t="s">
+        <v>144</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H65" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66" t="s">
+        <v>222</v>
+      </c>
+      <c r="E66" t="s">
+        <v>223</v>
+      </c>
+      <c r="F66" t="s">
+        <v>144</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H66" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>253</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D67" t="s">
+        <v>222</v>
+      </c>
+      <c r="E67" t="s">
+        <v>223</v>
+      </c>
+      <c r="F67" t="s">
+        <v>144</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H67" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>256</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>56</v>
+      </c>
+      <c r="D68" t="s">
+        <v>222</v>
+      </c>
+      <c r="E68" t="s">
+        <v>223</v>
+      </c>
+      <c r="F68" t="s">
+        <v>144</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H68" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>259</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>64</v>
+      </c>
+      <c r="D69" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69" t="s">
+        <v>223</v>
+      </c>
+      <c r="F69" t="s">
+        <v>260</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H69" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>263</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70" t="s">
+        <v>265</v>
+      </c>
+      <c r="F70" t="s">
+        <v>260</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H70" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>268</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" t="s">
+        <v>264</v>
+      </c>
+      <c r="E71" t="s">
+        <v>265</v>
+      </c>
+      <c r="F71" t="s">
+        <v>260</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H71" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>264</v>
+      </c>
+      <c r="E72" t="s">
+        <v>265</v>
+      </c>
+      <c r="F72" t="s">
+        <v>260</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H72" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>274</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" t="s">
+        <v>264</v>
+      </c>
+      <c r="E73" t="s">
+        <v>265</v>
+      </c>
+      <c r="F73" t="s">
+        <v>260</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H73" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>277</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74" t="s">
+        <v>264</v>
+      </c>
+      <c r="E74" t="s">
+        <v>265</v>
+      </c>
+      <c r="F74" t="s">
+        <v>260</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H74" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>280</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" t="s">
+        <v>264</v>
+      </c>
+      <c r="E75" t="s">
+        <v>265</v>
+      </c>
+      <c r="F75" t="s">
+        <v>260</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H75" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>283</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" t="s">
+        <v>264</v>
+      </c>
+      <c r="E76" t="s">
+        <v>265</v>
+      </c>
+      <c r="F76" t="s">
+        <v>260</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H76" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>286</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" t="s">
+        <v>264</v>
+      </c>
+      <c r="E77" t="s">
+        <v>265</v>
+      </c>
+      <c r="F77" t="s">
+        <v>260</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H77" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>289</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>290</v>
+      </c>
+      <c r="E78" t="s">
+        <v>291</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H78" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>294</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" t="s">
+        <v>290</v>
+      </c>
+      <c r="E79" t="s">
+        <v>291</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H79" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>297</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" t="s">
+        <v>290</v>
+      </c>
+      <c r="E80" t="s">
+        <v>291</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H80" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>300</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" t="s">
+        <v>290</v>
+      </c>
+      <c r="E81" t="s">
+        <v>291</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H81" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>303</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82" t="s">
+        <v>290</v>
+      </c>
+      <c r="E82" t="s">
+        <v>291</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H82" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" t="s">
+        <v>290</v>
+      </c>
+      <c r="E83" t="s">
+        <v>291</v>
+      </c>
+      <c r="F83" t="s">
+        <v>218</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H83" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>309</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84" t="s">
+        <v>290</v>
+      </c>
+      <c r="E84" t="s">
+        <v>291</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H84" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>312</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>313</v>
+      </c>
+      <c r="E85" t="s">
+        <v>314</v>
+      </c>
+      <c r="F85" t="s">
+        <v>218</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H85" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>317</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" t="s">
+        <v>313</v>
+      </c>
+      <c r="E86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F86" t="s">
+        <v>218</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H86" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87" t="s">
+        <v>313</v>
+      </c>
+      <c r="E87" t="s">
+        <v>314</v>
+      </c>
+      <c r="F87" t="s">
+        <v>218</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H87" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>323</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" t="s">
+        <v>313</v>
+      </c>
+      <c r="E88" t="s">
+        <v>314</v>
+      </c>
+      <c r="F88" t="s">
+        <v>218</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H88" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>326</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>28</v>
+      </c>
+      <c r="D89" t="s">
+        <v>313</v>
+      </c>
+      <c r="E89" t="s">
+        <v>314</v>
+      </c>
+      <c r="F89" t="s">
+        <v>218</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H89" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>329</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>32</v>
+      </c>
+      <c r="D90" t="s">
+        <v>313</v>
+      </c>
+      <c r="E90" t="s">
+        <v>314</v>
+      </c>
+      <c r="F90" t="s">
+        <v>218</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H90" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>332</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91" t="s">
+        <v>313</v>
+      </c>
+      <c r="E91" t="s">
+        <v>314</v>
+      </c>
+      <c r="F91" t="s">
+        <v>218</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H91" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>335</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92" t="s">
+        <v>313</v>
+      </c>
+      <c r="E92" t="s">
+        <v>314</v>
+      </c>
+      <c r="F92" t="s">
+        <v>218</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H92" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>338</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>44</v>
+      </c>
+      <c r="D93" t="s">
+        <v>313</v>
+      </c>
+      <c r="E93" t="s">
+        <v>314</v>
+      </c>
+      <c r="F93" t="s">
+        <v>218</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H93" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>341</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>48</v>
+      </c>
+      <c r="D94" t="s">
+        <v>313</v>
+      </c>
+      <c r="E94" t="s">
+        <v>314</v>
+      </c>
+      <c r="F94" t="s">
+        <v>218</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H94" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>344</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D95" t="s">
+        <v>313</v>
+      </c>
+      <c r="E95" t="s">
+        <v>314</v>
+      </c>
+      <c r="F95" t="s">
+        <v>218</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H95" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>347</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>64</v>
+      </c>
+      <c r="D96" t="s">
+        <v>313</v>
+      </c>
+      <c r="E96" t="s">
+        <v>314</v>
+      </c>
+      <c r="F96" t="s">
+        <v>218</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H96" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>350</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>67</v>
+      </c>
+      <c r="D97" t="s">
+        <v>313</v>
+      </c>
+      <c r="E97" t="s">
+        <v>314</v>
+      </c>
+      <c r="F97" t="s">
+        <v>218</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H97" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>353</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" t="s">
+        <v>313</v>
+      </c>
+      <c r="E98" t="s">
+        <v>314</v>
+      </c>
+      <c r="F98" t="s">
+        <v>218</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H98" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>356</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>75</v>
+      </c>
+      <c r="D99" t="s">
+        <v>313</v>
+      </c>
+      <c r="E99" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" t="s">
+        <v>218</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H99" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>359</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>79</v>
+      </c>
+      <c r="D100" t="s">
+        <v>313</v>
+      </c>
+      <c r="E100" t="s">
+        <v>314</v>
+      </c>
+      <c r="F100" t="s">
+        <v>218</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H100" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>362</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>83</v>
+      </c>
+      <c r="D101" t="s">
+        <v>313</v>
+      </c>
+      <c r="E101" t="s">
+        <v>314</v>
+      </c>
+      <c r="F101" t="s">
+        <v>218</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H101" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>365</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>87</v>
+      </c>
+      <c r="D102" t="s">
+        <v>313</v>
+      </c>
+      <c r="E102" t="s">
+        <v>314</v>
+      </c>
+      <c r="F102" t="s">
+        <v>218</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H102" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>368</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D103" t="s">
+        <v>313</v>
+      </c>
+      <c r="E103" t="s">
+        <v>314</v>
+      </c>
+      <c r="F103" t="s">
+        <v>218</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H103" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>371</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>95</v>
+      </c>
+      <c r="D104" t="s">
+        <v>313</v>
+      </c>
+      <c r="E104" t="s">
+        <v>314</v>
+      </c>
+      <c r="F104" t="s">
+        <v>218</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H104" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>374</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>98</v>
+      </c>
+      <c r="D105" t="s">
+        <v>313</v>
+      </c>
+      <c r="E105" t="s">
+        <v>314</v>
+      </c>
+      <c r="F105" t="s">
+        <v>218</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H105" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>377</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>102</v>
+      </c>
+      <c r="D106" t="s">
+        <v>313</v>
+      </c>
+      <c r="E106" t="s">
+        <v>314</v>
+      </c>
+      <c r="F106" t="s">
+        <v>218</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H106" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>380</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>106</v>
+      </c>
+      <c r="D107" t="s">
+        <v>313</v>
+      </c>
+      <c r="E107" t="s">
+        <v>314</v>
+      </c>
+      <c r="F107" t="s">
+        <v>218</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H107" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>383</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>110</v>
+      </c>
+      <c r="D108" t="s">
+        <v>313</v>
+      </c>
+      <c r="E108" t="s">
+        <v>314</v>
+      </c>
+      <c r="F108" t="s">
+        <v>218</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H108" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>386</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>114</v>
+      </c>
+      <c r="D109" t="s">
+        <v>313</v>
+      </c>
+      <c r="E109" t="s">
+        <v>314</v>
+      </c>
+      <c r="F109" t="s">
+        <v>218</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H109" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>389</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>118</v>
+      </c>
+      <c r="D110" t="s">
+        <v>313</v>
+      </c>
+      <c r="E110" t="s">
+        <v>314</v>
+      </c>
+      <c r="F110" t="s">
+        <v>218</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H110" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>392</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>122</v>
+      </c>
+      <c r="D111" t="s">
+        <v>313</v>
+      </c>
+      <c r="E111" t="s">
+        <v>314</v>
+      </c>
+      <c r="F111" t="s">
+        <v>218</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H111" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>394</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>126</v>
+      </c>
+      <c r="D112" t="s">
+        <v>313</v>
+      </c>
+      <c r="E112" t="s">
+        <v>314</v>
+      </c>
+      <c r="F112" t="s">
+        <v>218</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H112" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>397</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>130</v>
+      </c>
+      <c r="D113" t="s">
+        <v>313</v>
+      </c>
+      <c r="E113" t="s">
+        <v>314</v>
+      </c>
+      <c r="F113" t="s">
+        <v>218</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H113" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>400</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>134</v>
+      </c>
+      <c r="D114" t="s">
+        <v>313</v>
+      </c>
+      <c r="E114" t="s">
+        <v>314</v>
+      </c>
+      <c r="F114" t="s">
+        <v>218</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H114" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>403</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>138</v>
+      </c>
+      <c r="D115" t="s">
+        <v>313</v>
+      </c>
+      <c r="E115" t="s">
+        <v>314</v>
+      </c>
+      <c r="F115" t="s">
+        <v>218</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H115" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>406</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>407</v>
+      </c>
+      <c r="D116" t="s">
+        <v>313</v>
+      </c>
+      <c r="E116" t="s">
+        <v>314</v>
+      </c>
+      <c r="F116" t="s">
+        <v>218</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H116" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>410</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>411</v>
+      </c>
+      <c r="D117" t="s">
+        <v>313</v>
+      </c>
+      <c r="E117" t="s">
+        <v>314</v>
+      </c>
+      <c r="F117" t="s">
+        <v>218</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H117" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>414</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>415</v>
+      </c>
+      <c r="D118" t="s">
+        <v>313</v>
+      </c>
+      <c r="E118" t="s">
+        <v>314</v>
+      </c>
+      <c r="F118" t="s">
+        <v>218</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H118" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>418</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>419</v>
+      </c>
+      <c r="D119" t="s">
+        <v>313</v>
+      </c>
+      <c r="E119" t="s">
+        <v>314</v>
+      </c>
+      <c r="F119" t="s">
+        <v>218</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H119" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>422</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>423</v>
+      </c>
+      <c r="D120" t="s">
+        <v>313</v>
+      </c>
+      <c r="E120" t="s">
+        <v>314</v>
+      </c>
+      <c r="F120" t="s">
+        <v>218</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H120" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>426</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>427</v>
+      </c>
+      <c r="D121" t="s">
+        <v>313</v>
+      </c>
+      <c r="E121" t="s">
+        <v>314</v>
+      </c>
+      <c r="F121" t="s">
+        <v>218</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H121" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>430</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>431</v>
+      </c>
+      <c r="D122" t="s">
+        <v>313</v>
+      </c>
+      <c r="E122" t="s">
+        <v>314</v>
+      </c>
+      <c r="F122" t="s">
+        <v>218</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H122" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>434</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>435</v>
+      </c>
+      <c r="D123" t="s">
+        <v>313</v>
+      </c>
+      <c r="E123" t="s">
+        <v>314</v>
+      </c>
+      <c r="F123" t="s">
+        <v>218</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H123" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>438</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>439</v>
+      </c>
+      <c r="D124" t="s">
+        <v>313</v>
+      </c>
+      <c r="E124" t="s">
+        <v>314</v>
+      </c>
+      <c r="F124" t="s">
+        <v>218</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H124" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>442</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>443</v>
+      </c>
+      <c r="D125" t="s">
+        <v>313</v>
+      </c>
+      <c r="E125" t="s">
+        <v>314</v>
+      </c>
+      <c r="F125" t="s">
+        <v>218</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H125" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>446</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>447</v>
+      </c>
+      <c r="D126" t="s">
+        <v>313</v>
+      </c>
+      <c r="E126" t="s">
+        <v>314</v>
+      </c>
+      <c r="F126" t="s">
+        <v>218</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H126" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>450</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>451</v>
+      </c>
+      <c r="D127" t="s">
+        <v>313</v>
+      </c>
+      <c r="E127" t="s">
+        <v>314</v>
+      </c>
+      <c r="F127" t="s">
+        <v>218</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H127" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>454</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>455</v>
+      </c>
+      <c r="D128" t="s">
+        <v>313</v>
+      </c>
+      <c r="E128" t="s">
+        <v>314</v>
+      </c>
+      <c r="F128" t="s">
+        <v>218</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H128" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>458</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>459</v>
+      </c>
+      <c r="D129" t="s">
+        <v>313</v>
+      </c>
+      <c r="E129" t="s">
+        <v>314</v>
+      </c>
+      <c r="F129" t="s">
+        <v>218</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H129" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>462</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>463</v>
+      </c>
+      <c r="D130" t="s">
+        <v>313</v>
+      </c>
+      <c r="E130" t="s">
+        <v>314</v>
+      </c>
+      <c r="F130" t="s">
+        <v>218</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H130" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>466</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>467</v>
+      </c>
+      <c r="E131" t="s">
+        <v>468</v>
+      </c>
+      <c r="F131" t="s">
+        <v>153</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H131" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>471</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" t="s">
+        <v>467</v>
+      </c>
+      <c r="E132" t="s">
+        <v>468</v>
+      </c>
+      <c r="F132" t="s">
+        <v>472</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H132" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>475</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>20</v>
+      </c>
+      <c r="D133" t="s">
+        <v>467</v>
+      </c>
+      <c r="E133" t="s">
+        <v>468</v>
+      </c>
+      <c r="F133" t="s">
+        <v>153</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H133" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>478</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" t="s">
+        <v>467</v>
+      </c>
+      <c r="E134" t="s">
+        <v>468</v>
+      </c>
+      <c r="F134" t="s">
+        <v>153</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H134" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>481</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" t="s">
+        <v>467</v>
+      </c>
+      <c r="E135" t="s">
+        <v>468</v>
+      </c>
+      <c r="F135" t="s">
+        <v>157</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H135" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>484</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>32</v>
+      </c>
+      <c r="D136" t="s">
+        <v>467</v>
+      </c>
+      <c r="E136" t="s">
+        <v>468</v>
+      </c>
+      <c r="F136" t="s">
+        <v>174</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H136" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>487</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137" t="s">
+        <v>467</v>
+      </c>
+      <c r="E137" t="s">
+        <v>468</v>
+      </c>
+      <c r="F137" t="s">
+        <v>488</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H137" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>491</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138" t="s">
+        <v>467</v>
+      </c>
+      <c r="E138" t="s">
+        <v>468</v>
+      </c>
+      <c r="F138" t="s">
+        <v>153</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H138" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>494</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>44</v>
+      </c>
+      <c r="D139" t="s">
+        <v>467</v>
+      </c>
+      <c r="E139" t="s">
+        <v>468</v>
+      </c>
+      <c r="F139" t="s">
+        <v>153</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H139" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>497</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>48</v>
+      </c>
+      <c r="D140" t="s">
+        <v>467</v>
+      </c>
+      <c r="E140" t="s">
+        <v>468</v>
+      </c>
+      <c r="F140" t="s">
+        <v>498</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H140" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>501</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>52</v>
+      </c>
+      <c r="D141" t="s">
+        <v>467</v>
+      </c>
+      <c r="E141" t="s">
+        <v>468</v>
+      </c>
+      <c r="F141" t="s">
+        <v>472</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H141" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>504</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>56</v>
+      </c>
+      <c r="D142" t="s">
+        <v>467</v>
+      </c>
+      <c r="E142" t="s">
+        <v>468</v>
+      </c>
+      <c r="F142" t="s">
+        <v>157</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H142" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>507</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>60</v>
+      </c>
+      <c r="D143" t="s">
+        <v>467</v>
+      </c>
+      <c r="E143" t="s">
+        <v>468</v>
+      </c>
+      <c r="F143" t="s">
+        <v>508</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H143" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>511</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>64</v>
+      </c>
+      <c r="D144" t="s">
+        <v>467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>468</v>
+      </c>
+      <c r="F144" t="s">
+        <v>174</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H144" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>514</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>67</v>
+      </c>
+      <c r="D145" t="s">
+        <v>467</v>
+      </c>
+      <c r="E145" t="s">
+        <v>468</v>
+      </c>
+      <c r="F145" t="s">
+        <v>515</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H145" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>518</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>71</v>
+      </c>
+      <c r="D146" t="s">
+        <v>467</v>
+      </c>
+      <c r="E146" t="s">
+        <v>468</v>
+      </c>
+      <c r="F146" t="s">
+        <v>488</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H146" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>521</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>75</v>
+      </c>
+      <c r="D147" t="s">
+        <v>467</v>
+      </c>
+      <c r="E147" t="s">
+        <v>468</v>
+      </c>
+      <c r="F147" t="s">
+        <v>180</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H147" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>524</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>79</v>
+      </c>
+      <c r="D148" t="s">
+        <v>467</v>
+      </c>
+      <c r="E148" t="s">
+        <v>468</v>
+      </c>
+      <c r="F148" t="s">
+        <v>498</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H148" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>527</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>83</v>
+      </c>
+      <c r="D149" t="s">
+        <v>467</v>
+      </c>
+      <c r="E149" t="s">
+        <v>468</v>
+      </c>
+      <c r="F149" t="s">
+        <v>498</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H149" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>529</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>530</v>
+      </c>
+      <c r="E150" t="s">
+        <v>531</v>
+      </c>
+      <c r="F150" t="s">
+        <v>532</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H150" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>535</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>16</v>
+      </c>
+      <c r="D151" t="s">
+        <v>530</v>
+      </c>
+      <c r="E151" t="s">
+        <v>531</v>
+      </c>
+      <c r="F151" t="s">
+        <v>532</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H151" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>537</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>538</v>
+      </c>
+      <c r="E152" t="s">
+        <v>539</v>
+      </c>
+      <c r="F152" t="s">
+        <v>532</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H152" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>542</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" t="s">
+        <v>538</v>
+      </c>
+      <c r="E153" t="s">
+        <v>539</v>
+      </c>
+      <c r="F153" t="s">
+        <v>180</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H153" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>544</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>20</v>
+      </c>
+      <c r="D154" t="s">
+        <v>538</v>
+      </c>
+      <c r="E154" t="s">
+        <v>539</v>
+      </c>
+      <c r="F154" t="s">
+        <v>180</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H154" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>546</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>24</v>
+      </c>
+      <c r="D155" t="s">
+        <v>538</v>
+      </c>
+      <c r="E155" t="s">
+        <v>539</v>
+      </c>
+      <c r="F155" t="s">
+        <v>161</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H155" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>548</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>28</v>
+      </c>
+      <c r="D156" t="s">
+        <v>538</v>
+      </c>
+      <c r="E156" t="s">
+        <v>539</v>
+      </c>
+      <c r="F156" t="s">
+        <v>498</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H156" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>550</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>32</v>
+      </c>
+      <c r="D157" t="s">
+        <v>538</v>
+      </c>
+      <c r="E157" t="s">
+        <v>539</v>
+      </c>
+      <c r="F157" t="s">
+        <v>515</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H157" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>552</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158" t="s">
+        <v>538</v>
+      </c>
+      <c r="E158" t="s">
+        <v>539</v>
+      </c>
+      <c r="F158" t="s">
+        <v>532</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H158" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>555</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>40</v>
+      </c>
+      <c r="D159" t="s">
+        <v>538</v>
+      </c>
+      <c r="E159" t="s">
+        <v>539</v>
+      </c>
+      <c r="F159" t="s">
+        <v>532</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H159" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>557</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>44</v>
+      </c>
+      <c r="D160" t="s">
+        <v>538</v>
+      </c>
+      <c r="E160" t="s">
+        <v>539</v>
+      </c>
+      <c r="F160" t="s">
+        <v>180</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H160" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>559</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>48</v>
+      </c>
+      <c r="D161" t="s">
+        <v>538</v>
+      </c>
+      <c r="E161" t="s">
+        <v>539</v>
+      </c>
+      <c r="F161" t="s">
+        <v>180</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H161" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>561</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>52</v>
+      </c>
+      <c r="D162" t="s">
+        <v>538</v>
+      </c>
+      <c r="E162" t="s">
+        <v>539</v>
+      </c>
+      <c r="F162" t="s">
+        <v>508</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H162" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>563</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>56</v>
+      </c>
+      <c r="D163" t="s">
+        <v>538</v>
+      </c>
+      <c r="E163" t="s">
+        <v>539</v>
+      </c>
+      <c r="F163" t="s">
+        <v>532</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H163" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>565</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>60</v>
+      </c>
+      <c r="D164" t="s">
+        <v>538</v>
+      </c>
+      <c r="E164" t="s">
+        <v>539</v>
+      </c>
+      <c r="F164" t="s">
+        <v>532</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H164" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>567</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>64</v>
+      </c>
+      <c r="D165" t="s">
+        <v>538</v>
+      </c>
+      <c r="E165" t="s">
+        <v>539</v>
+      </c>
+      <c r="F165" t="s">
+        <v>180</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H165" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>570</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>67</v>
+      </c>
+      <c r="D166" t="s">
+        <v>538</v>
+      </c>
+      <c r="E166" t="s">
+        <v>539</v>
+      </c>
+      <c r="F166" t="s">
+        <v>180</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H166" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>572</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>71</v>
+      </c>
+      <c r="D167" t="s">
+        <v>538</v>
+      </c>
+      <c r="E167" t="s">
+        <v>539</v>
+      </c>
+      <c r="F167" t="s">
+        <v>532</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H167" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>575</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>75</v>
+      </c>
+      <c r="D168" t="s">
+        <v>538</v>
+      </c>
+      <c r="E168" t="s">
+        <v>539</v>
+      </c>
+      <c r="F168" t="s">
+        <v>532</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H168" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>578</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>79</v>
+      </c>
+      <c r="D169" t="s">
+        <v>538</v>
+      </c>
+      <c r="E169" t="s">
+        <v>539</v>
+      </c>
+      <c r="F169" t="s">
+        <v>532</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H169" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>581</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>83</v>
+      </c>
+      <c r="D170" t="s">
+        <v>538</v>
+      </c>
+      <c r="E170" t="s">
+        <v>539</v>
+      </c>
+      <c r="F170" t="s">
+        <v>157</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H170" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>583</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>87</v>
+      </c>
+      <c r="D171" t="s">
+        <v>538</v>
+      </c>
+      <c r="E171" t="s">
+        <v>539</v>
+      </c>
+      <c r="F171" t="s">
+        <v>180</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H171" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>585</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>91</v>
+      </c>
+      <c r="D172" t="s">
+        <v>538</v>
+      </c>
+      <c r="E172" t="s">
+        <v>539</v>
+      </c>
+      <c r="F172" t="s">
+        <v>180</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H172" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>587</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>95</v>
+      </c>
+      <c r="D173" t="s">
+        <v>538</v>
+      </c>
+      <c r="E173" t="s">
+        <v>539</v>
+      </c>
+      <c r="F173" t="s">
+        <v>174</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H173" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>589</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>98</v>
+      </c>
+      <c r="D174" t="s">
+        <v>538</v>
+      </c>
+      <c r="E174" t="s">
+        <v>539</v>
+      </c>
+      <c r="F174" t="s">
+        <v>498</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H174" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>591</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>102</v>
+      </c>
+      <c r="D175" t="s">
+        <v>538</v>
+      </c>
+      <c r="E175" t="s">
+        <v>539</v>
+      </c>
+      <c r="F175" t="s">
+        <v>488</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H175" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>593</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>106</v>
+      </c>
+      <c r="D176" t="s">
+        <v>538</v>
+      </c>
+      <c r="E176" t="s">
+        <v>539</v>
+      </c>
+      <c r="F176" t="s">
+        <v>180</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H176" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>595</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>110</v>
+      </c>
+      <c r="D177" t="s">
+        <v>538</v>
+      </c>
+      <c r="E177" t="s">
+        <v>539</v>
+      </c>
+      <c r="F177" t="s">
+        <v>180</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H177" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>597</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>114</v>
+      </c>
+      <c r="D178" t="s">
+        <v>538</v>
+      </c>
+      <c r="E178" t="s">
+        <v>539</v>
+      </c>
+      <c r="F178" t="s">
+        <v>157</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H178" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>599</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>118</v>
+      </c>
+      <c r="D179" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179" t="s">
+        <v>539</v>
+      </c>
+      <c r="F179" t="s">
+        <v>532</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H179" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>602</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>122</v>
+      </c>
+      <c r="D180" t="s">
+        <v>538</v>
+      </c>
+      <c r="E180" t="s">
+        <v>539</v>
+      </c>
+      <c r="F180" t="s">
+        <v>532</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H180" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>604</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>126</v>
+      </c>
+      <c r="D181" t="s">
+        <v>538</v>
+      </c>
+      <c r="E181" t="s">
+        <v>539</v>
+      </c>
+      <c r="F181" t="s">
+        <v>180</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H181" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>606</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>130</v>
+      </c>
+      <c r="D182" t="s">
+        <v>538</v>
+      </c>
+      <c r="E182" t="s">
+        <v>539</v>
+      </c>
+      <c r="F182" t="s">
+        <v>180</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H182" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>608</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>134</v>
+      </c>
+      <c r="D183" t="s">
+        <v>538</v>
+      </c>
+      <c r="E183" t="s">
+        <v>539</v>
+      </c>
+      <c r="F183" t="s">
+        <v>532</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H183" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>610</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>138</v>
+      </c>
+      <c r="D184" t="s">
+        <v>538</v>
+      </c>
+      <c r="E184" t="s">
+        <v>539</v>
+      </c>
+      <c r="F184" t="s">
+        <v>532</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H184" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>612</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>407</v>
+      </c>
+      <c r="D185" t="s">
+        <v>538</v>
+      </c>
+      <c r="E185" t="s">
+        <v>539</v>
+      </c>
+      <c r="F185" t="s">
+        <v>180</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H185" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>614</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>411</v>
+      </c>
+      <c r="D186" t="s">
+        <v>538</v>
+      </c>
+      <c r="E186" t="s">
+        <v>539</v>
+      </c>
+      <c r="F186" t="s">
+        <v>174</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H186" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>616</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>415</v>
+      </c>
+      <c r="D187" t="s">
+        <v>538</v>
+      </c>
+      <c r="E187" t="s">
+        <v>539</v>
+      </c>
+      <c r="F187" t="s">
+        <v>617</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H187" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>619</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>419</v>
+      </c>
+      <c r="D188" t="s">
+        <v>538</v>
+      </c>
+      <c r="E188" t="s">
+        <v>539</v>
+      </c>
+      <c r="F188" t="s">
+        <v>515</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H188" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>621</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>423</v>
+      </c>
+      <c r="D189" t="s">
+        <v>538</v>
+      </c>
+      <c r="E189" t="s">
+        <v>539</v>
+      </c>
+      <c r="F189" t="s">
+        <v>180</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H189" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>623</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>427</v>
+      </c>
+      <c r="D190" t="s">
+        <v>538</v>
+      </c>
+      <c r="E190" t="s">
+        <v>539</v>
+      </c>
+      <c r="F190" t="s">
+        <v>532</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H190" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>625</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>626</v>
+      </c>
+      <c r="D191" t="s">
+        <v>538</v>
+      </c>
+      <c r="E191" t="s">
+        <v>539</v>
+      </c>
+      <c r="F191" t="s">
+        <v>153</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H191" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>628</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>431</v>
+      </c>
+      <c r="D192" t="s">
+        <v>538</v>
+      </c>
+      <c r="E192" t="s">
+        <v>539</v>
+      </c>
+      <c r="F192" t="s">
+        <v>153</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H192" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>630</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>435</v>
+      </c>
+      <c r="D193" t="s">
+        <v>538</v>
+      </c>
+      <c r="E193" t="s">
+        <v>539</v>
+      </c>
+      <c r="F193" t="s">
+        <v>631</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H193" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>633</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>439</v>
+      </c>
+      <c r="D194" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" t="s">
+        <v>515</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H194" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>635</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>443</v>
+      </c>
+      <c r="D195" t="s">
+        <v>538</v>
+      </c>
+      <c r="E195" t="s">
+        <v>539</v>
+      </c>
+      <c r="F195" t="s">
+        <v>472</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H195" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>637</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>447</v>
+      </c>
+      <c r="D196" t="s">
+        <v>538</v>
+      </c>
+      <c r="E196" t="s">
+        <v>539</v>
+      </c>
+      <c r="F196" t="s">
+        <v>161</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H196" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>639</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" t="s">
+        <v>640</v>
+      </c>
+      <c r="E197" t="s">
+        <v>641</v>
+      </c>
+      <c r="F197" t="s">
+        <v>180</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H197" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>644</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>16</v>
+      </c>
+      <c r="D198" t="s">
+        <v>640</v>
+      </c>
+      <c r="E198" t="s">
+        <v>641</v>
+      </c>
+      <c r="F198" t="s">
+        <v>488</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H198" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>646</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>20</v>
+      </c>
+      <c r="D199" t="s">
+        <v>640</v>
+      </c>
+      <c r="E199" t="s">
+        <v>641</v>
+      </c>
+      <c r="F199" t="s">
+        <v>647</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H199" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>650</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>24</v>
+      </c>
+      <c r="D200" t="s">
+        <v>640</v>
+      </c>
+      <c r="E200" t="s">
+        <v>641</v>
+      </c>
+      <c r="F200" t="s">
+        <v>174</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H200" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>652</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>28</v>
+      </c>
+      <c r="D201" t="s">
+        <v>640</v>
+      </c>
+      <c r="E201" t="s">
+        <v>641</v>
+      </c>
+      <c r="F201" t="s">
+        <v>161</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H201" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>654</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>32</v>
+      </c>
+      <c r="D202" t="s">
+        <v>640</v>
+      </c>
+      <c r="E202" t="s">
+        <v>641</v>
+      </c>
+      <c r="F202" t="s">
+        <v>153</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H202" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>656</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>36</v>
+      </c>
+      <c r="D203" t="s">
+        <v>640</v>
+      </c>
+      <c r="E203" t="s">
+        <v>641</v>
+      </c>
+      <c r="F203" t="s">
+        <v>488</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H203" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>657</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>658</v>
+      </c>
+      <c r="E204" t="s">
+        <v>659</v>
+      </c>
+      <c r="F204" t="s">
+        <v>157</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H204" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>662</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205" t="s">
+        <v>658</v>
+      </c>
+      <c r="E205" t="s">
+        <v>659</v>
+      </c>
+      <c r="F205" t="s">
+        <v>508</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H205" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>665</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>20</v>
+      </c>
+      <c r="D206" t="s">
+        <v>658</v>
+      </c>
+      <c r="E206" t="s">
+        <v>659</v>
+      </c>
+      <c r="F206" t="s">
+        <v>515</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H206" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>667</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>24</v>
+      </c>
+      <c r="D207" t="s">
+        <v>658</v>
+      </c>
+      <c r="E207" t="s">
+        <v>659</v>
+      </c>
+      <c r="F207" t="s">
+        <v>515</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H207" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>670</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>28</v>
+      </c>
+      <c r="D208" t="s">
+        <v>658</v>
+      </c>
+      <c r="E208" t="s">
+        <v>659</v>
+      </c>
+      <c r="F208" t="s">
+        <v>472</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H208" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>672</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>32</v>
+      </c>
+      <c r="D209" t="s">
+        <v>658</v>
+      </c>
+      <c r="E209" t="s">
+        <v>659</v>
+      </c>
+      <c r="F209" t="s">
+        <v>472</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H209" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>675</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>36</v>
+      </c>
+      <c r="D210" t="s">
+        <v>658</v>
+      </c>
+      <c r="E210" t="s">
+        <v>659</v>
+      </c>
+      <c r="F210" t="s">
+        <v>180</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H210" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>678</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>40</v>
+      </c>
+      <c r="D211" t="s">
+        <v>658</v>
+      </c>
+      <c r="E211" t="s">
+        <v>659</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H211" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>681</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>44</v>
+      </c>
+      <c r="D212" t="s">
+        <v>658</v>
+      </c>
+      <c r="E212" t="s">
+        <v>659</v>
+      </c>
+      <c r="F212" t="s">
+        <v>682</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H212" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>685</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>48</v>
+      </c>
+      <c r="D213" t="s">
+        <v>658</v>
+      </c>
+      <c r="E213" t="s">
+        <v>659</v>
+      </c>
+      <c r="F213" t="s">
+        <v>472</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H213" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>688</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>52</v>
+      </c>
+      <c r="D214" t="s">
+        <v>658</v>
+      </c>
+      <c r="E214" t="s">
+        <v>659</v>
+      </c>
+      <c r="F214" t="s">
+        <v>472</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H214" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>691</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>56</v>
+      </c>
+      <c r="D215" t="s">
+        <v>658</v>
+      </c>
+      <c r="E215" t="s">
+        <v>659</v>
+      </c>
+      <c r="F215" t="s">
+        <v>682</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H215" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>694</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>60</v>
+      </c>
+      <c r="D216" t="s">
+        <v>658</v>
+      </c>
+      <c r="E216" t="s">
+        <v>659</v>
+      </c>
+      <c r="F216" t="s">
+        <v>682</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H216" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>696</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>64</v>
+      </c>
+      <c r="D217" t="s">
+        <v>658</v>
+      </c>
+      <c r="E217" t="s">
+        <v>659</v>
+      </c>
+      <c r="F217" t="s">
+        <v>157</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H217" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>699</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>67</v>
+      </c>
+      <c r="D218" t="s">
+        <v>658</v>
+      </c>
+      <c r="E218" t="s">
+        <v>659</v>
+      </c>
+      <c r="F218" t="s">
+        <v>157</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H218" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>702</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>71</v>
+      </c>
+      <c r="D219" t="s">
+        <v>658</v>
+      </c>
+      <c r="E219" t="s">
+        <v>659</v>
+      </c>
+      <c r="F219" t="s">
+        <v>472</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H219" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>705</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>75</v>
+      </c>
+      <c r="D220" t="s">
+        <v>658</v>
+      </c>
+      <c r="E220" t="s">
+        <v>659</v>
+      </c>
+      <c r="F220" t="s">
+        <v>498</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H220" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>707</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>79</v>
+      </c>
+      <c r="D221" t="s">
+        <v>658</v>
+      </c>
+      <c r="E221" t="s">
+        <v>659</v>
+      </c>
+      <c r="F221" t="s">
+        <v>682</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H221" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>708</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>83</v>
+      </c>
+      <c r="D222" t="s">
+        <v>658</v>
+      </c>
+      <c r="E222" t="s">
+        <v>659</v>
+      </c>
+      <c r="F222" t="s">
+        <v>180</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H222" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>710</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>87</v>
+      </c>
+      <c r="D223" t="s">
+        <v>658</v>
+      </c>
+      <c r="E223" t="s">
+        <v>659</v>
+      </c>
+      <c r="F223" t="s">
+        <v>515</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H223" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>712</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>91</v>
+      </c>
+      <c r="D224" t="s">
+        <v>658</v>
+      </c>
+      <c r="E224" t="s">
+        <v>659</v>
+      </c>
+      <c r="F224" t="s">
+        <v>472</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H224" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>714</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" t="s">
+        <v>715</v>
+      </c>
+      <c r="E225" t="s">
+        <v>716</v>
+      </c>
+      <c r="F225" t="s">
+        <v>532</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H225" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>719</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>16</v>
+      </c>
+      <c r="D226" t="s">
+        <v>715</v>
+      </c>
+      <c r="E226" t="s">
+        <v>716</v>
+      </c>
+      <c r="F226" t="s">
+        <v>532</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H226" t="s">
+        <v>721</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>